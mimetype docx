--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascale Goetschel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des universités, Université Paris 1 Panthéon-Sorbonne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire contemporaine/culture, politique et société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire sociale, politique et culturelle des spectacles (XIXe- XXe siècles)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Histoire des fêtes et des festivals, des loisirs et du temps libre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spectacle vivant, radio et télévision : histoire et</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">intermédialité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francophonies en spectacles</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralité de l’histoire culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1569t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le musée de l’Institut du monde arabe : espaces, collections et ambitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Delpont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (2), pp.275-289. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15dhj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire et la psychanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mazurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhc.3386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires matérielles - Table ronde avec Fabien Archambault, Manuel Charpy, Clément Fabre et Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Charpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives du féminisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 53 (1), pp.243-255. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.053.0243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francophonie théâtrale et échanges artistiques : quelles circulations pour le spectacle vivant (années 1980-années 2000) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Thérésine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 189 (1), pp.67-86. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ri.189.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public/privé, Rive droite/ Rive gauche – Les lignes de partage de la scène parisienne et nationale au second XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages du temps libre : approches historiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Granger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhc.593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Consolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Drama and Performance Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La Décentralisation théâtrale en revues, Hors-série 2021, pp.13-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transdisciplinary Analysis of a Corpus of French Newsreels: The ANTRACT Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Beloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heiden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue on AudioVisual Data in DH, 15 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une revue pour l'histoire culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhc.485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir la dimension sonore des sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Granger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.049.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Penser le rôle de l’État en France durant les années 1950 : Jeanne Laurent, La République et les Beaux-Arts (1955) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlement[s], Revue d'histoire politique, Hors série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historiens et patrimoine au 20e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Potin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 137 (1), pp.2. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.137.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Organisations Globo : lieux et ressources d’une industrie culturelle au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/1 (45), pp.121-129. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.045.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chantiers du numérique à la BnF (1990-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/2 (46), pp.191-200. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.046.0191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite à la Fondation Jérôme Seydoux-Pathé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017/1 (43), pp.159-172. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.043.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique événementielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N° 50 (2), pp.16. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lobs.050.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite dans un atelier singulier : autour de l’archéophone d’Henri Chamoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (1), pp.149. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.041.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite au centre Pompidou-Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016/2 (42), pp.129-138. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.042.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Krier, entre documentaires, reportages et fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (1), pp.165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Roger Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/2 (40), pp.289-321. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.040.0289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le service des archives de France Télévisions : entre logique d’entreprise et vocation patrimoniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/1 (39), pp.165-167. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.039.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction » à Écritures du feuilleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Tsikounas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39, pp. 7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03672100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Open Access vu par deux historiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (1), pp.143. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.037.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à une approche historienne des paysages audiovisuels de la radio et de la télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’ADHC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite(s) au Louvre-Lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (2), pp.167. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.036.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec l'historien Pierre Sorlin, le 10 janvier 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (2), pp.199. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.034.0199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA CINÉMATHÈQUE DE TOULOUSE Questions à christophe Gauthier et Natacha laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.183-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire l'événement, un enjeu des sociétés contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Granger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (2), pp.7-23. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.032.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cinémathèque de Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011/2 (32), pp.183-192. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.032.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00951380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'événement, c'est ce qui advient à ce qui est advenu... »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Granger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (2), pp.167-181. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.032.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives du ”spectacle vivant”, usages et écriture de l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, http://tristan.u-bourgogne.fr/CGC/publications/historiographie/P_Goetschel.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gloire au théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.026.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtres télévisés : les corps des publics à et face à l’écran de 1950 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Scènes culturelles et performances corporelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail et cinéma : la fabrique des Actualités françaises (1945-1969)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Lisena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mazuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème édition du Festival des Rendez-vous de l’Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Européen de Promotion de l'Histoire; Fonds de dotation des Rendez-vous de l'histoire, Oct 2021, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03768117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner et dépayser la décentralisation – Les publications du CDE et du TNS de 1954 à 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Consolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les revues et les journaux de la décentralisation théâtrale (1945-fin du XXe siècle) (Colloque)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ennui. Histoire d'un étât d'âme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Venayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gœtschel Pascale, Granger Christophe, Richard Nathalie, Venayre Sylvain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'ennui, XIXe-XXe siècle. Approches historiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France. 44, Publications de la Sorbonne, 2012, Publications de la Sorbonne. Série homme et société, ISSN 0292-6679, 978-2-85944-718-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix ans d'histoire culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen; Pascale Goetschel; Pascal Ory; Laurent Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l'Association pour le développement de l'histoire culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Paris, France. Les Presses de l'enssib, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychanalyse et histoire culturelle : échanges et confrontation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Laurent Assoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2022, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56698/rhc.3344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revues et les journaux de la décentralisation théâtrale (1945-fin du XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Consolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Drama and Performance Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série 2021, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Décentralisation théâtrale en revues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Consolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Drama and Performance Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série 2021 (Hors série 2021), 2021, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12008-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sons et cultures sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine, une histoire politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Potin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 137, pp.246, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine : Une histoire politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Potin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">137, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04511234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écritures du feuilleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Tsikounas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03666261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps à l'épreuve des médias. Brésil, France (XXe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chambat-Houillon Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan/INA, 2023, Les médias en actes, 978-2-14-032433-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps à l’épreuve des médias, Brésil- France (XXe et XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Chambat-Houillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-France Chambat-Houillon; Pascale Goetschel. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les médias en actes, 978-2-14-032433-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas d’histoire sans archives. Mélanges « secret défense » offerts à Gilles Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Conord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vergnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cépède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlline Castagnez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Arbre bleu, 2020, 979-1090129375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique, guerres et société. Pas d’histoire sans archives. Mélanges offerts à Gilles Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlline Castagnez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cépède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Conord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vergnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Arbre bleu, 139 p., 2020, 9791090129375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une autre histoire du théâtre : discours de crise et pratiques spectaculaires : France, XVIIIe-XXI siècle / Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural History in France. Local Debates, Global Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Fléchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2019, 9781032091846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture, médias, pouvoirs - États-Unis et Europe occidentale - 1945-1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bertho-Lavenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03002771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural History in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fléchet Anaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2019, Studies for the International Society for Cultural History, 9780367271879. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429295386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Chéreau en son temps : [colloque, Paris, 17-19 novembre 2016] / organisé par l'Université Paris 1 et l'Université Paris-Sorbonne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Tsikounas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Sorbonne, 411 p., 2018, 979-10-351-0093-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03665120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Filloux-Vigreux, Pascale Goetschel, Joël Huthwohl, Julien Rosemberg (dir.), Archives et spectacle vivant, Paris, Publibook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel et Jean-Claude Yon (dir.), Au théâtre ! La sortie au spectacle XIXe-XXIe siècles, Paris, Publications de la Sorbonne, coll. « Histoire contemporaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Fléchet, Pascale Goetschel, Patricia Hidiroglou, Caroline Moine, Julie Verlaine (dir.), Une histoire des festivals. XXe-XXIe siècles, Paris, Publications de la Sorbonne, coll. « Histoire contemporaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel, Christophe Granger, Nathalie Richard, Sylvain Venayre. L'ennui. Histoire d'un état d'âme, Paris, Publications de la Sorbonne, Série homme et société,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 978-2-85944-718-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études sur la protection sociale de la presse et du spectacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacob Duvernet, pp.264, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00808351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ennui. Histoire d’un état d’âme (XIXe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Venayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Nathalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de la Sorbonne, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01879198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire l’événement&amp;quot;, n° 32, Sociétés & Représentations, Paris, Publications de la Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Granger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix ans d'histoire culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Enssib, pp.314, 2011, 978-2-910227-94-4. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesenssib.983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00626750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire, voir, entendre : la réception des objets médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Tsikounas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de la Sorbonne, 400 p., 2010, 978-2-85944-648-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03666668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coulisses de l'histoire, études sur la protection sociale de la presse et du spectacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bézier Patrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacob Duvernet, pp.264, 2009, 978-2-84724-226-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00933700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire culturelle et intellectuelle de la France au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Loyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse transdisciplinaire d'un corpus d'actualités filmées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Beloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heiden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scopsi, Claire; Roullier, Clothilde; Sin Blima-Barru, Martine; Vasseur, Édouard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux paradigmes de l’archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications des Archives nationales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.40-67, 2024, Actes, 978-2-86000-390-2. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pan.7194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« SI TU VAS À RIO... » : UNE RECHERCHE DOCUMENTAIRE À L’ÈRE DU NUMÉRIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps à l’épreuve des médias. Brésil-France (XXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INA/L'Harmattan, 2023, 978-2-14-032433-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04421354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une étude croisée du temps à l’épreuve des médias. Brésil- France (XXe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Chambat-Houillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-France Chambat-Houillon; Pascale Goetschel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps à l'épreuve des médias. Brésil-France (XXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.6-12, 2023, Les médias en actes, 978-2-14-032433-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le “service public du théâtre” : une histoire française »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Artiste, l’administrateur et le juge. L’invention du service public culturel. Le rôle du Conseil d’État</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La rumeur libre Editions, 2023, 978-2-35577-301-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04421350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les origines de la crise de l’intermittence de 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Peskine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Voirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fontanarava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les coulisses de l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'Atelier, pp.225-258, 2022, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ateli.bezie.2022.01.0225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épier l’opinion publique à Paris. Avant et après le débarquement du juin 1944</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Goetschel; Gilles Vergnon; Noëlline Castagnez; Frédéric Cépède; Fabien Conord. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pas d’histoire sans archives. Mélanges « secret défense » offerts à Gilles Morin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Arbre bleu, p. 195-210, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Delors ou de la pédagogie en politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Toucheboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GÉNÉRATIONS DU XXE SIÈCLE. LA FRANCE ET LES FRANÇAIS AU MIROIR DU MONDE. MÉLANGES EN L’HONNEUR DE JEAN-FRANÇOIS SIRINELLI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A historical approach to the audiovisual landscapes of radio and television</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural History in France. Local Debates, Global Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2019, 9781032091846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plusieurs contributions : Arts scéniques et audiovisuels ; Histoire des intellectuels ; Nouveaux terrains de lutte ; Civilisation des loisirs et société du spectacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, médias, pouvoirs : États-Unis et Europe occidentale : 1945-1991</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, 2019, Clefs concours. Histoire contemporaine. 1286-871X, 978-2-35030-520-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historienne d’à côté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Générations historiennes XIXe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, p. 373-380, 2019, 9782271121479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas de la “crise du théâtre” : un exercice d’histoire culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogpotenziale kulturwissenschaftlicher Forschung in den Fremdsprachenphilologien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang D, p. 53-65, 2018, 9783631742693. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b13501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment penser la culture à la Libération ? Détour par le fonds CNR-Louis Saillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Jours heureux. Dans les archives du Conseil national de la Résistance-Louis Saillant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CODHOS Editions, p. 115-132, 2018, 2-9517903-4-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Chéreau en son temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Goetschel; Myriam Tsikounas; Marie-Françoise Lévy; en collaboration avec Sylvie Le Dantec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrice Chéreau en son temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Sorbonne, p. 45-70, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéreau à Sartrouville. Le parti pris du théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrice Chéreau en son temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Sorbonne, p. 45-70, 2018, 979-10-351-0093-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La salle V : visite en Front populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires d'O. - mélanges d'histoire culturelle offert à Pascal Ory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Sorbonne, p. 137-154, 2017, 979-10-351-0020-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planchon-Allio au Théâtre de la Cité à Villeurbanne, 1957-1968. Jalons pour une lecture historienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">René Allio. Le mouvement de la création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Sorbonne, p. 155-174, 2017, 978-2-85944-995-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour d’Adagio (Mitterrand, le secret et la mort) d’Olivier Py en 2011. Un spectacle du Théâtre de l’Odéon dédié à un « grand homme défunt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariane Ferry (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Le Personnage historique de théâtre, de 1789 à nos jours, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.285-300, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01761228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette et Jean-Jacques Becker, deux regards sur la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations, n° 32</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.195-219, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00828992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dramatiques télévisées, lieux d'apprentissage culturel et social ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Télévision des Trente Glorieuses. Culture et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fêtes de la libération : IMAGES ET SONS MÉDIATIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Delporte; Denis Maréchal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Médias et la Libération en Europe 1945-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp. 203-221., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Maljean-Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail dans la société française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp. 7-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascale Goetschel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des universités, Université Paris 1 Panthéon-Sorbonne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire contemporaine/culture, politique et société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire sociale, politique et culturelle des spectacles (XIXe- XXe siècles)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Histoire des fêtes et des festivals, des loisirs et du temps libre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spectacle vivant, radio et télévision : histoire et</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">intermédialité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francophonies en spectacles</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralité de l’histoire culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1569t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le musée de l’Institut du monde arabe : espaces, collections et ambitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Delpont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (2), pp.275-289. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15dhj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires matérielles - Table ronde avec Fabien Archambault, Manuel Charpy, Clément Fabre et Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Charpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire et la psychanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mazurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhc.3386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives du féminisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 53 (1), pp.243-255. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.053.0243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francophonie théâtrale et échanges artistiques : quelles circulations pour le spectacle vivant (années 1980-années 2000) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Thérésine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 189 (1), pp.67-86. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ri.189.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public/privé, Rive droite/ Rive gauche – Les lignes de partage de la scène parisienne et nationale au second XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transdisciplinary Analysis of a Corpus of French Newsreels: The ANTRACT Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Beloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heiden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue on AudioVisual Data in DH, 15 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages du temps libre : approches historiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Granger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhc.593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Consolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Drama and Performance Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La Décentralisation théâtrale en revues, Hors-série 2021, pp.13-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une revue pour l'histoire culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhc.485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir la dimension sonore des sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Granger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.049.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Penser le rôle de l’État en France durant les années 1950 : Jeanne Laurent, La République et les Beaux-Arts (1955) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlement[s], Revue d'histoire politique, Hors série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Organisations Globo : lieux et ressources d’une industrie culturelle au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/1 (45), pp.121-129. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.045.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historiens et patrimoine au 20e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Potin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 137 (1), pp.2. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.137.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chantiers du numérique à la BnF (1990-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/2 (46), pp.191-200. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.046.0191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique événementielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N° 50 (2), pp.16. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lobs.050.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite à la Fondation Jérôme Seydoux-Pathé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017/1 (43), pp.159-172. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.043.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite dans un atelier singulier : autour de l’archéophone d’Henri Chamoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (1), pp.149. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.041.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite au centre Pompidou-Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016/2 (42), pp.129-138. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.042.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Krier, entre documentaires, reportages et fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (1), pp.165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Roger Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/2 (40), pp.289-321. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.040.0289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction » à Écritures du feuilleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Tsikounas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39, pp. 7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03672100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le service des archives de France Télévisions : entre logique d’entreprise et vocation patrimoniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/1 (39), pp.165-167. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.039.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Open Access vu par deux historiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (1), pp.143. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.037.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à une approche historienne des paysages audiovisuels de la radio et de la télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’ADHC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite(s) au Louvre-Lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (2), pp.167. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.036.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec l'historien Pierre Sorlin, le 10 janvier 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (2), pp.199. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.034.0199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives du ”spectacle vivant”, usages et écriture de l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, http://tristan.u-bourgogne.fr/CGC/publications/historiographie/P_Goetschel.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA CINÉMATHÈQUE DE TOULOUSE Questions à christophe Gauthier et Natacha laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.183-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire l'événement, un enjeu des sociétés contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Granger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (2), pp.7-23. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.032.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cinémathèque de Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011/2 (32), pp.183-192. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.032.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00951380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'événement, c'est ce qui advient à ce qui est advenu... »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Granger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (2), pp.167-181. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.032.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gloire au théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.026.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtres télévisés : les corps des publics à et face à l’écran de 1950 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Scènes culturelles et performances corporelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail et cinéma : la fabrique des Actualités françaises (1945-1969)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Lisena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mazuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème édition du Festival des Rendez-vous de l’Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Européen de Promotion de l'Histoire; Fonds de dotation des Rendez-vous de l'histoire, Oct 2021, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03768117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner et dépayser la décentralisation – Les publications du CDE et du TNS de 1954 à 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Consolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les revues et les journaux de la décentralisation théâtrale (1945-fin du XXe siècle) (Colloque)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ennui. Histoire d'un étât d'âme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Venayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gœtschel Pascale, Granger Christophe, Richard Nathalie, Venayre Sylvain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'ennui, XIXe-XXe siècle. Approches historiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France. 44, Publications de la Sorbonne, 2012, Publications de la Sorbonne. Série homme et société, ISSN 0292-6679, 978-2-85944-718-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix ans d'histoire culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen; Pascale Goetschel; Pascal Ory; Laurent Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l'Association pour le développement de l'histoire culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Paris, France. Les Presses de l'enssib, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychanalyse et histoire culturelle : échanges et confrontation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Laurent Assoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2022, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56698/rhc.3344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revues et les journaux de la décentralisation théâtrale (1945-fin du XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Consolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Drama and Performance Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série 2021, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Décentralisation théâtrale en revues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Consolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Drama and Performance Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série 2021 (Hors série 2021), 2021, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12008-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sons et cultures sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine, une histoire politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Potin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 137, pp.246, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine : Une histoire politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Potin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">137, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04511234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écritures du feuilleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Tsikounas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03666261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps à l'épreuve des médias. Brésil, France (XXe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chambat-Houillon Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan/INA, 2023, Les médias en actes, 978-2-14-032433-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps à l’épreuve des médias, Brésil- France (XXe et XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Chambat-Houillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-France Chambat-Houillon; Pascale Goetschel. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les médias en actes, 978-2-14-032433-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une autre histoire du théâtre : discours de crise et pratiques spectaculaires : France, XVIIIe-XXI siècle / Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas d’histoire sans archives. Mélanges « secret défense » offerts à Gilles Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Conord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vergnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cépède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlline Castagnez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Arbre bleu, 2020, 979-1090129375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique, guerres et société. Pas d’histoire sans archives. Mélanges offerts à Gilles Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlline Castagnez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cépède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Conord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vergnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Arbre bleu, 139 p., 2020, 9791090129375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture, médias, pouvoirs - États-Unis et Europe occidentale - 1945-1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bertho-Lavenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03002771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural History in France. Local Debates, Global Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Fléchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2019, 9781032091846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural History in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fléchet Anaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2019, Studies for the International Society for Cultural History, 9780367271879. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429295386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Chéreau en son temps : [colloque, Paris, 17-19 novembre 2016] / organisé par l'Université Paris 1 et l'Université Paris-Sorbonne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Tsikounas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Sorbonne, 411 p., 2018, 979-10-351-0093-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03665120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Filloux-Vigreux, Pascale Goetschel, Joël Huthwohl, Julien Rosemberg (dir.), Archives et spectacle vivant, Paris, Publibook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel et Jean-Claude Yon (dir.), Au théâtre ! La sortie au spectacle XIXe-XXIe siècles, Paris, Publications de la Sorbonne, coll. « Histoire contemporaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Fléchet, Pascale Goetschel, Patricia Hidiroglou, Caroline Moine, Julie Verlaine (dir.), Une histoire des festivals. XXe-XXIe siècles, Paris, Publications de la Sorbonne, coll. « Histoire contemporaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel, Christophe Granger, Nathalie Richard, Sylvain Venayre. L'ennui. Histoire d'un état d'âme, Paris, Publications de la Sorbonne, Série homme et société,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 978-2-85944-718-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études sur la protection sociale de la presse et du spectacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacob Duvernet, pp.264, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00808351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ennui. Histoire d’un état d’âme (XIXe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Venayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Nathalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de la Sorbonne, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01879198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire l’événement&amp;quot;, n° 32, Sociétés & Représentations, Paris, Publications de la Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Granger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix ans d'histoire culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Enssib, pp.314, 2011, 978-2-910227-94-4. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesenssib.983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00626750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire, voir, entendre : la réception des objets médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Tsikounas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de la Sorbonne, 400 p., 2010, 978-2-85944-648-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03666668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coulisses de l'histoire, études sur la protection sociale de la presse et du spectacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bézier Patrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacob Duvernet, pp.264, 2009, 978-2-84724-226-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00933700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire culturelle et intellectuelle de la France au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Loyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse transdisciplinaire d'un corpus d'actualités filmées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Beloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heiden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scopsi, Claire; Roullier, Clothilde; Sin Blima-Barru, Martine; Vasseur, Édouard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux paradigmes de l’archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications des Archives nationales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.40-67, 2024, Actes, 978-2-86000-390-2. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pan.7194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« SI TU VAS À RIO... » : UNE RECHERCHE DOCUMENTAIRE À L’ÈRE DU NUMÉRIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps à l’épreuve des médias. Brésil-France (XXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INA/L'Harmattan, 2023, 978-2-14-032433-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04421354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une étude croisée du temps à l’épreuve des médias. Brésil- France (XXe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Chambat-Houillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-France Chambat-Houillon; Pascale Goetschel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps à l'épreuve des médias. Brésil-France (XXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.6-12, 2023, Les médias en actes, 978-2-14-032433-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le “service public du théâtre” : une histoire française »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Artiste, l’administrateur et le juge. L’invention du service public culturel. Le rôle du Conseil d’État</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La rumeur libre Editions, 2023, 978-2-35577-301-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04421350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les origines de la crise de l’intermittence de 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Peskine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Voirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fontanarava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les coulisses de l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'Atelier, pp.225-258, 2022, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ateli.bezie.2022.01.0225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épier l’opinion publique à Paris. Avant et après le débarquement du juin 1944</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Goetschel; Gilles Vergnon; Noëlline Castagnez; Frédéric Cépède; Fabien Conord. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pas d’histoire sans archives. Mélanges « secret défense » offerts à Gilles Morin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Arbre bleu, p. 195-210, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Delors ou de la pédagogie en politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Toucheboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GÉNÉRATIONS DU XXE SIÈCLE. LA FRANCE ET LES FRANÇAIS AU MIROIR DU MONDE. MÉLANGES EN L’HONNEUR DE JEAN-FRANÇOIS SIRINELLI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A historical approach to the audiovisual landscapes of radio and television</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural History in France. Local Debates, Global Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2019, 9781032091846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plusieurs contributions : Arts scéniques et audiovisuels ; Histoire des intellectuels ; Nouveaux terrains de lutte ; Civilisation des loisirs et société du spectacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, médias, pouvoirs : États-Unis et Europe occidentale : 1945-1991</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, 2019, Clefs concours. Histoire contemporaine. 1286-871X, 978-2-35030-520-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historienne d’à côté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Générations historiennes XIXe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, p. 373-380, 2019, 9782271121479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas de la “crise du théâtre” : un exercice d’histoire culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogpotenziale kulturwissenschaftlicher Forschung in den Fremdsprachenphilologien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang D, p. 53-65, 2018, 9783631742693. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b13501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment penser la culture à la Libération ? Détour par le fonds CNR-Louis Saillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Jours heureux. Dans les archives du Conseil national de la Résistance-Louis Saillant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CODHOS Editions, p. 115-132, 2018, 2-9517903-4-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Chéreau en son temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Goetschel; Myriam Tsikounas; Marie-Françoise Lévy; en collaboration avec Sylvie Le Dantec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrice Chéreau en son temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Sorbonne, p. 45-70, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéreau à Sartrouville. Le parti pris du théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrice Chéreau en son temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Sorbonne, p. 45-70, 2018, 979-10-351-0093-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La salle V : visite en Front populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires d'O. - mélanges d'histoire culturelle offert à Pascal Ory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Sorbonne, p. 137-154, 2017, 979-10-351-0020-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planchon-Allio au Théâtre de la Cité à Villeurbanne, 1957-1968. Jalons pour une lecture historienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">René Allio. Le mouvement de la création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Sorbonne, p. 155-174, 2017, 978-2-85944-995-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour d’Adagio (Mitterrand, le secret et la mort) d’Olivier Py en 2011. Un spectacle du Théâtre de l’Odéon dédié à un « grand homme défunt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariane Ferry (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Le Personnage historique de théâtre, de 1789 à nos jours, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.285-300, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01761228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette et Jean-Jacques Becker, deux regards sur la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations, n° 32</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.195-219, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00828992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dramatiques télévisées, lieux d'apprentissage culturel et social ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Télévision des Trente Glorieuses. Culture et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fêtes de la libération : IMAGES ET SONS MÉDIATIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Delporte; Denis Maréchal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Médias et la Libération en Europe 1945-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp. 203-221., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Maljean-Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail dans la société française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp. 7-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463816v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cohen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goetschel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1569t" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463838v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Delpont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cohen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dhj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587410v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mazurel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.3386" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919542v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Archambault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Charpy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fabre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755540v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.053.0243" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005042v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Th&#233;r&#233;sine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.189.0067" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005017v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553493v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blandin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Granger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.593" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05415694v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Consolini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Denizot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166755v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carrive" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Beloued" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970681v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.485" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553512v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.049.0009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755674v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755547v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemire" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Potin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.137.0002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979752v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.045.0121" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979753v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.046.0191" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979771v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.043.0159" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755739v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.050.0016" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979773v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.041.0149" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979775v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.042.0129" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979758v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979779v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Chartier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.040.0289" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979762v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.039.0165" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03672100v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Tsikounas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jost" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979780v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.037.0143" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04089481v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979784v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.036.0167" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979794v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.034.0199" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251179v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Laurent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553667v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.032.0007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951380v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.032.0183" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553672v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laborie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.032.0167" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395419v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755772v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.026.0037" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04925402v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Alexis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03768117v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Lisena" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mazuet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530431v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Astier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diaz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01093166v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Venayre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582534v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ory" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005024v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Laurent Assoun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rhc.3344" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05415693v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314986v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12008-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553513v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03387651v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04511234v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666261v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005004v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chambat-Houillon Marie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04411252v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Chambat-Houillon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_temps_a_l_epreuve_des_medias_bresil_france_xxe_xxie_siecles_pascale_goetschel_marie_france_chambat_houillon-9782140324338-76276.html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005050v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Conord" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vergnon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric C&#233;p&#232;de" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lline Castagnez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02910013v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811876v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005048v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fl&#233;chet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002771v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Coignard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beaufils" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertho-Lavenir" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281944v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#233;chet Ana&#239;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429295386" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03665120v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise L&#233;vy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287227v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287226v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287224v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287223v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808351v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eveno" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick B&#233;zier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879198v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nathalie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553665v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626750v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.983" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666668v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933700v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;zier Patrick" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568653v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Loyer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875186v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Lalande" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pan/7194" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pan.7194" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421354v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04411303v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421350v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289297v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gr&#233;goire" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Peskine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Voirin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fontanarava" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ateli.bezie.2022.01.0225" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812020v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755849v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Toucheboeuf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005053v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005011v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005059v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005055v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b13501" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005058v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811992v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005056v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755904v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005062v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761228v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828992v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811833v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01427375v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837591v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463816v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cohen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goetschel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1569t" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463838v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Delpont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cohen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dhj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919542v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Archambault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Charpy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fabre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587410v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mazurel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.3386" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755540v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.053.0243" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005042v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Th&#233;r&#233;sine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.189.0067" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005017v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166755v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carrive" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Beloued" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553493v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blandin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Granger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.593" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05415694v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Consolini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Denizot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970681v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.485" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553512v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.049.0009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755674v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979752v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.045.0121" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755547v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Potin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.137.0002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979753v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.046.0191" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755739v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.050.0016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979771v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.043.0159" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979773v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.041.0149" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979775v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.042.0129" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979758v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979779v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Chartier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.040.0289" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03672100v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Tsikounas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jost" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979762v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.039.0165" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979780v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.037.0143" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04089481v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979784v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.036.0167" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979794v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.034.0199" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395419v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251179v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Laurent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553667v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.032.0007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951380v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.032.0183" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553672v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laborie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.032.0167" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755772v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.026.0037" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04925402v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Alexis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03768117v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Lisena" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mazuet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530431v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Astier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diaz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01093166v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Venayre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582534v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ory" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005024v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Laurent Assoun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rhc.3344" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05415693v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314986v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12008-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553513v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03387651v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04511234v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666261v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005004v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chambat-Houillon Marie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04411252v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Chambat-Houillon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_temps_a_l_epreuve_des_medias_bresil_france_xxe_xxie_siecles_pascale_goetschel_marie_france_chambat_houillon-9782140324338-76276.html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811876v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005050v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Conord" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vergnon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric C&#233;p&#232;de" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lline Castagnez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02910013v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002771v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Coignard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beaufils" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertho-Lavenir" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005048v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fl&#233;chet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281944v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#233;chet Ana&#239;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429295386" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03665120v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise L&#233;vy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287227v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287226v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287224v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287223v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808351v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eveno" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick B&#233;zier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879198v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nathalie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553665v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626750v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.983" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666668v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933700v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;zier Patrick" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568653v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Loyer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875186v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Lalande" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pan/7194" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pan.7194" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421354v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04411303v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421350v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289297v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gr&#233;goire" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Peskine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Voirin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fontanarava" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ateli.bezie.2022.01.0225" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812020v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755849v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Toucheboeuf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005053v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005011v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005059v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005055v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b13501" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005058v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811992v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005056v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755904v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005062v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761228v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828992v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811833v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01427375v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837591v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>