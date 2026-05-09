--- v1 (2026-04-05)
+++ v2 (2026-05-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascale Goetschel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des universités, Université Paris 1 Panthéon-Sorbonne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire contemporaine/culture, politique et société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire sociale, politique et culturelle des spectacles (XIXe- XXe siècles)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Histoire des fêtes et des festivals, des loisirs et du temps libre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spectacle vivant, radio et télévision : histoire et</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">intermédialité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francophonies en spectacles</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralité de l’histoire culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1569t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le musée de l’Institut du monde arabe : espaces, collections et ambitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Delpont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (2), pp.275-289. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15dhj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires matérielles - Table ronde avec Fabien Archambault, Manuel Charpy, Clément Fabre et Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Charpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire et la psychanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mazurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhc.3386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives du féminisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 53 (1), pp.243-255. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.053.0243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francophonie théâtrale et échanges artistiques : quelles circulations pour le spectacle vivant (années 1980-années 2000) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Thérésine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 189 (1), pp.67-86. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ri.189.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public/privé, Rive droite/ Rive gauche – Les lignes de partage de la scène parisienne et nationale au second XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transdisciplinary Analysis of a Corpus of French Newsreels: The ANTRACT Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Beloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heiden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue on AudioVisual Data in DH, 15 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages du temps libre : approches historiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Granger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhc.593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Consolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Drama and Performance Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La Décentralisation théâtrale en revues, Hors-série 2021, pp.13-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une revue pour l'histoire culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhc.485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir la dimension sonore des sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Granger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.049.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Penser le rôle de l’État en France durant les années 1950 : Jeanne Laurent, La République et les Beaux-Arts (1955) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlement[s], Revue d'histoire politique, Hors série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Organisations Globo : lieux et ressources d’une industrie culturelle au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/1 (45), pp.121-129. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.045.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historiens et patrimoine au 20e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Potin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 137 (1), pp.2. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.137.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chantiers du numérique à la BnF (1990-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/2 (46), pp.191-200. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.046.0191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique événementielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N° 50 (2), pp.16. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lobs.050.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite à la Fondation Jérôme Seydoux-Pathé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017/1 (43), pp.159-172. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.043.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite dans un atelier singulier : autour de l’archéophone d’Henri Chamoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (1), pp.149. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.041.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite au centre Pompidou-Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016/2 (42), pp.129-138. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.042.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Krier, entre documentaires, reportages et fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (1), pp.165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Roger Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/2 (40), pp.289-321. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.040.0289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction » à Écritures du feuilleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Tsikounas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39, pp. 7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03672100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le service des archives de France Télévisions : entre logique d’entreprise et vocation patrimoniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/1 (39), pp.165-167. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.039.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Open Access vu par deux historiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (1), pp.143. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.037.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à une approche historienne des paysages audiovisuels de la radio et de la télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’ADHC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite(s) au Louvre-Lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (2), pp.167. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.036.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec l'historien Pierre Sorlin, le 10 janvier 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (2), pp.199. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.034.0199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives du ”spectacle vivant”, usages et écriture de l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, http://tristan.u-bourgogne.fr/CGC/publications/historiographie/P_Goetschel.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA CINÉMATHÈQUE DE TOULOUSE Questions à christophe Gauthier et Natacha laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.183-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire l'événement, un enjeu des sociétés contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Granger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (2), pp.7-23. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.032.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cinémathèque de Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011/2 (32), pp.183-192. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.032.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00951380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'événement, c'est ce qui advient à ce qui est advenu... »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Granger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (2), pp.167-181. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.032.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gloire au théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.026.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtres télévisés : les corps des publics à et face à l’écran de 1950 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Scènes culturelles et performances corporelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail et cinéma : la fabrique des Actualités françaises (1945-1969)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Lisena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mazuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème édition du Festival des Rendez-vous de l’Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Européen de Promotion de l'Histoire; Fonds de dotation des Rendez-vous de l'histoire, Oct 2021, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03768117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner et dépayser la décentralisation – Les publications du CDE et du TNS de 1954 à 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Consolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les revues et les journaux de la décentralisation théâtrale (1945-fin du XXe siècle) (Colloque)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ennui. Histoire d'un étât d'âme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Venayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gœtschel Pascale, Granger Christophe, Richard Nathalie, Venayre Sylvain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'ennui, XIXe-XXe siècle. Approches historiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France. 44, Publications de la Sorbonne, 2012, Publications de la Sorbonne. Série homme et société, ISSN 0292-6679, 978-2-85944-718-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix ans d'histoire culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen; Pascale Goetschel; Pascal Ory; Laurent Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l'Association pour le développement de l'histoire culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Paris, France. Les Presses de l'enssib, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychanalyse et histoire culturelle : échanges et confrontation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Laurent Assoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2022, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56698/rhc.3344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revues et les journaux de la décentralisation théâtrale (1945-fin du XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Consolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Drama and Performance Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série 2021, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Décentralisation théâtrale en revues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Consolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Drama and Performance Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série 2021 (Hors série 2021), 2021, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12008-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sons et cultures sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine, une histoire politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Potin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 137, pp.246, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine : Une histoire politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Potin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">137, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04511234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écritures du feuilleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Tsikounas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03666261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps à l'épreuve des médias. Brésil, France (XXe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chambat-Houillon Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan/INA, 2023, Les médias en actes, 978-2-14-032433-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps à l’épreuve des médias, Brésil- France (XXe et XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Chambat-Houillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-France Chambat-Houillon; Pascale Goetschel. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les médias en actes, 978-2-14-032433-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une autre histoire du théâtre : discours de crise et pratiques spectaculaires : France, XVIIIe-XXI siècle / Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas d’histoire sans archives. Mélanges « secret défense » offerts à Gilles Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Conord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vergnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cépède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlline Castagnez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Arbre bleu, 2020, 979-1090129375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique, guerres et société. Pas d’histoire sans archives. Mélanges offerts à Gilles Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlline Castagnez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cépède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Conord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vergnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Arbre bleu, 139 p., 2020, 9791090129375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture, médias, pouvoirs - États-Unis et Europe occidentale - 1945-1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bertho-Lavenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03002771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural History in France. Local Debates, Global Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Fléchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2019, 9781032091846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural History in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fléchet Anaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2019, Studies for the International Society for Cultural History, 9780367271879. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429295386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Chéreau en son temps : [colloque, Paris, 17-19 novembre 2016] / organisé par l'Université Paris 1 et l'Université Paris-Sorbonne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Tsikounas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Sorbonne, 411 p., 2018, 979-10-351-0093-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03665120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Filloux-Vigreux, Pascale Goetschel, Joël Huthwohl, Julien Rosemberg (dir.), Archives et spectacle vivant, Paris, Publibook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel et Jean-Claude Yon (dir.), Au théâtre ! La sortie au spectacle XIXe-XXIe siècles, Paris, Publications de la Sorbonne, coll. « Histoire contemporaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Fléchet, Pascale Goetschel, Patricia Hidiroglou, Caroline Moine, Julie Verlaine (dir.), Une histoire des festivals. XXe-XXIe siècles, Paris, Publications de la Sorbonne, coll. « Histoire contemporaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel, Christophe Granger, Nathalie Richard, Sylvain Venayre. L'ennui. Histoire d'un état d'âme, Paris, Publications de la Sorbonne, Série homme et société,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 978-2-85944-718-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études sur la protection sociale de la presse et du spectacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacob Duvernet, pp.264, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00808351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ennui. Histoire d’un état d’âme (XIXe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Venayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Nathalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de la Sorbonne, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01879198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire l’événement&amp;quot;, n° 32, Sociétés & Représentations, Paris, Publications de la Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Granger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix ans d'histoire culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Enssib, pp.314, 2011, 978-2-910227-94-4. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesenssib.983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00626750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire, voir, entendre : la réception des objets médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Tsikounas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de la Sorbonne, 400 p., 2010, 978-2-85944-648-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03666668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coulisses de l'histoire, études sur la protection sociale de la presse et du spectacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bézier Patrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacob Duvernet, pp.264, 2009, 978-2-84724-226-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00933700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire culturelle et intellectuelle de la France au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Loyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse transdisciplinaire d'un corpus d'actualités filmées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Beloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heiden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scopsi, Claire; Roullier, Clothilde; Sin Blima-Barru, Martine; Vasseur, Édouard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux paradigmes de l’archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications des Archives nationales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.40-67, 2024, Actes, 978-2-86000-390-2. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pan.7194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« SI TU VAS À RIO... » : UNE RECHERCHE DOCUMENTAIRE À L’ÈRE DU NUMÉRIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps à l’épreuve des médias. Brésil-France (XXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INA/L'Harmattan, 2023, 978-2-14-032433-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04421354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une étude croisée du temps à l’épreuve des médias. Brésil- France (XXe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Chambat-Houillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-France Chambat-Houillon; Pascale Goetschel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps à l'épreuve des médias. Brésil-France (XXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.6-12, 2023, Les médias en actes, 978-2-14-032433-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le “service public du théâtre” : une histoire française »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Artiste, l’administrateur et le juge. L’invention du service public culturel. Le rôle du Conseil d’État</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La rumeur libre Editions, 2023, 978-2-35577-301-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04421350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les origines de la crise de l’intermittence de 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Peskine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Voirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fontanarava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les coulisses de l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'Atelier, pp.225-258, 2022, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ateli.bezie.2022.01.0225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épier l’opinion publique à Paris. Avant et après le débarquement du juin 1944</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Goetschel; Gilles Vergnon; Noëlline Castagnez; Frédéric Cépède; Fabien Conord. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pas d’histoire sans archives. Mélanges « secret défense » offerts à Gilles Morin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Arbre bleu, p. 195-210, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Delors ou de la pédagogie en politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Toucheboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GÉNÉRATIONS DU XXE SIÈCLE. LA FRANCE ET LES FRANÇAIS AU MIROIR DU MONDE. MÉLANGES EN L’HONNEUR DE JEAN-FRANÇOIS SIRINELLI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A historical approach to the audiovisual landscapes of radio and television</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural History in France. Local Debates, Global Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2019, 9781032091846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plusieurs contributions : Arts scéniques et audiovisuels ; Histoire des intellectuels ; Nouveaux terrains de lutte ; Civilisation des loisirs et société du spectacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, médias, pouvoirs : États-Unis et Europe occidentale : 1945-1991</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, 2019, Clefs concours. Histoire contemporaine. 1286-871X, 978-2-35030-520-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historienne d’à côté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Générations historiennes XIXe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, p. 373-380, 2019, 9782271121479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas de la “crise du théâtre” : un exercice d’histoire culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogpotenziale kulturwissenschaftlicher Forschung in den Fremdsprachenphilologien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang D, p. 53-65, 2018, 9783631742693. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b13501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment penser la culture à la Libération ? Détour par le fonds CNR-Louis Saillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Jours heureux. Dans les archives du Conseil national de la Résistance-Louis Saillant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CODHOS Editions, p. 115-132, 2018, 2-9517903-4-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Chéreau en son temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Goetschel; Myriam Tsikounas; Marie-Françoise Lévy; en collaboration avec Sylvie Le Dantec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrice Chéreau en son temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Sorbonne, p. 45-70, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéreau à Sartrouville. Le parti pris du théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrice Chéreau en son temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Sorbonne, p. 45-70, 2018, 979-10-351-0093-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La salle V : visite en Front populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires d'O. - mélanges d'histoire culturelle offert à Pascal Ory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Sorbonne, p. 137-154, 2017, 979-10-351-0020-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planchon-Allio au Théâtre de la Cité à Villeurbanne, 1957-1968. Jalons pour une lecture historienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">René Allio. Le mouvement de la création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Sorbonne, p. 155-174, 2017, 978-2-85944-995-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour d’Adagio (Mitterrand, le secret et la mort) d’Olivier Py en 2011. Un spectacle du Théâtre de l’Odéon dédié à un « grand homme défunt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariane Ferry (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Le Personnage historique de théâtre, de 1789 à nos jours, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.285-300, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01761228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette et Jean-Jacques Becker, deux regards sur la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations, n° 32</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.195-219, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00828992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dramatiques télévisées, lieux d'apprentissage culturel et social ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Télévision des Trente Glorieuses. Culture et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fêtes de la libération : IMAGES ET SONS MÉDIATIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Delporte; Denis Maréchal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Médias et la Libération en Europe 1945-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp. 203-221., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Maljean-Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail dans la société française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp. 7-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascale Goetschel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des universités, Université Paris 1 Panthéon-Sorbonne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire contemporaine/culture, politique et société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire sociale, politique et culturelle des spectacles (XIXe- XXe siècles)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Histoire des fêtes et des festivals, des loisirs et du temps libre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spectacle vivant, radio et télévision : histoire et</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">intermédialité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francophonies en spectacles</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralité de l’histoire culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1569t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le musée de l’Institut du monde arabe : espaces, collections et ambitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Delpont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (2), pp.275-289. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15dhj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires matérielles - Table ronde avec Fabien Archambault, Manuel Charpy, Clément Fabre et Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Charpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire et la psychanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mazurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhc.3386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives du féminisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 53 (1), pp.243-255. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.053.0243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francophonie théâtrale et échanges artistiques : quelles circulations pour le spectacle vivant (années 1980-années 2000) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Thérésine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 189 (1), pp.67-86. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ri.189.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public/privé, Rive droite/ Rive gauche – Les lignes de partage de la scène parisienne et nationale au second XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Consolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Drama and Performance Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La Décentralisation théâtrale en revues, Hors-série 2021, pp.13-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages du temps libre : approches historiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Granger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhc.593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transdisciplinary Analysis of a Corpus of French Newsreels: The ANTRACT Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Beloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heiden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue on AudioVisual Data in DH, 15 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une revue pour l'histoire culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhc.485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir la dimension sonore des sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Granger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.049.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Penser le rôle de l’État en France durant les années 1950 : Jeanne Laurent, La République et les Beaux-Arts (1955) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlement[s], Revue d'histoire politique, Hors série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Organisations Globo : lieux et ressources d’une industrie culturelle au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/1 (45), pp.121-129. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.045.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historiens et patrimoine au 20e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Potin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 137 (1), pp.2. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.137.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chantiers du numérique à la BnF (1990-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/2 (46), pp.191-200. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.046.0191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite à la Fondation Jérôme Seydoux-Pathé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017/1 (43), pp.159-172. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.043.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique événementielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N° 50 (2), pp.16. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lobs.050.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite dans un atelier singulier : autour de l’archéophone d’Henri Chamoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (1), pp.149. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.041.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite au centre Pompidou-Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016/2 (42), pp.129-138. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.042.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Roger Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/2 (40), pp.289-321. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.040.0289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Krier, entre documentaires, reportages et fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (1), pp.165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le service des archives de France Télévisions : entre logique d’entreprise et vocation patrimoniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/1 (39), pp.165-167. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.039.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction » à Écritures du feuilleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Tsikounas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39, pp. 7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03672100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Open Access vu par deux historiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (1), pp.143. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.037.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à une approche historienne des paysages audiovisuels de la radio et de la télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’ADHC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite(s) au Louvre-Lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (2), pp.167. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.036.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec l'historien Pierre Sorlin, le 10 janvier 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (2), pp.199. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.034.0199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA CINÉMATHÈQUE DE TOULOUSE Questions à christophe Gauthier et Natacha laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.183-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire l'événement, un enjeu des sociétés contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Granger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (2), pp.7-23. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.032.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cinémathèque de Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011/2 (32), pp.183-192. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.032.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00951380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'événement, c'est ce qui advient à ce qui est advenu... »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Granger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (2), pp.167-181. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.032.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives du ”spectacle vivant”, usages et écriture de l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, http://tristan.u-bourgogne.fr/CGC/publications/historiographie/P_Goetschel.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gloire au théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.026.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtres télévisés : les corps des publics à et face à l’écran de 1950 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Scènes culturelles et performances corporelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail et cinéma : la fabrique des Actualités françaises (1945-1969)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Lisena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mazuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème édition du Festival des Rendez-vous de l’Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Européen de Promotion de l'Histoire; Fonds de dotation des Rendez-vous de l'histoire, Oct 2021, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03768117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner et dépayser la décentralisation – Les publications du CDE et du TNS de 1954 à 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Consolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les revues et les journaux de la décentralisation théâtrale (1945-fin du XXe siècle) (Colloque)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ennui. Histoire d'un étât d'âme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Venayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gœtschel Pascale, Granger Christophe, Richard Nathalie, Venayre Sylvain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'ennui, XIXe-XXe siècle. Approches historiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France. 44, Publications de la Sorbonne, 2012, Publications de la Sorbonne. Série homme et société, ISSN 0292-6679, 978-2-85944-718-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix ans d'histoire culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen; Pascale Goetschel; Pascal Ory; Laurent Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l'Association pour le développement de l'histoire culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Paris, France. Les Presses de l'enssib, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychanalyse et histoire culturelle : échanges et confrontation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Laurent Assoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2022, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56698/rhc.3344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revues et les journaux de la décentralisation théâtrale (1945-fin du XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Consolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Drama and Performance Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série 2021, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Décentralisation théâtrale en revues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Consolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Drama and Performance Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série 2021 (Hors série 2021), 2021, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12008-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sons et cultures sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine, une histoire politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Potin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 137, pp.246, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine : Une histoire politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Potin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">137, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04511234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écritures du feuilleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Tsikounas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03666261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps à l'épreuve des médias. Brésil, France (XXe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chambat-Houillon Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan/INA, 2023, Les médias en actes, 978-2-14-032433-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps à l’épreuve des médias, Brésil- France (XXe et XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Chambat-Houillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-France Chambat-Houillon; Pascale Goetschel. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les médias en actes, 978-2-14-032433-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas d’histoire sans archives. Mélanges « secret défense » offerts à Gilles Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Conord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vergnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cépède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlline Castagnez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Arbre bleu, 2020, 979-1090129375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique, guerres et société. Pas d’histoire sans archives. Mélanges offerts à Gilles Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlline Castagnez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cépède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Conord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vergnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Arbre bleu, 139 p., 2020, 9791090129375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une autre histoire du théâtre : discours de crise et pratiques spectaculaires : France, XVIIIe-XXI siècle / Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture, médias, pouvoirs - États-Unis et Europe occidentale - 1945-1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bertho-Lavenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03002771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural History in France. Local Debates, Global Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Fléchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2019, 9781032091846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural History in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fléchet Anaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2019, Studies for the International Society for Cultural History, 9780367271879. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429295386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Chéreau en son temps : [colloque, Paris, 17-19 novembre 2016] / organisé par l'Université Paris 1 et l'Université Paris-Sorbonne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Tsikounas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Sorbonne, 411 p., 2018, 979-10-351-0093-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03665120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Filloux-Vigreux, Pascale Goetschel, Joël Huthwohl, Julien Rosemberg (dir.), Archives et spectacle vivant, Paris, Publibook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel et Jean-Claude Yon (dir.), Au théâtre ! La sortie au spectacle XIXe-XXIe siècles, Paris, Publications de la Sorbonne, coll. « Histoire contemporaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Fléchet, Pascale Goetschel, Patricia Hidiroglou, Caroline Moine, Julie Verlaine (dir.), Une histoire des festivals. XXe-XXIe siècles, Paris, Publications de la Sorbonne, coll. « Histoire contemporaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel, Christophe Granger, Nathalie Richard, Sylvain Venayre. L'ennui. Histoire d'un état d'âme, Paris, Publications de la Sorbonne, Série homme et société,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 978-2-85944-718-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01287223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études sur la protection sociale de la presse et du spectacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacob Duvernet, pp.264, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00808351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ennui. Histoire d’un état d’âme (XIXe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Venayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Nathalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de la Sorbonne, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01879198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire l’événement&amp;quot;, n° 32, Sociétés & Représentations, Paris, Publications de la Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Granger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix ans d'histoire culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Enssib, pp.314, 2011, 978-2-910227-94-4. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesenssib.983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00626750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire, voir, entendre : la réception des objets médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Tsikounas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de la Sorbonne, 400 p., 2010, 978-2-85944-648-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03666668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coulisses de l'histoire, études sur la protection sociale de la presse et du spectacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bézier Patrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacob Duvernet, pp.264, 2009, 978-2-84724-226-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00933700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire culturelle et intellectuelle de la France au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Loyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse transdisciplinaire d'un corpus d'actualités filmées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Beloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heiden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scopsi, Claire; Roullier, Clothilde; Sin Blima-Barru, Martine; Vasseur, Édouard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux paradigmes de l’archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications des Archives nationales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.40-67, 2024, Actes, 978-2-86000-390-2. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pan.7194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« SI TU VAS À RIO... » : UNE RECHERCHE DOCUMENTAIRE À L’ÈRE DU NUMÉRIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps à l’épreuve des médias. Brésil-France (XXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INA/L'Harmattan, 2023, 978-2-14-032433-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04421354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une étude croisée du temps à l’épreuve des médias. Brésil- France (XXe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Chambat-Houillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-France Chambat-Houillon; Pascale Goetschel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps à l'épreuve des médias. Brésil-France (XXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.6-12, 2023, Les médias en actes, 978-2-14-032433-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le “service public du théâtre” : une histoire française »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Artiste, l’administrateur et le juge. L’invention du service public culturel. Le rôle du Conseil d’État</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La rumeur libre Editions, 2023, 978-2-35577-301-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04421350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les origines de la crise de l’intermittence de 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Peskine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Voirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fontanarava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les coulisses de l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'Atelier, pp.225-258, 2022, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ateli.bezie.2022.01.0225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épier l’opinion publique à Paris. Avant et après le débarquement du juin 1944</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Goetschel; Gilles Vergnon; Noëlline Castagnez; Frédéric Cépède; Fabien Conord. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pas d’histoire sans archives. Mélanges « secret défense » offerts à Gilles Morin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Arbre bleu, p. 195-210, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Delors ou de la pédagogie en politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Toucheboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GÉNÉRATIONS DU XXE SIÈCLE. LA FRANCE ET LES FRANÇAIS AU MIROIR DU MONDE. MÉLANGES EN L’HONNEUR DE JEAN-FRANÇOIS SIRINELLI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A historical approach to the audiovisual landscapes of radio and television</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural History in France. Local Debates, Global Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2019, 9781032091846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plusieurs contributions : Arts scéniques et audiovisuels ; Histoire des intellectuels ; Nouveaux terrains de lutte ; Civilisation des loisirs et société du spectacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, médias, pouvoirs : États-Unis et Europe occidentale : 1945-1991</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, 2019, Clefs concours. Histoire contemporaine. 1286-871X, 978-2-35030-520-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historienne d’à côté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Générations historiennes XIXe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, p. 373-380, 2019, 9782271121479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment penser la culture à la Libération ? Détour par le fonds CNR-Louis Saillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Jours heureux. Dans les archives du Conseil national de la Résistance-Louis Saillant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CODHOS Editions, p. 115-132, 2018, 2-9517903-4-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas de la “crise du théâtre” : un exercice d’histoire culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogpotenziale kulturwissenschaftlicher Forschung in den Fremdsprachenphilologien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang D, p. 53-65, 2018, 9783631742693. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b13501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Chéreau en son temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Goetschel; Myriam Tsikounas; Marie-Françoise Lévy; en collaboration avec Sylvie Le Dantec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrice Chéreau en son temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Sorbonne, p. 45-70, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéreau à Sartrouville. Le parti pris du théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrice Chéreau en son temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Sorbonne, p. 45-70, 2018, 979-10-351-0093-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La salle V : visite en Front populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires d'O. - mélanges d'histoire culturelle offert à Pascal Ory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Sorbonne, p. 137-154, 2017, 979-10-351-0020-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planchon-Allio au Théâtre de la Cité à Villeurbanne, 1957-1968. Jalons pour une lecture historienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">René Allio. Le mouvement de la création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Sorbonne, p. 155-174, 2017, 978-2-85944-995-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour d’Adagio (Mitterrand, le secret et la mort) d’Olivier Py en 2011. Un spectacle du Théâtre de l’Odéon dédié à un « grand homme défunt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariane Ferry (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Le Personnage historique de théâtre, de 1789 à nos jours, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.285-300, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01761228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette et Jean-Jacques Becker, deux regards sur la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations, n° 32</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.195-219, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00828992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dramatiques télévisées, lieux d'apprentissage culturel et social ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Télévision des Trente Glorieuses. Culture et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fêtes de la libération : IMAGES ET SONS MÉDIATIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Delporte; Denis Maréchal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Médias et la Libération en Europe 1945-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp. 203-221., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Maljean-Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail dans la société française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp. 7-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463816v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cohen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goetschel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1569t" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463838v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Delpont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cohen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dhj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919542v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Archambault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Charpy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fabre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587410v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mazurel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.3386" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755540v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.053.0243" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005042v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Th&#233;r&#233;sine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.189.0067" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005017v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166755v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carrive" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Beloued" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553493v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blandin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Granger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.593" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05415694v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Consolini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Denizot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970681v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.485" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553512v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.049.0009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755674v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979752v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.045.0121" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755547v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Potin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.137.0002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979753v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.046.0191" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755739v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.050.0016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979771v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.043.0159" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979773v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.041.0149" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979775v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.042.0129" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979758v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979779v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Chartier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.040.0289" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03672100v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Tsikounas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jost" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979762v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.039.0165" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979780v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.037.0143" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04089481v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979784v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.036.0167" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979794v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.034.0199" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395419v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251179v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Laurent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553667v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.032.0007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951380v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.032.0183" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553672v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laborie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.032.0167" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755772v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.026.0037" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04925402v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Alexis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03768117v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Lisena" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mazuet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530431v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Astier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diaz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01093166v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Venayre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582534v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ory" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005024v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Laurent Assoun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rhc.3344" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05415693v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314986v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12008-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553513v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03387651v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04511234v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666261v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005004v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chambat-Houillon Marie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04411252v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Chambat-Houillon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_temps_a_l_epreuve_des_medias_bresil_france_xxe_xxie_siecles_pascale_goetschel_marie_france_chambat_houillon-9782140324338-76276.html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811876v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005050v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Conord" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vergnon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric C&#233;p&#232;de" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lline Castagnez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02910013v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002771v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Coignard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beaufils" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertho-Lavenir" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005048v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fl&#233;chet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281944v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#233;chet Ana&#239;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429295386" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03665120v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise L&#233;vy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287227v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287226v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287224v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287223v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808351v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eveno" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick B&#233;zier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879198v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nathalie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553665v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626750v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.983" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666668v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933700v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;zier Patrick" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568653v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Loyer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875186v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Lalande" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pan/7194" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pan.7194" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421354v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04411303v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421350v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289297v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gr&#233;goire" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Peskine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Voirin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fontanarava" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ateli.bezie.2022.01.0225" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812020v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755849v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Toucheboeuf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005053v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005011v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005059v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005055v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b13501" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005058v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811992v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005056v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755904v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005062v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761228v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828992v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811833v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01427375v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837591v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463816v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cohen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goetschel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1569t" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463838v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Delpont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cohen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dhj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919542v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Archambault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Charpy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fabre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587410v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mazurel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.3386" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755540v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.053.0243" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005042v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Th&#233;r&#233;sine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.189.0067" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005017v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05415694v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Consolini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Denizot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553493v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blandin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Granger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.593" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166755v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carrive" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Beloued" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970681v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.485" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553512v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.049.0009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755674v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979752v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.045.0121" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755547v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Potin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.137.0002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979753v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.046.0191" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979771v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.043.0159" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755739v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.050.0016" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979773v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.041.0149" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979775v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.042.0129" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979779v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Chartier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.040.0289" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979758v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979762v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.039.0165" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03672100v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Tsikounas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jost" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979780v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.037.0143" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04089481v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979784v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.036.0167" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979794v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.034.0199" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251179v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Laurent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553667v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.032.0007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951380v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.032.0183" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553672v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laborie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.032.0167" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395419v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755772v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.026.0037" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04925402v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Alexis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03768117v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Lisena" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mazuet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530431v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Astier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diaz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01093166v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Venayre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582534v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ory" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005024v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Laurent Assoun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rhc.3344" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05415693v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314986v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12008-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553513v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03387651v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04511234v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666261v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005004v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chambat-Houillon Marie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04411252v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Chambat-Houillon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_temps_a_l_epreuve_des_medias_bresil_france_xxe_xxie_siecles_pascale_goetschel_marie_france_chambat_houillon-9782140324338-76276.html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005050v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Conord" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vergnon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric C&#233;p&#232;de" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lline Castagnez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02910013v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811876v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002771v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Coignard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beaufils" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertho-Lavenir" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005048v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fl&#233;chet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281944v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#233;chet Ana&#239;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429295386" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03665120v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise L&#233;vy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287227v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287226v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287224v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287223v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808351v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eveno" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick B&#233;zier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879198v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nathalie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553665v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626750v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.983" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666668v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933700v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;zier Patrick" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568653v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Loyer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875186v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Lalande" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pan/7194" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pan.7194" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421354v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04411303v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421350v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289297v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gr&#233;goire" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Peskine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Voirin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fontanarava" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ateli.bezie.2022.01.0225" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812020v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755849v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Toucheboeuf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005053v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005011v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005059v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005058v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005055v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b13501" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811992v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005056v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755904v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005062v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761228v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828992v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811833v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01427375v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837591v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>