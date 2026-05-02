--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -1412,1012 +1412,1024 @@
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98, pp.283-290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lwt.2018.08.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carotenoids: Experimental Ionization Energies and Capacity at Inhibiting Lipid Peroxidation in a Chemical Model of Dietary Oxidative Stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Carail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Dangles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 122 (22), pp.5860-5869. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcb.8b03447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opposite Effects of the Spinach Food Matrix on Lutein Bioaccessibility and Intestinal Uptake Lead to Unchanged Bioavailability Compared to Pure Lutein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Margier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 62 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mnfr.201800185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intestinal Scavenger Receptors Are Involved in Vitamin K 1 Absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Margier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Niot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 289 (44), pp.30743 - 30752. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M114.587659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01478590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and quantification of flavonols anthocyanins and lutein diesters in tepals of Crocus sativus by ultra performance liquid chromatography coupled to diode array and ion trap mass spectrometry detections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Abert Vian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Chemat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Caris-Veyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 44, pp.496-510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.indcrop.2012.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Apo-Lycopenoids Have Antioxidant Activities In Vitro?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Caris Veyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Böhmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antioxidant activity of (all-E)-lycopene and synthetic apo-lycopenoids in a chemical model of oxidative stress in the gastro-intestinal tractw.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dangles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Caris-Veyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 36, pp.575-587. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1nj20437h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Apo-Lycopenoids Have Antioxidant Activities In Vitro?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Caris-Veyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Boehm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 89 (5), pp.849 - 858. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11746-011-1972-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Study on Antioxidant Activity of Lycopene (Z)-Isomers in Different Assays.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kati Frohlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dangles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2426,2914 +2438,2914 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Caris-Veyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 59, pp.4504-4511. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf1045969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in the contents of carotenoids, phenolic compounds and vitamin C during technical processing and lyophilisation of red and yellow tomatoes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Georgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tourniaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Rock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 124 (4), pp.1603-1611. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2010.08.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antioxidant activity of wine pigments derived from anthocyanins : hydrogen transfer reactions to the DPPH radical and inhibition of the heme-induced peroxidation of linoleic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene H. Fulcrand-Hoh</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Ana Belen Bautista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fulcrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Dangles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 57 (13), pp.5762-5770</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 57 (13), pp.5762-5770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf900841b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00487153v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antioxidant activity of wine pigments derived from anthocyanins : hydrogen transfer reactions to the DPPH radical and inhibition of the heme-induced peroxidation of linoleic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Belen A. B. Bautista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene H. Fulcrand-Hoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Dangles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 57 (13), pp.5762-5770. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 57 (13), pp.5762-5770</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669091v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00487153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary antioxidants as inhibitors of the heme-induced peroxidation of linoleic acid: mechanism of action and synergism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vulcain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Caris-Veyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Dangles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 43 (6), pp.933-946. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2007.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of lyophilisation and technical processing on yellow and red tomato antioxidants stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Georgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tourniaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 51, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichment of tomato paste with 6% tomato peel increases lycopene and beta-carotene bioavailability in men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mikail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Abou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 135 (4), pp.790-794</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of the metmyoglobin-induced peroxidation of linoleic acid by dietary antioxidants: action in the aqueous vs. lipid phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vulcain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caris-Veyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dangles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 39 (5), pp.547-563</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative kinetic analysis of hydrogen transfer reactions from dietary polyphenols to the DPPH radical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Loonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dangles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 51, pp.615-622</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antioxidant composition and activity of barley (Hordeum vulgare) and malt extracts and of isolated phenolic compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 79, pp.1625-1633</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyphenols, oxidation and colour : progress in the chemistry of enzymatic and non-enzymatic derived products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Forget-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Herba Polonica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 4, pp.237-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02695027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic browning of model solutions and apple phenolic extracts by apple polyphenoloxidase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 60 (3), pp.497-501</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02708360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New approaches for separating and purifying apple polyphenol oxidase isoenzymes : hydrophobic, metal chelate and affinity chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 667, pp.141-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02707358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial purification and characterization of endive (Cichorium endivia L.) polyphenoloxidase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Macheix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 14, pp.751-762</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02707961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic browning reactions in apple and apple products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.C. Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.Y. Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 34 (2), pp.109-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02713126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenolic composition and browning susceptibility of various apple and pear cultivars at maturity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aparicio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Liaison. Groupe Polyphénols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 16 (2), pp.48-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02708385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic studies on inhibition of enzymatic browning by cysteine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Liaison. Groupe Polyphénols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 16 (2), pp.205-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02704663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cysteine as an inhibitor of enzymatic browning. 2.Kinetic studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.C. Richard Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 40, pp.2108-2113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02702099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic studies on inhibition of enzymatic browning by cysteine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Liaison. Groupe Polyphénols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 16 (2), pp.205-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02705970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of chlorogenic acid, catechins, and 4-methylcatechol in model solutions by apple polyphenol oxidase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.C. Richard Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Rouet Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 40, pp.2114-2122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02708487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cysteine as an inhibitor of enzymatic browning. 1. Isolation and characterization of addition compounds formed during oxidation of phenolics by apple polyphenol oxidase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Pavia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 39, pp.841-847</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02708586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic browning, oleuropein content, and diphenol oxidase activity in olive cultivars (Olea europaea L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fleuriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Macheix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 39, pp.92-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02709139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition studies on apple polyphenol oxidase</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification and localization of hydroxycinnamoyl and flavonol derivatives from endive (Cichorium endivia L. cv. Geante Maraichere) leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J.A. Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Macheix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 38, pp.926-931</w:t>
+              <w:t xml:space="preserve">, 1990, 38, pp.2116-2121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02712610v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02708009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic studies on apple polyphenol oxidase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Inhibition studies on apple polyphenol oxidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Janovitz-Klapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 38, pp.1437-1441</w:t>
+              <w:t xml:space="preserve">, 1990, 38, pp.926-931</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02712466v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02712610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and localization of hydroxycinnamoyl and flavonol derivatives from endive (Cichorium endivia L. cv. Geante Maraichere) leaves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetic studies on apple polyphenol oxidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Janovitz-Klapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.C. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Nicolas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.J. Macheix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 38, pp.2116-2121</w:t>
+              <w:t xml:space="preserve">, 1990, 38, pp.1437-1441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02708009v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02712466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of phenolic compounds and polysaccharides in Strawberry: Harvest effects and their correlation with colour stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhoan-Sebastian Rincon-Berbeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Gössinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5352,73 +5364,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIst International Conference on Polyphenols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Nantes (Cité des Congrès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHENOLIC COMPOUNDS COULD INTERFERE WITH SECONDARY AMINE N-NITROSATION IN CURED MEAT FORMULATION AND DIGESTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Sirvins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5460,73 +5472,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIst International Conference on Polyphenols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Nantes, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenolic compounds can limit the nitrosation of secondary amines in a cooked ham model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Sirvins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5568,73 +5580,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tersys Implanteus 1st Summer School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Avignon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-extraction par micro-ondes et couplage à un champ centrifuge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Angoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5643,258 +5655,258 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ginisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Valat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Chemat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premier Congrès Francophone sur la Séparation Fluides Particules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomato carotenoids processing during simulated digestion: stability and transfer between tomato particles from Hot Break and Cold Break tomato purée, emulsion and mixed micelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Caris-Veyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Euro-Mediterranean Symposium on Fruit and Vegetable Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of the free radical chemistry in physicochemical conditions of the digestive tract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Gatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5926,1925 +5938,1925 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delivery of bioactive carotenoids during the digestion in a model system2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dangles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on “Delivery of Functionality in Complex Food Systems: Physically inspired approaches from the nanoscale to the microscale”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative cleavage products of lycopene: production and reactivity in a biomimetic experimental model of oxidative stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Carail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Dangles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Caris-Veyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">243. American Chemical Society National Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, San Diego, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative cleavage products of lycopene: production and reactivity in a biomimetic experimental model of oxidative stress.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Carail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dangles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Caris Veyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">243 rd American Chemical Society National Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, San diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The antioxidant activity of polyphenols: a critical appraisal of the concept, examples of more relevant chemical models to assess it</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Dangles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina - Aikaterini Asprogenidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jose Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIth International Conference on Polyphenols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of lyophilisation and technical processing on yellow and red tomato antioxidants stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Georgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tourniaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European Nutrition Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfur compounds can modulate the bioavailability of flavonols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hélène Siess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josephe Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Conference on Polyphenols and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Vichy, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxydant compounds of barley (Hordeum vulgare) and malt extracts</w:t>
+                <w:t xml:space="preserve">Antioxidant compounds of barley (Hordeum vulgare) and malt extracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Brewery Convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Nice, France</w:t>
+              <w:t xml:space="preserve">27. Congrès de l'EBC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02771492v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02771122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant compounds of barley (Hordeum vulgare) and malt extracts</w:t>
+                <w:t xml:space="preserve">Antioxydant compounds of barley (Hordeum vulgare) and malt extracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Congrès de l'EBC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Cannes, France</w:t>
+              <w:t xml:space="preserve">European Brewery Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02771122v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02771492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antioxidant activity of barley (Hordeum vulgare) and malt phenolic compounds. Article et poster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. International Conference on Polyphenols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02767204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of chlorogenic acid o-quinones in model solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">208. National Meeting of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1994, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02773452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apple phenolic compounds and enzymatic oxidation in model solutions by apple polyphenoloxidase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. International Conference on Polyphenols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1994, Palma de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02773412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition phénolique et brunissement enzymatique. Etude en milieu modèle et application à différents extraits phénoliques de pomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1993, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02778485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenolic composition and browning susceptibility of various apple and pear cultivars at maturity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aparicio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journees internationales du Groupe Polyphenols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1992, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02848633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic studies on inhibition of enzymatic browning by cysteine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journees internationales du Groupe Polyphenols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1992, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02847007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic studies on inhibition of enzymatic browning by cysteine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journees internationales du Groupe Polyphenols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1992, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02847025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunissement enzymatique de la scarole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annale Journee Europeenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1988, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02780717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caracteristiques du brunissement enzymatique des scaroles destinees a la 4eme gamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journee 4eme gamme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1987, Montfavet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02781858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7854,271 +7866,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for extracting, fractionating and purifying polyphenolic compounds originating from fresh plant sorting deviations using a high adsorption and elution performance resin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mikolajczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patent n° : US. 2004, 11 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé d'extraction, de fractionnement et de purification de composés polyphénoliques issus d'écarts de triage de végétaux frais utilisant une résine à haut rendement d'adsorption et d'élution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Escudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mikolajczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N° de brevet: 01-02096. 2001, 29 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId209"/>
+      <w:footerReference w:type="default" r:id="rId210"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8265,51 +8277,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333857v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelyne Jolly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Claisse-Gainvors" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Garcia-Bernet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2025.101431" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236105v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Sirvins" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Promeyrat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginies" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117387" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986045v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rincon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Murray" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G&#246;ssinger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.143112" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524904v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.3c08445" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03295982v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Gadioli Tarone" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Roberto Marostica" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129959" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525155v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omb&#233;line Claux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rapinel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Patouillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Abert Vian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c09252" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475159v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Genot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Hammaz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Halimi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Caris-Veyrat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201900911" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940349v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Angoy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ginisty" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2020.102338" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620728v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Labadie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Reling" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bott" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Garcia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.08.062" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622211v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Valat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sommier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2018.08.059" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809582v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carail" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duflot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dangles" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b03447" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830328v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Margier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201800185" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478590v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Niot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.587659" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328684v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Chemat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.10.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329654v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Muller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reynaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Caris Veyrat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker B&#246;hmer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329564v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1nj20437h" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643293v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Mueller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Boehm" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-011-1972-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TPNKWLCC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330282v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kati Frohlich" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf1045969" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330316v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Georg&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tourniaire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Rock" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.08.024" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LR6RFQ7W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487153v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Belen A. B. Bautista" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Fulcrand-Hoh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669091v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Belen Bautista" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fulcrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf900841b" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659554v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulcain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2007.06.013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N095SW93-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653669v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Georg&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678123v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mikail" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charbonnier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670604v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vulcain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caris-Veyrat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dangles" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679060v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Loonis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697971v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hugues" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boivin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695027v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forget-Richard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708360v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard-Forget" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Duprat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707358v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicolas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707961v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Macheix" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Varoquaux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713126v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Nicolas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Richard-Forget" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Aubert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708385v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aparicio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704663v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702099v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Richard Forget" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705970v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708487v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Rouet Mayer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Philippon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708586v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Richard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lacombe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Pavia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709139v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fleuriet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712610v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Janovitz-Klapp" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712466v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708009v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J.A. Varoquaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158029v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhoan-Sebastian Rincon-Berbeo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Murray" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred G&#246;ssinger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157988v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158086v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788299v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738748v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739383v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Gatellier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521540v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gleize" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750057v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330983v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802909v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lorrain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina - Aikaterini Asprogenidi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Vallier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818618v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825454v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Siess" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771492v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771122v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767204v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773452v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773412v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778485v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848633v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847007v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847025v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780717v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781858v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833385v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Escudier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mikolajczak" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832524v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Escudier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333857v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelyne Jolly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Claisse-Gainvors" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Garcia-Bernet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2025.101431" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236105v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Sirvins" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Promeyrat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginies" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117387" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986045v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rincon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Murray" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G&#246;ssinger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.143112" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524904v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.3c08445" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03295982v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Gadioli Tarone" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Roberto Marostica" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129959" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525155v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omb&#233;line Claux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rapinel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Patouillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Abert Vian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c09252" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475159v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Genot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Hammaz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Halimi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Caris-Veyrat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201900911" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940349v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Angoy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ginisty" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2020.102338" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620728v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Labadie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Reling" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bott" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Garcia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.08.062" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622211v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Valat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sommier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2018.08.059" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TJB74XD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809582v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carail" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duflot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dangles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b03447" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830328v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Margier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201800185" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478590v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Niot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.587659" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328684v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Chemat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.10.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329654v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Muller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reynaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Caris Veyrat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker B&#246;hmer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329564v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1nj20437h" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643293v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Mueller" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Boehm" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-011-1972-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TPNKWLCC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330282v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kati Frohlich" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf1045969" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330316v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Georg&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tourniaire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Rock" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.08.024" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LR6RFQ7W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669091v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Belen Bautista" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fulcrand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf900841b" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487153v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Belen A. B. Bautista" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Fulcrand-Hoh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659554v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulcain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2007.06.013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N095SW93-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653669v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Georg&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678123v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mikail" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charbonnier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670604v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vulcain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caris-Veyrat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dangles" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679060v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Loonis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697971v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hugues" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boivin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695027v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forget-Richard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708360v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard-Forget" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Duprat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707358v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicolas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707961v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Macheix" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Varoquaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713126v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Nicolas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Richard-Forget" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Aubert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708385v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aparicio" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704663v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702099v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Richard Forget" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705970v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708487v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Rouet Mayer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Philippon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708586v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Richard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lacombe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Pavia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709139v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fleuriet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708009v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J.A. Varoquaux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712610v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Janovitz-Klapp" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712466v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158029v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhoan-Sebastian Rincon-Berbeo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Murray" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred G&#246;ssinger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157988v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158086v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788299v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738748v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739383v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Gatellier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521540v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gleize" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750057v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330983v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802909v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lorrain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina - Aikaterini Asprogenidi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Vallier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818618v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825454v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Siess" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771122v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771492v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767204v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773452v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773412v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778485v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848633v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847007v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847025v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780717v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781858v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833385v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Escudier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mikolajczak" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832524v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Escudier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>