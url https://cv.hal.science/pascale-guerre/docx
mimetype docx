--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -183,51 +183,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 26, pp.607-620. </w:t>
+              <w:t xml:space="preserve">, 2026, 26 (3), pp.607-620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ajt.2025.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -576,559 +576,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involving Patients in Hospital‐Based Health Technology Assessment of Innovative Medical Devices: Adapting to a Specific Local Context and Lessons Learned From the Assessment of an Ex Vivo Perfusion System of Human Donor Hearts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jamal Atfeh</w:t>
+                <w:t xml:space="preserve">Cost-effectiveness of the ONCORAL multidisciplinary programme for the management of outpatients taking oral anticancer agents at risk of drug-related event: protocol for a pragmatic randomised controlled study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Berkesse</w:t>
+                <w:t xml:space="preserve">Guillaume Descotes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Thual</w:t>
+                <w:t xml:space="preserve">Anne-Gaëlle Caffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Pozzi</w:t>
+                <w:t xml:space="preserve">Chloé Herledan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Expectations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27 (6), </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/hex.70119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2023-074956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846150v1</w:t>
+                <w:t xml:space="preserve">hal-04468476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-effectiveness of the ONCORAL multidisciplinary programme for the management of outpatients taking oral anticancer agents at risk of drug-related event: protocol for a pragmatic randomised controlled study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Huot</w:t>
+                <w:t xml:space="preserve">Involving Patients in Hospital‐Based Health Technology Assessment of Innovative Medical Devices: Adapting to a Specific Local Context and Lessons Learned From the Assessment of an Ex Vivo Perfusion System of Human Donor Hearts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Atfeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Descotes</w:t>
+                <w:t xml:space="preserve">Alexandre Berkesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Gaëlle Caffin</w:t>
+                <w:t xml:space="preserve">Gwenaëlle Thual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Herledan</w:t>
+                <w:t xml:space="preserve">Matteo Pozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14, </w:t>
+              <w:t xml:space="preserve">Health Expectations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2023-074956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/hex.70119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468476v1</w:t>
+                <w:t xml:space="preserve">hal-04846150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives in prospective comparative economic evaluations: a systematic review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hospital-based health technology assessment of innovative medical devices: insights from a nationwide survey in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tess Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Guercio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Besseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Pharmacoeconomics and Outcomes Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23, pp.273 - 280. </w:t>
+              <w:t xml:space="preserve">International Journal of Technology Assessment in Health Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (1), pp.e58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14737167.2023.2166491⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0266462323000521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468638v1</w:t>
+                <w:t xml:space="preserve">hal-04229548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hospital-based health technology assessment of innovative medical devices: insights from a nationwide survey in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perspectives in prospective comparative economic evaluations: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tess Martin</w:t>
+                <w:t xml:space="preserve">Cyrille Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Guercio</w:t>
+                <w:t xml:space="preserve">Adrien Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Besseau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hugo Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Technology Assessment in Health Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 39 (1), pp.e58. </w:t>
+              <w:t xml:space="preserve">Expert Review of Pharmacoeconomics and Outcomes Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, pp.273 - 280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0266462323000521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14737167.2023.2166491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229548v1</w:t>
+                <w:t xml:space="preserve">hal-04468638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A randomized controlled phase III study comparing hadrontherapy with carbon ions versus conventional radiotherapy – including photon and proton therapy – for the treatment of radioresistant tumors: the ETOILE trial</w:t>
               </w:r>
@@ -1242,295 +1242,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03690872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myocardial infarction: Economic, health, and social impacts on informal caregivers</w:t>
+                <w:t xml:space="preserve">Evaluating the cost-consequence of a standardized strategy for the etiological diagnosis of uveitis (ULISSE study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Rabier</w:t>
+                <w:t xml:space="preserve">Audrey de Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Serrier</w:t>
+                <w:t xml:space="preserve">Yvan Jamilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. M. Schott</w:t>
+                <w:t xml:space="preserve">Laurent Kodjikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mewton</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Errera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Margier</w:t>
+                <w:t xml:space="preserve">Neila Sedira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Technology Assessment in Health Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 36 (3), pp.245--251. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (2), pp.e0228918. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s0266462320000148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0228918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902521v1</w:t>
+                <w:t xml:space="preserve">hal-02625866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the cost-consequence of a standardized strategy for the etiological diagnosis of uveitis (ULISSE study)</w:t>
+                <w:t xml:space="preserve">Myocardial infarction: Economic, health, and social impacts on informal caregivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey de Parisot</w:t>
+                <w:t xml:space="preserve">H. Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Jamilloux</w:t>
+                <w:t xml:space="preserve">H. Serrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Kodjikian</w:t>
+                <w:t xml:space="preserve">A. M. Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Errera</w:t>
+                <w:t xml:space="preserve">N. Mewton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neila Sedira</w:t>
+                <w:t xml:space="preserve">J. Margier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (2), pp.e0228918. </w:t>
+              <w:t xml:space="preserve">International Journal of Technology Assessment in Health Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (3), pp.245--251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0228918⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/s0266462320000148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625866v1</w:t>
+                <w:t xml:space="preserve">hal-02902521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hospital costs estimation by micro and gross-costing approaches</w:t>
               </w:r>
@@ -1792,312 +1792,312 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of hospital based health technology assessment for innovative and expensive medical devices in a French teaching hospital</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using state sequence analysing alongside a cost of illness study: application to the pathway of heart transplant candidates in a French heart transplant center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Atfeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sebbag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Huot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HTAi Annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Séville (SP), France</w:t>
+              <w:t xml:space="preserve">ISPOR Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Barcelone, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04932052v1</w:t>
+                <w:t xml:space="preserve">hal-04932022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local budget impact analysis tool for hospital based heath technology assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation of hospital based health technology assessment for innovative and expensive medical devices in a French teaching hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Huot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPOR Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Barcelone (ES), France</w:t>
+              <w:t xml:space="preserve">HTAi Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Séville (SP), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932035v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using state sequence analysing alongside a cost of illness study: application to the pathway of heart transplant candidates in a French heart transplant center</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jamal Atfeh</w:t>
+                <w:t xml:space="preserve">Local budget impact analysis tool for hospital based heath technology assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Guerre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laure Huot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPOR Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2024, Barcelone, France</w:t>
+              <w:t xml:space="preserve">, Nov 2024, Barcelone (ES), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932022v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2366,51 +2366,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353562v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lesurtel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayvan Mohkam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Allard," TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Adam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajt.2025.10.006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932006v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guerre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092300v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guerre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Berthiller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pozzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Obadia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Huot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44250-025-00244-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053655v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Atfeh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Carre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0322327" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04846150v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berkesse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Thual" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pozzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.70119" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468476v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Descotes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Caffin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Herledan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-074956" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468638v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Colin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marrel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rabier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14737167.2023.2166491" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229548v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Guercio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Besseau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266462323000521" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03690872v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Balosso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Febvey-Combes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Iung" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lozano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkader Alloh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-022-09564-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902521v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Serrier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Schott" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mewton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0266462320000148" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625866v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey de Parisot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Jamilloux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kodjikian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Errera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Sedira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0228918" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02092624v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hayes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bertaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.02.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385313v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Caloone" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rabilloud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boutitie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Traverse-Glehen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Allias-Montmayeur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2016.08.022" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZFGFM27-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932052v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932035v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932022v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sebbag" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500548v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353562v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lesurtel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayvan Mohkam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Allard," TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Adam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajt.2025.10.006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932006v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guerre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092300v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guerre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Berthiller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pozzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Obadia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Huot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44250-025-00244-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053655v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Atfeh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Carre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0322327" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468476v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Descotes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Caffin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Herledan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-074956" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04846150v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berkesse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Thual" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pozzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.70119" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229548v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Guercio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Besseau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266462323000521" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468638v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Colin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marrel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rabier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14737167.2023.2166491" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03690872v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Balosso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Febvey-Combes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Iung" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lozano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkader Alloh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-022-09564-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625866v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey de Parisot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Jamilloux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kodjikian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Errera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Sedira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0228918" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902521v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Serrier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Schott" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mewton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0266462320000148" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02092624v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hayes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bertaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.02.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385313v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Caloone" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rabilloud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boutitie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Traverse-Glehen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Allias-Montmayeur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2016.08.022" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZFGFM27-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932022v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sebbag" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932052v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932035v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500548v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>