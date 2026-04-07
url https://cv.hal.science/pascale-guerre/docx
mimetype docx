--- v1 (2026-04-07)
+++ v2 (2026-04-07)
@@ -1792,312 +1792,312 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using state sequence analysing alongside a cost of illness study: application to the pathway of heart transplant candidates in a French heart transplant center</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implementation of hospital based health technology assessment for innovative and expensive medical devices in a French teaching hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Guerre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matteo Pozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Huot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPOR Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Barcelone, France</w:t>
+              <w:t xml:space="preserve">HTAi Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Séville (SP), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04932022v1</w:t>
+                <w:t xml:space="preserve">hal-04932052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of hospital based health technology assessment for innovative and expensive medical devices in a French teaching hospital</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local budget impact analysis tool for hospital based heath technology assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Guerre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Huot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HTAi Annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Séville (SP), France</w:t>
+              <w:t xml:space="preserve">ISPOR Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Barcelone (ES), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932052v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local budget impact analysis tool for hospital based heath technology assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using state sequence analysing alongside a cost of illness study: application to the pathway of heart transplant candidates in a French heart transplant center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Atfeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sebbag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Huot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPOR Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2024, Barcelone (ES), France</w:t>
+              <w:t xml:space="preserve">, Nov 2024, Barcelone, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932035v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2366,51 +2366,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353562v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lesurtel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayvan Mohkam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Allard," TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Adam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajt.2025.10.006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932006v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guerre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092300v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guerre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Berthiller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pozzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Obadia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Huot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44250-025-00244-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053655v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Atfeh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Carre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0322327" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468476v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Descotes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Caffin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Herledan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-074956" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04846150v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berkesse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Thual" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pozzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.70119" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229548v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Guercio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Besseau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266462323000521" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468638v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Colin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marrel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rabier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14737167.2023.2166491" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03690872v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Balosso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Febvey-Combes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Iung" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lozano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkader Alloh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-022-09564-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625866v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey de Parisot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Jamilloux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kodjikian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Errera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Sedira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0228918" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902521v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Serrier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Schott" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mewton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0266462320000148" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02092624v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hayes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bertaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.02.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385313v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Caloone" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rabilloud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boutitie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Traverse-Glehen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Allias-Montmayeur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2016.08.022" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZFGFM27-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932022v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sebbag" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932052v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932035v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500548v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353562v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lesurtel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayvan Mohkam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Allard," TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Adam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajt.2025.10.006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932006v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guerre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092300v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guerre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Berthiller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pozzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Obadia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Huot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44250-025-00244-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053655v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Atfeh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Carre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0322327" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468476v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Descotes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Caffin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Herledan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-074956" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04846150v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berkesse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Thual" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pozzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.70119" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229548v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Guercio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Besseau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266462323000521" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468638v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Colin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marrel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rabier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14737167.2023.2166491" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03690872v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Balosso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Febvey-Combes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Iung" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lozano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkader Alloh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-022-09564-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625866v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey de Parisot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Jamilloux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kodjikian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Errera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Sedira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0228918" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902521v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Serrier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Schott" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mewton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0266462320000148" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02092624v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hayes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bertaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.02.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385313v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Caloone" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rabilloud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boutitie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Traverse-Glehen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Allias-Montmayeur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2016.08.022" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZFGFM27-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932052v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932035v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932022v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sebbag" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500548v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>