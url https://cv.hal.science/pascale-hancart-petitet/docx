--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascale Hancart Petitet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologue de la santé, chargée de recherche à l’unité mixte internationale TransVIHMI (Université de Montpellier, Institut de recherche pour le développement, INSERM ). Après une activité de sage-femme hospitalière, un parcours humanitaire en Mauritanie, Angola, Pakistan et Afghanistan (1994-2002), elle a mené un master II en anthropologie, une thèse de doctorat en anthropologie en Inde du Sud (2003-2007), puis des recherches post doctorales au Cambodge (2008-2012). Depuis 2013, elle mène divers programmes de recherche au Laos. Ses travaux se situent à la fois dans le champ académique, à l’intersection de l’anthropologie de la reproduction humaine, des technologies médicales, du genre, des migrations et des maladies infectieuses, et à l’interface de la santé publique. Elle a développé divers modes innovants de production et de médiation scientifique (recherche multidisciplinaire et participative, programmes radio, film, pièces de théâtre et danse). Sa production scientifique est accessible sur </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cv.hal.science/pascale-hancart-petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://anthroms.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'engager auprès des personnes vulnérables pour co-produire des connaissances : VIH et santé sexuelle et reproductive au Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kleiche Dray, Mina (ed.); Goumri, M. (ed.); Fréour, Claire (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science de la durabilité : recherches participatives (volume 4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.88-91, 2025, 978-2-7099-3094-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging vulnerable populations in the co-production of knowledge : HIV, sexual and reproductive health in Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kleiche Dray, Mina (ed.); Goumri, M. (ed.); Fréour, Claire (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability science : participatory research (volume 4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.88-91, 2025, 978 -2-7099 -3096 -3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation and Exportation of the Japanese Childbirth Model in Southern-East Asia Preliminary Insights from Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Schantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joanna Ciesielska-Klikowska,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking Asia in World Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lodz University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-267, 2023, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18778/8331-310-8.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la rencontre des arts et des sciences devient médiation : Live with it (Laos)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiane Khamvongsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Letté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au théâtre des sciences : Faire se rencontrer sur scène arts et cultures scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Universitaires d’Avignon, pp.259 - 287, 2023, 9782357681644. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.eua.7523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Amchi at the Margins Notes on Childbirth practices in Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pordié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healing at the Periphery. Ethnographies of Tibetan Medicine in India, Duke University Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970045v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training Birth Attendants in India. Authoritative Knowledge Social Forms, Practices, and Paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Childbirth in South Asia: Old Paradoxes and New Challenges,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.96-118, 2021, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780190130718.003.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training birth attendants in India : authoritative knowledge social forms, practices, and paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clémence Jullien; Roger Jeffery. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Childbirth in South Asia : old challenges and new paradoxes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.96-118, 2021, 978-0-19-013071-8. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780190130718.003.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Dilemmas Raised by HIV-Related Research in Laos. From Scientific Research to Production of a Radio Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanphanom Sychareun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moulin A.M.; Oupathana B.; Souphanthong M.; Taverne B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Paths of Ethics in Research in Laos and the Mekong Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD et L'Harmattan Sénégal, 2018, 978-2-343-14165-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mulheres que vivem com o HIV no Camboja : lidar com normas reprodutivas, tecnologias e circunstancias quotidianas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sacramento, Octávio; Ribeiro, Fernando B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planeta Sida : expressoes multiculturais da pandemia, politicas e respostas sociais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Humus, pp.235-254, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « pilule chinoise » au Cambodge Biographie d'une technologie contraceptive controversée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Desclaux; Egrot Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie du médicament au Sud. La pharmaceuticalisation à ses marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.147-161, 2015, 978-2-343-05253-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une anthropologue chez les Pasteuriens : rencontres autour d'un essai clinique au Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidal Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences du partenariat au Sud : le regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.163-181, 2014, Colloques et séminaires, 9782709918350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01107307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les derniers jours de Palavankodie. Transformations et effacement des pratiques des matrones en Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Pordié; Emmanuelle Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux guérisseurs. Biographies de thérapeutes au temps de la globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l’EHESS, pp.99-113, 2013, 978-2-7132-2385-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix&amp;quot; contraceptifs des femmes vivant avec le VIH au Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux Alice; Msellati Philippe; Sow K. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes à l'épreuve du VIH dans les pays du Sud : genre et accès universel à la prise en charge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : ANRS, pp.179-191, 2011, Collection Sciences sociales et SIDA, 978-2-84254-151-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : de l'usage du savoir des matrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art des matrones revisité : naissances contemporaines en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faustroll Descartes, pp.9-26, 2011, 978-2-9154-3619-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des matrones face au VIH en Inde du Sud : enjeu global et formes locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art des matrones revisité : naissances contemporaines en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faustroll Descartes, pp.199-226, 2011, 978-2-9154-3619-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots d'Angelai : figures de discours et pratiques de soins d'une matrone en Inde du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire les maux. Anthropologie de la parole dans les médecines du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.189-210, 2011, 978-2-296-55324-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations contemporaines des pouvoirs, des savoirs et des pratiques de Satchadie, matrone à Pondichéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrice COHEN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures contemporaines de la santé en Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, 2008, 978-2-296-06991-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perspective &amp;quot;intime&amp;quot; sur les soignants. La prévention de la transmission mère-enfant du VIH dans un hôpital de district en Inde du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Desgrée du Loû. et B. Ferry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexualité et procréation confrontées au sida dans les pays du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPED, pp.190-207, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortalité maternelle au Ladakh : De la santé publique à l'anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pordie Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panser le monde, penser les médecines. Traditions médicales et développement sanitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.123-143, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropological Perspectives on HIV/AIDS Transmission During Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrice Cohen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS and Maternity in India. From Public Health to Social Sciences Perspectives. Emerging themes and Debates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Institute of Pondicherry, pp.211-224, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors associated with knowledge on HIV, TB and malaria among pregnant women and their perception of access to RDTs for HIV, TB and malaria in Savannakhet Province, Lao PDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanphanom Sychareun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viengnakhone Vongxay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souksamone Thongmyxay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kongmany Chaleunvong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo Durham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.438. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12884-025-07543-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chazée, éd., Communautés rurales du Laos : La Génération de l'oubli. Peuples ruraux de la famille linguistique miao-yao [compte-rendu de lecture]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44, pp.232-235. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/134xb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility and Educational Aspirations. Unraveling the Journeys of Young Women in Rural Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart-Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souvanxay Phetchanpheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Article Varia, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12w76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring women’s mobilities and family transformations in Laos. Historical perspectives and mirrored ethnographic insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souvanxay Phetchanpheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Mutations des familles et des ménages : structures, dynamiques spatiales et migrations, 2022 (1), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eps.12678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Biomedical science's embodiments in contemporary Laos : informal caregivers and children living with HIV]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonevilay Viphonephom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas El Haïk-Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phimpha Paboriboune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.111-135. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.8057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifestyles, sexuality and gender: vulnerability to STIs and unplanned pregnancy among female migrant beer promoters in Lao PDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanphanom Sychareun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo Durham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molina Choummanivong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chansathit Taikeophithoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phouthong Phommavongsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, Health and Sexuality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13691058.2021.1913233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes et défis des allers-retours et du double engagement entre recherche et action humanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Humanitaires = Humanitarian alternatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Recherche et humanitaire : les défis d'une collaboration, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations and HIV transmission as experienced by people living with HIV in Lao PDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phanoula Zanarath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xayasith Xayalath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praphad Siladouangchay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale. Hancart-Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lao Medical Journal </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12(12), pp.59-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrogating Dislocated Masculinities and HIV Vulnerabilities: A Case Study of Vietnamese Migrants Workers in Southern Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souvanxay Phetchanpheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas EL HAIK-WAGNER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.163 - 186. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.6147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la crise épistémologique à la médiation scientifique. Nécessité heuristique et savoir engagé au Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.7698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la fille doit disparaître : rappel théorique et déclinaisons du &amp;quot;savoir d'autorité&amp;quot; en Inde [Commentaire]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (1), p. 31-35. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2019.0154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du (non) désir d’enfant. Reproduction humaine et violence structurelle au Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Désir d'enfant et désir de transmission, 41 (2), pp.79-96. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1042315ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abortion politics in Cambodia social history, local forms and transnational issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (6), pp.692-701. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17441692.2017.1354228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards safe abortion access: an exploratory study of medical abortion in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leakhena Ith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Cockroft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Delvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive Health Matters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (sup44), pp.47-55. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0968-8080(14)43826-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomedical subjectivities and reproductive assumptions in the CAMELIA clinical trial in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (2), pp.230-240. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13648470.2014.914805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropology and clinical trial emerging reproductive issues in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Science and Humanity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (2), pp.139-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00982378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social and cultural dimensions of hygiene in Cambodian health care facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Faurand- Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirenda Vong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (83), pp.1. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2458-11-83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matrones et la réduction de la mortalité maternelle, une contribution au débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (4), pp.31-34. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1757975911422963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission of HIV, HBV, HCV in health settings: an anthropological approach on hygiene in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Faurand-Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirenda Vong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (S1), pp.P21. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1753-6561-5-S1-P21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche socioculturelle de l'hygiène au Cambodge : pratiques soignantes et risques de transmission virale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Faurand Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vong Sirenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumas Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hygiènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (2), pp.64-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00982393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hôtesses de karaoké à Phnom Penh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15, pp.137-155. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Do reproductive health care practices create a risk of HIV, HVB, and HVC transmission? Case studies in Cambodia].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études et de recherches francophones. Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (1), pp.3-8. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/san.2009.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00584294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement social de la naissance dans le contexte du sida. Études de cas en Inde du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (2), pp.9-35. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sss.272.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre ANRS des sites Asie du Sud-Est (Cambodia and Vietnam) et réunion annuelle de l'Action Coordonnée n๐ 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Amades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 77, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amades.767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimension éthique de la recherche en Inde du Sud. A propos d'une étude anthropologique d'un programme de prévention de la transmission mère-enfant du VIH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missed opportunities for human immunodeficiency virus prevention of mother-to-child transmission: A case study in southern India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragathi Vellore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerable Children and Youth Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.120-125. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17450120701867538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre éthique et illégalité, De l'inconstance des libéralités !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre du CReCSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités de l'approche du conseil en matière de dépistage du VIH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre du CReCSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnographical views on valaikappu. A pregnancy rite in Tamil Nadu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragathi Vellore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Anthropologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 (1), pp.117-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès aux antirétroviraux. De la santé publique à l’anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Amades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 65, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amades.273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bidonville à l’hôpital. Anthropologie de la santé de la reproduction au Rajasthan (Inde), de Jullien Clémence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.Vol.63, n°2. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18357/anthropologica63220211096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jullien, Clémence: Du bidonville à l’hôpital. Nouveau enjeux de la maternité au Rajasthan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 116.2021/1, p.240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhieng Au, Mixed Medicines: Health and Culture in French Colonial Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.169-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2010-1. Hancart Petitet Pascale & Desclaux Alice. Reproductive Health and HIV in Cambodia From Anthropology to Public Health. GReCSS, ANRS, Sidaction 76 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive Health and HIV in Cambodia From Anthropology to Public Health.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00584295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus de colloques-suite Colloque « L'Ethique de la recherche biomédicale dans les pays du Sud », Annecy, 18-20 avril 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global aids: Myths and Facts. Tools for fighting the Aids Pandemic. Cambridge MA, South End Press. 267 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amades.559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfant protégé par les antirétroviraux. Etudes ethnographiques comparées : Sénégal, Burkina Faso, Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Alfieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut de Recherche pour le Développement. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02086882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art des matrones revisité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Hancart Petitet. Faustrol Descartes, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art des matrones revisité : naissances contemporaines en question.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faustroll Descartes, 303 p., 2011, 978-2-9154-3619-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MATERNITÉS EN INDE DU SUD, DES SAVOIRS AUTOUR DE LA NAISSANCE AU TEMPS DU SIDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université de droit, d'économie et des sciences - Aix-Marseille III, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00193296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId142"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascale Hancart Petitet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologue de la santé, chargée de recherche à l’unité mixte internationale TransVIHMI (Université de Montpellier, Institut de recherche pour le développement, INSERM ). Après une activité de sage-femme hospitalière, un parcours humanitaire en Mauritanie, Angola, Pakistan et Afghanistan (1994-2002), elle a mené un master II en anthropologie, une thèse de doctorat en anthropologie en Inde du Sud (2003-2007), puis des recherches post doctorales au Cambodge (2008-2012). Depuis 2013, elle mène divers programmes de recherche au Laos. Ses travaux se situent à la fois dans le champ académique, à l’intersection de l’anthropologie de la reproduction humaine, des technologies médicales, du genre, des migrations et des maladies infectieuses, et à l’interface de la santé publique. Elle a développé divers modes innovants de production et de médiation scientifique (recherche multidisciplinaire et participative, programmes radio, film, pièces de théâtre et danse). Sa production scientifique est accessible sur </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cv.hal.science/pascale-hancart-petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://anthroms.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'engager auprès des personnes vulnérables pour co-produire des connaissances : VIH et santé sexuelle et reproductive au Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kleiche Dray, Mina (ed.); Goumri, M. (ed.); Fréour, Claire (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science de la durabilité : recherches participatives (volume 4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.88-91, 2025, 978-2-7099-3094-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging vulnerable populations in the co-production of knowledge : HIV, sexual and reproductive health in Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kleiche Dray, Mina (ed.); Goumri, M. (ed.); Fréour, Claire (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability science : participatory research (volume 4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.88-91, 2025, 978 -2-7099 -3096 -3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la rencontre des arts et des sciences devient médiation : Live with it (Laos)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiane Khamvongsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Letté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au théâtre des sciences : Faire se rencontrer sur scène arts et cultures scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Universitaires d’Avignon, pp.259 - 287, 2023, 9782357681644. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.eua.7523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation and Exportation of the Japanese Childbirth Model in Southern-East Asia Preliminary Insights from Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Schantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joanna Ciesielska-Klikowska,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking Asia in World Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lodz University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-267, 2023, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18778/8331-310-8.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Amchi at the Margins Notes on Childbirth practices in Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pordié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healing at the Periphery. Ethnographies of Tibetan Medicine in India, Duke University Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970045v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training Birth Attendants in India. Authoritative Knowledge Social Forms, Practices, and Paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Childbirth in South Asia: Old Paradoxes and New Challenges,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.96-118, 2021, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780190130718.003.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training birth attendants in India : authoritative knowledge social forms, practices, and paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clémence Jullien; Roger Jeffery. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Childbirth in South Asia : old challenges and new paradoxes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.96-118, 2021, 978-0-19-013071-8. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780190130718.003.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Dilemmas Raised by HIV-Related Research in Laos. From Scientific Research to Production of a Radio Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanphanom Sychareun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moulin A.M.; Oupathana B.; Souphanthong M.; Taverne B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Paths of Ethics in Research in Laos and the Mekong Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD et L'Harmattan Sénégal, 2018, 978-2-343-14165-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mulheres que vivem com o HIV no Camboja : lidar com normas reprodutivas, tecnologias e circunstancias quotidianas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sacramento, Octávio; Ribeiro, Fernando B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planeta Sida : expressoes multiculturais da pandemia, politicas e respostas sociais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Humus, pp.235-254, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « pilule chinoise » au Cambodge Biographie d'une technologie contraceptive controversée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Desclaux; Egrot Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie du médicament au Sud. La pharmaceuticalisation à ses marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.147-161, 2015, 978-2-343-05253-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une anthropologue chez les Pasteuriens : rencontres autour d'un essai clinique au Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidal Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences du partenariat au Sud : le regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.163-181, 2014, Colloques et séminaires, 9782709918350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01107307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les derniers jours de Palavankodie. Transformations et effacement des pratiques des matrones en Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Pordié; Emmanuelle Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux guérisseurs. Biographies de thérapeutes au temps de la globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l’EHESS, pp.99-113, 2013, 978-2-7132-2385-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des matrones face au VIH en Inde du Sud : enjeu global et formes locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art des matrones revisité : naissances contemporaines en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faustroll Descartes, pp.199-226, 2011, 978-2-9154-3619-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix&amp;quot; contraceptifs des femmes vivant avec le VIH au Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux Alice; Msellati Philippe; Sow K. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes à l'épreuve du VIH dans les pays du Sud : genre et accès universel à la prise en charge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : ANRS, pp.179-191, 2011, Collection Sciences sociales et SIDA, 978-2-84254-151-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : de l'usage du savoir des matrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art des matrones revisité : naissances contemporaines en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faustroll Descartes, pp.9-26, 2011, 978-2-9154-3619-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots d'Angelai : figures de discours et pratiques de soins d'une matrone en Inde du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire les maux. Anthropologie de la parole dans les médecines du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.189-210, 2011, 978-2-296-55324-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations contemporaines des pouvoirs, des savoirs et des pratiques de Satchadie, matrone à Pondichéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrice COHEN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures contemporaines de la santé en Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, 2008, 978-2-296-06991-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perspective &amp;quot;intime&amp;quot; sur les soignants. La prévention de la transmission mère-enfant du VIH dans un hôpital de district en Inde du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Desgrée du Loû. et B. Ferry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexualité et procréation confrontées au sida dans les pays du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPED, pp.190-207, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortalité maternelle au Ladakh : De la santé publique à l'anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pordie Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panser le monde, penser les médecines. Traditions médicales et développement sanitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.123-143, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropological Perspectives on HIV/AIDS Transmission During Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrice Cohen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS and Maternity in India. From Public Health to Social Sciences Perspectives. Emerging themes and Debates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Institute of Pondicherry, pp.211-224, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors associated with knowledge on HIV, TB and malaria among pregnant women and their perception of access to RDTs for HIV, TB and malaria in Savannakhet Province, Lao PDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanphanom Sychareun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viengnakhone Vongxay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souksamone Thongmyxay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kongmany Chaleunvong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo Durham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.438. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12884-025-07543-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chazée, éd., Communautés rurales du Laos : La Génération de l'oubli. Peuples ruraux de la famille linguistique miao-yao [compte-rendu de lecture]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44, pp.232-235. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/134xb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility and Educational Aspirations. Unraveling the Journeys of Young Women in Rural Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart-Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souvanxay Phetchanpheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Article Varia, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12w76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring women’s mobilities and family transformations in Laos. Historical perspectives and mirrored ethnographic insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souvanxay Phetchanpheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Mutations des familles et des ménages : structures, dynamiques spatiales et migrations, 2022 (1), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eps.12678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomedical science's embodiments in contemporary Laos : informal caregivers and children living with HIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonevilay Viphonephom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas El Haïk-Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phimpha Paboriboune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.111-135. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.8057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifestyles, sexuality and gender: vulnerability to STIs and unplanned pregnancy among female migrant beer promoters in Lao PDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanphanom Sychareun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo Durham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molina Choummanivong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chansathit Taikeophithoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phouthong Phommavongsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, Health and Sexuality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13691058.2021.1913233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes et défis des allers-retours et du double engagement entre recherche et action humanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Humanitaires = Humanitarian alternatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Recherche et humanitaire : les défis d'une collaboration, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations and HIV transmission as experienced by people living with HIV in Lao PDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phanoula Zanarath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xayasith Xayalath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praphad Siladouangchay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale. Hancart-Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lao Medical Journal </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12(12), pp.59-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrogating Dislocated Masculinities and HIV Vulnerabilities: A Case Study of Vietnamese Migrants Workers in Southern Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souvanxay Phetchanpheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas EL HAIK-WAGNER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.163 - 186. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.6147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la crise épistémologique à la médiation scientifique. Nécessité heuristique et savoir engagé au Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.7698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la fille doit disparaître : rappel théorique et déclinaisons du &amp;quot;savoir d'autorité&amp;quot; en Inde [Commentaire]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (1), p. 31-35. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2019.0154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du (non) désir d’enfant. Reproduction humaine et violence structurelle au Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Désir d'enfant et désir de transmission, 41 (2), pp.79-96. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1042315ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abortion politics in Cambodia social history, local forms and transnational issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (6), pp.692-701. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17441692.2017.1354228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards safe abortion access: an exploratory study of medical abortion in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leakhena Ith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Cockroft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Delvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive Health Matters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (sup44), pp.47-55. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0968-8080(14)43826-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomedical subjectivities and reproductive assumptions in the CAMELIA clinical trial in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (2), pp.230-240. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13648470.2014.914805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropology and clinical trial emerging reproductive issues in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Science and Humanity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (2), pp.139-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00982378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social and cultural dimensions of hygiene in Cambodian health care facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Faurand- Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirenda Vong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (83), pp.1. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2458-11-83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matrones et la réduction de la mortalité maternelle, une contribution au débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (4), pp.31-34. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1757975911422963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission of HIV, HBV, HCV in health settings: an anthropological approach on hygiene in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Faurand-Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirenda Vong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (S1), pp.P21. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1753-6561-5-S1-P21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche socioculturelle de l'hygiène au Cambodge : pratiques soignantes et risques de transmission virale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Faurand Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vong Sirenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumas Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hygiènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (2), pp.64-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00982393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hôtesses de karaoké à Phnom Penh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15, pp.137-155. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Do reproductive health care practices create a risk of HIV, HVB, and HVC transmission? Case studies in Cambodia].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études et de recherches francophones. Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (1), pp.3-8. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/san.2009.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00584294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement social de la naissance dans le contexte du sida. Études de cas en Inde du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (2), pp.9-35. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sss.272.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre ANRS des sites Asie du Sud-Est (Cambodia and Vietnam) et réunion annuelle de l'Action Coordonnée n๐ 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Amades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 77, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amades.767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimension éthique de la recherche en Inde du Sud. A propos d'une étude anthropologique d'un programme de prévention de la transmission mère-enfant du VIH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missed opportunities for human immunodeficiency virus prevention of mother-to-child transmission: A case study in southern India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragathi Vellore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerable Children and Youth Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.120-125. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17450120701867538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre éthique et illégalité, De l'inconstance des libéralités !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre du CReCSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités de l'approche du conseil en matière de dépistage du VIH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre du CReCSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnographical views on valaikappu. A pregnancy rite in Tamil Nadu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragathi Vellore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Anthropologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 (1), pp.117-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès aux antirétroviraux. De la santé publique à l’anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Amades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 65, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amades.273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bidonville à l’hôpital. Anthropologie de la santé de la reproduction au Rajasthan (Inde), de Jullien Clémence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.Vol.63, n°2. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18357/anthropologica63220211096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jullien, Clémence: Du bidonville à l’hôpital. Nouveau enjeux de la maternité au Rajasthan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 116.2021/1, p.240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhieng Au, Mixed Medicines: Health and Culture in French Colonial Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.169-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2010-1. Hancart Petitet Pascale & Desclaux Alice. Reproductive Health and HIV in Cambodia From Anthropology to Public Health. GReCSS, ANRS, Sidaction 76 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive Health and HIV in Cambodia From Anthropology to Public Health.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00584295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus de colloques-suite Colloque « L'Ethique de la recherche biomédicale dans les pays du Sud », Annecy, 18-20 avril 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global aids: Myths and Facts. Tools for fighting the Aids Pandemic. Cambridge MA, South End Press. 267 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amades.559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfant protégé par les antirétroviraux. Etudes ethnographiques comparées : Sénégal, Burkina Faso, Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Alfieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut de Recherche pour le Développement. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02086882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art des matrones revisité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Hancart Petitet. Faustrol Descartes, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art des matrones revisité : naissances contemporaines en question.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faustroll Descartes, 303 p., 2011, 978-2-9154-3619-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MATERNITÉS EN INDE DU SUD, DES SAVOIRS AUTOUR DE LA NAISSANCE AU TEMPS DU SIDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université de droit, d'économie et des sciences - Aix-Marseille III, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00193296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId142"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.hal.science/pascale-hancart-petitet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthroms.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390901v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hancart Petitet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391766v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639549v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Schantz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.press.uni.lodz.pl/index.php/wul/catalog/book/602" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/8331-310-8.14" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181510v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiane Khamvongsa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.7523" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970045v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pordi&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970235v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780190130718.003.0004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03690703v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03690541v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanphanom Sychareun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03690776v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681800v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01107307v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681778v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681604v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690674v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690666v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690681v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681820v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347165v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347167v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347169v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032488v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viengnakhone Vongxay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souksamone Thongmyxay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kongmany Chaleunvong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Durham" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-025-07543-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910120v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134xb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304531v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hancart-Petitet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souvanxay Phetchanpheng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w76" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632994v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.12678" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480623v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phonevilay Viphonephom" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bertrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas El Ha&#239;k-Wagner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phimpha Paboriboune" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.8057" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225148v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molina Choummanivong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chansathit Taikeophithoun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phouthong Phommavongsa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13691058.2021.1913233" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328989v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726137v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phanoula Zanarath" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xayasith Xayalath" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praphad Siladouangchay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale. Hancart-Petitet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053843v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Nguyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hancart&#160;petitet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas EL HAIK-WAGNER" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.6147" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053806v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.7698" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494423v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2019.0154" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066911v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hancart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042315ar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066887v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17441692.2017.1354228" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03690581v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leakhena Ith" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Cockroft" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Delvaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0968-8080(14)43826-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03690585v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13648470.2014.914805" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00982378v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583922v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dumas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Faurand- Tournaire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desclaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirenda Vong" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-11-83" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690645v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975911422963" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690642v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Faurand-Tournaire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S1-P21" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00982393v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Faurand Tournaire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vong Sirenda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas C&#233;line" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690690v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.325" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00584294v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/san.2009.0151" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690818v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.272.0009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681581v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amades.767" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583916v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690805v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Samuel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragathi Vellore" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17450120701867538" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681769v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681638v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347168v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690714v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amades.273" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03690741v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18357/anthropologica63220211096" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690830v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681839v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566335v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00584295v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03690516v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681593v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amades.559" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02086882v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Sow" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bila" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Alfieri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Servais" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040729v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690657v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00193296v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.hal.science/pascale-hancart-petitet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthroms.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390901v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hancart Petitet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391766v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181510v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiane Khamvongsa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.7523" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639549v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Schantz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.press.uni.lodz.pl/index.php/wul/catalog/book/602" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/8331-310-8.14" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970045v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pordi&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970235v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780190130718.003.0004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03690703v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03690541v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanphanom Sychareun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03690776v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681800v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01107307v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681778v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690666v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681604v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690674v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690681v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681820v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347165v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347167v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347169v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032488v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viengnakhone Vongxay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souksamone Thongmyxay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kongmany Chaleunvong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Durham" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-025-07543-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910120v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134xb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304531v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hancart-Petitet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souvanxay Phetchanpheng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w76" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632994v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.12678" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480623v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phonevilay Viphonephom" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bertrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas El Ha&#239;k-Wagner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phimpha Paboriboune" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.8057" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225148v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molina Choummanivong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chansathit Taikeophithoun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phouthong Phommavongsa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13691058.2021.1913233" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328989v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726137v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phanoula Zanarath" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xayasith Xayalath" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praphad Siladouangchay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale. Hancart-Petitet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053843v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Nguyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hancart&#160;petitet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas EL HAIK-WAGNER" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.6147" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053806v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.7698" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494423v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2019.0154" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066911v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hancart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042315ar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066887v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17441692.2017.1354228" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03690581v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leakhena Ith" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Cockroft" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Delvaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0968-8080(14)43826-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03690585v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13648470.2014.914805" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00982378v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583922v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dumas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Faurand- Tournaire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desclaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirenda Vong" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-11-83" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690645v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975911422963" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690642v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Faurand-Tournaire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S1-P21" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00982393v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Faurand Tournaire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vong Sirenda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas C&#233;line" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690690v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.325" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00584294v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/san.2009.0151" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690818v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.272.0009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681581v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amades.767" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583916v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690805v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Samuel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragathi Vellore" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17450120701867538" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681769v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681638v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347168v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690714v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amades.273" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03690741v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18357/anthropologica63220211096" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690830v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681839v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566335v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00584295v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03690516v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681593v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amades.559" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02086882v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Sow" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bila" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Alfieri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Servais" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040729v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690657v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00193296v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>