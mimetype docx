--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascale Hancart Petitet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologue de la santé, chargée de recherche à l’unité mixte internationale TransVIHMI (Université de Montpellier, Institut de recherche pour le développement, INSERM ). Après une activité de sage-femme hospitalière, un parcours humanitaire en Mauritanie, Angola, Pakistan et Afghanistan (1994-2002), elle a mené un master II en anthropologie, une thèse de doctorat en anthropologie en Inde du Sud (2003-2007), puis des recherches post doctorales au Cambodge (2008-2012). Depuis 2013, elle mène divers programmes de recherche au Laos. Ses travaux se situent à la fois dans le champ académique, à l’intersection de l’anthropologie de la reproduction humaine, des technologies médicales, du genre, des migrations et des maladies infectieuses, et à l’interface de la santé publique. Elle a développé divers modes innovants de production et de médiation scientifique (recherche multidisciplinaire et participative, programmes radio, film, pièces de théâtre et danse). Sa production scientifique est accessible sur </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cv.hal.science/pascale-hancart-petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://anthroms.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'engager auprès des personnes vulnérables pour co-produire des connaissances : VIH et santé sexuelle et reproductive au Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kleiche Dray, Mina (ed.); Goumri, M. (ed.); Fréour, Claire (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science de la durabilité : recherches participatives (volume 4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.88-91, 2025, 978-2-7099-3094-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging vulnerable populations in the co-production of knowledge : HIV, sexual and reproductive health in Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kleiche Dray, Mina (ed.); Goumri, M. (ed.); Fréour, Claire (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability science : participatory research (volume 4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.88-91, 2025, 978 -2-7099 -3096 -3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la rencontre des arts et des sciences devient médiation : Live with it (Laos)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiane Khamvongsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Letté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au théâtre des sciences : Faire se rencontrer sur scène arts et cultures scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Universitaires d’Avignon, pp.259 - 287, 2023, 9782357681644. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.eua.7523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation and Exportation of the Japanese Childbirth Model in Southern-East Asia Preliminary Insights from Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Schantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joanna Ciesielska-Klikowska,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking Asia in World Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lodz University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-267, 2023, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18778/8331-310-8.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Amchi at the Margins Notes on Childbirth practices in Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pordié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healing at the Periphery. Ethnographies of Tibetan Medicine in India, Duke University Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970045v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training Birth Attendants in India. Authoritative Knowledge Social Forms, Practices, and Paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Childbirth in South Asia: Old Paradoxes and New Challenges,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.96-118, 2021, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780190130718.003.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training birth attendants in India : authoritative knowledge social forms, practices, and paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clémence Jullien; Roger Jeffery. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Childbirth in South Asia : old challenges and new paradoxes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.96-118, 2021, 978-0-19-013071-8. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780190130718.003.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Dilemmas Raised by HIV-Related Research in Laos. From Scientific Research to Production of a Radio Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanphanom Sychareun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moulin A.M.; Oupathana B.; Souphanthong M.; Taverne B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Paths of Ethics in Research in Laos and the Mekong Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD et L'Harmattan Sénégal, 2018, 978-2-343-14165-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mulheres que vivem com o HIV no Camboja : lidar com normas reprodutivas, tecnologias e circunstancias quotidianas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sacramento, Octávio; Ribeiro, Fernando B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planeta Sida : expressoes multiculturais da pandemia, politicas e respostas sociais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Humus, pp.235-254, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « pilule chinoise » au Cambodge Biographie d'une technologie contraceptive controversée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Desclaux; Egrot Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie du médicament au Sud. La pharmaceuticalisation à ses marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.147-161, 2015, 978-2-343-05253-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une anthropologue chez les Pasteuriens : rencontres autour d'un essai clinique au Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidal Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences du partenariat au Sud : le regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.163-181, 2014, Colloques et séminaires, 9782709918350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01107307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les derniers jours de Palavankodie. Transformations et effacement des pratiques des matrones en Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Pordié; Emmanuelle Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux guérisseurs. Biographies de thérapeutes au temps de la globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l’EHESS, pp.99-113, 2013, 978-2-7132-2385-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des matrones face au VIH en Inde du Sud : enjeu global et formes locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art des matrones revisité : naissances contemporaines en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faustroll Descartes, pp.199-226, 2011, 978-2-9154-3619-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix&amp;quot; contraceptifs des femmes vivant avec le VIH au Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux Alice; Msellati Philippe; Sow K. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes à l'épreuve du VIH dans les pays du Sud : genre et accès universel à la prise en charge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : ANRS, pp.179-191, 2011, Collection Sciences sociales et SIDA, 978-2-84254-151-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : de l'usage du savoir des matrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art des matrones revisité : naissances contemporaines en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faustroll Descartes, pp.9-26, 2011, 978-2-9154-3619-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots d'Angelai : figures de discours et pratiques de soins d'une matrone en Inde du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire les maux. Anthropologie de la parole dans les médecines du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.189-210, 2011, 978-2-296-55324-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations contemporaines des pouvoirs, des savoirs et des pratiques de Satchadie, matrone à Pondichéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrice COHEN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures contemporaines de la santé en Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, 2008, 978-2-296-06991-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perspective &amp;quot;intime&amp;quot; sur les soignants. La prévention de la transmission mère-enfant du VIH dans un hôpital de district en Inde du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Desgrée du Loû. et B. Ferry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexualité et procréation confrontées au sida dans les pays du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPED, pp.190-207, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortalité maternelle au Ladakh : De la santé publique à l'anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pordie Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panser le monde, penser les médecines. Traditions médicales et développement sanitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.123-143, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropological Perspectives on HIV/AIDS Transmission During Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrice Cohen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS and Maternity in India. From Public Health to Social Sciences Perspectives. Emerging themes and Debates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Institute of Pondicherry, pp.211-224, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors associated with knowledge on HIV, TB and malaria among pregnant women and their perception of access to RDTs for HIV, TB and malaria in Savannakhet Province, Lao PDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanphanom Sychareun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viengnakhone Vongxay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souksamone Thongmyxay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kongmany Chaleunvong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo Durham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.438. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12884-025-07543-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chazée, éd., Communautés rurales du Laos : La Génération de l'oubli. Peuples ruraux de la famille linguistique miao-yao [compte-rendu de lecture]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44, pp.232-235. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/134xb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility and Educational Aspirations. Unraveling the Journeys of Young Women in Rural Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart-Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souvanxay Phetchanpheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Article Varia, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12w76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring women’s mobilities and family transformations in Laos. Historical perspectives and mirrored ethnographic insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souvanxay Phetchanpheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Mutations des familles et des ménages : structures, dynamiques spatiales et migrations, 2022 (1), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eps.12678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomedical science's embodiments in contemporary Laos : informal caregivers and children living with HIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonevilay Viphonephom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas El Haïk-Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phimpha Paboriboune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.111-135. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.8057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifestyles, sexuality and gender: vulnerability to STIs and unplanned pregnancy among female migrant beer promoters in Lao PDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanphanom Sychareun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo Durham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molina Choummanivong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chansathit Taikeophithoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phouthong Phommavongsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, Health and Sexuality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13691058.2021.1913233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes et défis des allers-retours et du double engagement entre recherche et action humanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Humanitaires = Humanitarian alternatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Recherche et humanitaire : les défis d'une collaboration, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations and HIV transmission as experienced by people living with HIV in Lao PDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phanoula Zanarath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xayasith Xayalath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praphad Siladouangchay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale. Hancart-Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lao Medical Journal </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12(12), pp.59-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrogating Dislocated Masculinities and HIV Vulnerabilities: A Case Study of Vietnamese Migrants Workers in Southern Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souvanxay Phetchanpheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas EL HAIK-WAGNER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.163 - 186. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.6147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la crise épistémologique à la médiation scientifique. Nécessité heuristique et savoir engagé au Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.7698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la fille doit disparaître : rappel théorique et déclinaisons du &amp;quot;savoir d'autorité&amp;quot; en Inde [Commentaire]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (1), p. 31-35. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2019.0154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du (non) désir d’enfant. Reproduction humaine et violence structurelle au Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Désir d'enfant et désir de transmission, 41 (2), pp.79-96. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1042315ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abortion politics in Cambodia social history, local forms and transnational issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (6), pp.692-701. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17441692.2017.1354228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards safe abortion access: an exploratory study of medical abortion in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leakhena Ith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Cockroft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Delvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive Health Matters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (sup44), pp.47-55. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0968-8080(14)43826-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomedical subjectivities and reproductive assumptions in the CAMELIA clinical trial in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (2), pp.230-240. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13648470.2014.914805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropology and clinical trial emerging reproductive issues in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Science and Humanity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (2), pp.139-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00982378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social and cultural dimensions of hygiene in Cambodian health care facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Faurand- Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirenda Vong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (83), pp.1. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2458-11-83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matrones et la réduction de la mortalité maternelle, une contribution au débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (4), pp.31-34. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1757975911422963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission of HIV, HBV, HCV in health settings: an anthropological approach on hygiene in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Faurand-Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirenda Vong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (S1), pp.P21. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1753-6561-5-S1-P21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche socioculturelle de l'hygiène au Cambodge : pratiques soignantes et risques de transmission virale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Faurand Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vong Sirenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumas Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hygiènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (2), pp.64-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00982393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hôtesses de karaoké à Phnom Penh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15, pp.137-155. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Do reproductive health care practices create a risk of HIV, HVB, and HVC transmission? Case studies in Cambodia].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études et de recherches francophones. Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (1), pp.3-8. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/san.2009.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00584294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement social de la naissance dans le contexte du sida. Études de cas en Inde du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (2), pp.9-35. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sss.272.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre ANRS des sites Asie du Sud-Est (Cambodia and Vietnam) et réunion annuelle de l'Action Coordonnée n๐ 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Amades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 77, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amades.767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimension éthique de la recherche en Inde du Sud. A propos d'une étude anthropologique d'un programme de prévention de la transmission mère-enfant du VIH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missed opportunities for human immunodeficiency virus prevention of mother-to-child transmission: A case study in southern India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragathi Vellore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerable Children and Youth Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.120-125. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17450120701867538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre éthique et illégalité, De l'inconstance des libéralités !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre du CReCSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités de l'approche du conseil en matière de dépistage du VIH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre du CReCSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnographical views on valaikappu. A pregnancy rite in Tamil Nadu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragathi Vellore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Anthropologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 (1), pp.117-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès aux antirétroviraux. De la santé publique à l’anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Amades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 65, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amades.273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bidonville à l’hôpital. Anthropologie de la santé de la reproduction au Rajasthan (Inde), de Jullien Clémence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.Vol.63, n°2. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18357/anthropologica63220211096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jullien, Clémence: Du bidonville à l’hôpital. Nouveau enjeux de la maternité au Rajasthan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 116.2021/1, p.240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhieng Au, Mixed Medicines: Health and Culture in French Colonial Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.169-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2010-1. Hancart Petitet Pascale & Desclaux Alice. Reproductive Health and HIV in Cambodia From Anthropology to Public Health. GReCSS, ANRS, Sidaction 76 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive Health and HIV in Cambodia From Anthropology to Public Health.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00584295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus de colloques-suite Colloque « L'Ethique de la recherche biomédicale dans les pays du Sud », Annecy, 18-20 avril 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global aids: Myths and Facts. Tools for fighting the Aids Pandemic. Cambridge MA, South End Press. 267 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amades.559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfant protégé par les antirétroviraux. Etudes ethnographiques comparées : Sénégal, Burkina Faso, Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Alfieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut de Recherche pour le Développement. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02086882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art des matrones revisité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Hancart Petitet. Faustrol Descartes, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art des matrones revisité : naissances contemporaines en question.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faustroll Descartes, 303 p., 2011, 978-2-9154-3619-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MATERNITÉS EN INDE DU SUD, DES SAVOIRS AUTOUR DE LA NAISSANCE AU TEMPS DU SIDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université de droit, d'économie et des sciences - Aix-Marseille III, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00193296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId142"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascale Hancart Petitet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologue de la santé, chargée de recherche à l’unité mixte internationale TransVIHMI (Université de Montpellier, Institut de recherche pour le développement, INSERM ). Après une activité de sage-femme hospitalière, un parcours humanitaire en Mauritanie, Angola, Pakistan et Afghanistan (1994-2002), elle a mené un master II en anthropologie, une thèse de doctorat en anthropologie en Inde du Sud (2003-2007), puis des recherches post doctorales au Cambodge (2008-2012). Depuis 2013, elle mène divers programmes de recherche au Laos. Ses travaux se situent à la fois dans le champ académique, à l’intersection de l’anthropologie de la reproduction humaine, des technologies médicales, du genre, des migrations et des maladies infectieuses, et à l’interface de la santé publique. Elle a développé divers modes innovants de production et de médiation scientifique (recherche multidisciplinaire et participative, programmes radio, film, pièces de théâtre et danse). Sa production scientifique est accessible sur </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cv.hal.science/pascale-hancart-petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://anthroms.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging vulnerable populations in the co-production of knowledge : HIV, sexual and reproductive health in Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kleiche Dray, Mina (ed.); Goumri, M. (ed.); Fréour, Claire (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability science : participatory research (volume 4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.88-91, 2025, 978 -2-7099 -3096 -3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'engager auprès des personnes vulnérables pour co-produire des connaissances : VIH et santé sexuelle et reproductive au Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kleiche Dray, Mina (ed.); Goumri, M. (ed.); Fréour, Claire (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science de la durabilité : recherches participatives (volume 4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.88-91, 2025, 978-2-7099-3094-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation and Exportation of the Japanese Childbirth Model in Southern-East Asia Preliminary Insights from Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Schantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joanna Ciesielska-Klikowska,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking Asia in World Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lodz University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-267, 2023, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18778/8331-310-8.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la rencontre des arts et des sciences devient médiation : Live with it (Laos)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiane Khamvongsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Letté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au théâtre des sciences : Faire se rencontrer sur scène arts et cultures scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Universitaires d’Avignon, pp.259 - 287, 2023, 9782357681644. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.eua.7523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Amchi at the Margins Notes on Childbirth practices in Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pordié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healing at the Periphery. Ethnographies of Tibetan Medicine in India, Duke University Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970045v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training birth attendants in India : authoritative knowledge social forms, practices, and paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clémence Jullien; Roger Jeffery. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Childbirth in South Asia : old challenges and new paradoxes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.96-118, 2021, 978-0-19-013071-8. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780190130718.003.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training Birth Attendants in India. Authoritative Knowledge Social Forms, Practices, and Paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Childbirth in South Asia: Old Paradoxes and New Challenges,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.96-118, 2021, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780190130718.003.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Dilemmas Raised by HIV-Related Research in Laos. From Scientific Research to Production of a Radio Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanphanom Sychareun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moulin A.M.; Oupathana B.; Souphanthong M.; Taverne B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Paths of Ethics in Research in Laos and the Mekong Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD et L'Harmattan Sénégal, 2018, 978-2-343-14165-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mulheres que vivem com o HIV no Camboja : lidar com normas reprodutivas, tecnologias e circunstancias quotidianas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sacramento, Octávio; Ribeiro, Fernando B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planeta Sida : expressoes multiculturais da pandemia, politicas e respostas sociais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Humus, pp.235-254, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « pilule chinoise » au Cambodge Biographie d'une technologie contraceptive controversée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Desclaux; Egrot Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie du médicament au Sud. La pharmaceuticalisation à ses marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.147-161, 2015, 978-2-343-05253-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une anthropologue chez les Pasteuriens : rencontres autour d'un essai clinique au Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidal Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences du partenariat au Sud : le regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.163-181, 2014, Colloques et séminaires, 9782709918350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01107307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les derniers jours de Palavankodie. Transformations et effacement des pratiques des matrones en Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Pordié; Emmanuelle Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux guérisseurs. Biographies de thérapeutes au temps de la globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l’EHESS, pp.99-113, 2013, 978-2-7132-2385-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots d'Angelai : figures de discours et pratiques de soins d'une matrone en Inde du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire les maux. Anthropologie de la parole dans les médecines du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.189-210, 2011, 978-2-296-55324-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix&amp;quot; contraceptifs des femmes vivant avec le VIH au Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux Alice; Msellati Philippe; Sow K. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes à l'épreuve du VIH dans les pays du Sud : genre et accès universel à la prise en charge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : ANRS, pp.179-191, 2011, Collection Sciences sociales et SIDA, 978-2-84254-151-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : de l'usage du savoir des matrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art des matrones revisité : naissances contemporaines en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faustroll Descartes, pp.9-26, 2011, 978-2-9154-3619-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des matrones face au VIH en Inde du Sud : enjeu global et formes locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art des matrones revisité : naissances contemporaines en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faustroll Descartes, pp.199-226, 2011, 978-2-9154-3619-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations contemporaines des pouvoirs, des savoirs et des pratiques de Satchadie, matrone à Pondichéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrice COHEN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures contemporaines de la santé en Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, 2008, 978-2-296-06991-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perspective &amp;quot;intime&amp;quot; sur les soignants. La prévention de la transmission mère-enfant du VIH dans un hôpital de district en Inde du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Desgrée du Loû. et B. Ferry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexualité et procréation confrontées au sida dans les pays du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPED, pp.190-207, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortalité maternelle au Ladakh : De la santé publique à l'anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pordie Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panser le monde, penser les médecines. Traditions médicales et développement sanitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.123-143, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropological Perspectives on HIV/AIDS Transmission During Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrice Cohen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS and Maternity in India. From Public Health to Social Sciences Perspectives. Emerging themes and Debates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Institute of Pondicherry, pp.211-224, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors associated with knowledge on HIV, TB and malaria among pregnant women and their perception of access to RDTs for HIV, TB and malaria in Savannakhet Province, Lao PDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanphanom Sychareun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viengnakhone Vongxay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souksamone Thongmyxay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kongmany Chaleunvong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo Durham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.438. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12884-025-07543-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility and Educational Aspirations. Unraveling the Journeys of Young Women in Rural Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart-Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souvanxay Phetchanpheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Article Varia, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12w76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chazée, éd., Communautés rurales du Laos : La Génération de l'oubli. Peuples ruraux de la famille linguistique miao-yao [compte-rendu de lecture]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44, pp.232-235. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/134xb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring women’s mobilities and family transformations in Laos. Historical perspectives and mirrored ethnographic insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souvanxay Phetchanpheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Mutations des familles et des ménages : structures, dynamiques spatiales et migrations, 2022 (1), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eps.12678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomedical science's embodiments in contemporary Laos : informal caregivers and children living with HIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonevilay Viphonephom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas El Haïk-Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phimpha Paboriboune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.111-135. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.8057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifestyles, sexuality and gender: vulnerability to STIs and unplanned pregnancy among female migrant beer promoters in Lao PDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanphanom Sychareun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo Durham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molina Choummanivong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chansathit Taikeophithoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phouthong Phommavongsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, Health and Sexuality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13691058.2021.1913233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes et défis des allers-retours et du double engagement entre recherche et action humanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Humanitaires = Humanitarian alternatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Recherche et humanitaire : les défis d'une collaboration, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations and HIV transmission as experienced by people living with HIV in Lao PDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phanoula Zanarath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xayasith Xayalath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praphad Siladouangchay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale. Hancart-Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lao Medical Journal </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12(12), pp.59-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrogating Dislocated Masculinities and HIV Vulnerabilities: A Case Study of Vietnamese Migrants Workers in Southern Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souvanxay Phetchanpheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas EL HAIK-WAGNER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.163 - 186. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.6147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la crise épistémologique à la médiation scientifique. Nécessité heuristique et savoir engagé au Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.7698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la fille doit disparaître : rappel théorique et déclinaisons du &amp;quot;savoir d'autorité&amp;quot; en Inde [Commentaire]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (1), p. 31-35. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2019.0154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du (non) désir d’enfant. Reproduction humaine et violence structurelle au Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Désir d'enfant et désir de transmission, 41 (2), pp.79-96. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1042315ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abortion politics in Cambodia social history, local forms and transnational issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (6), pp.692-701. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17441692.2017.1354228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards safe abortion access: an exploratory study of medical abortion in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leakhena Ith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Cockroft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Delvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive Health Matters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (sup44), pp.47-55. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0968-8080(14)43826-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomedical subjectivities and reproductive assumptions in the CAMELIA clinical trial in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (2), pp.230-240. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13648470.2014.914805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropology and clinical trial emerging reproductive issues in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Science and Humanity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (2), pp.139-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00982378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche socioculturelle de l'hygiène au Cambodge : pratiques soignantes et risques de transmission virale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Faurand Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vong Sirenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumas Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hygiènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (2), pp.64-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00982393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social and cultural dimensions of hygiene in Cambodian health care facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Faurand- Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirenda Vong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (83), pp.1. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2458-11-83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matrones et la réduction de la mortalité maternelle, une contribution au débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (4), pp.31-34. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1757975911422963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission of HIV, HBV, HCV in health settings: an anthropological approach on hygiene in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Faurand-Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirenda Vong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (S1), pp.P21. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1753-6561-5-S1-P21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hôtesses de karaoké à Phnom Penh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15, pp.137-155. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Do reproductive health care practices create a risk of HIV, HVB, and HVC transmission? Case studies in Cambodia].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études et de recherches francophones. Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (1), pp.3-8. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/san.2009.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00584294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement social de la naissance dans le contexte du sida. Études de cas en Inde du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (2), pp.9-35. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sss.272.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre ANRS des sites Asie du Sud-Est (Cambodia and Vietnam) et réunion annuelle de l'Action Coordonnée n๐ 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Amades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 77, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amades.767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimension éthique de la recherche en Inde du Sud. A propos d'une étude anthropologique d'un programme de prévention de la transmission mère-enfant du VIH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missed opportunities for human immunodeficiency virus prevention of mother-to-child transmission: A case study in southern India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragathi Vellore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerable Children and Youth Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.120-125. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17450120701867538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre éthique et illégalité, De l'inconstance des libéralités !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre du CReCSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités de l'approche du conseil en matière de dépistage du VIH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre du CReCSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnographical views on valaikappu. A pregnancy rite in Tamil Nadu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragathi Vellore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Anthropologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 (1), pp.117-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès aux antirétroviraux. De la santé publique à l’anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Amades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 65, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amades.273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bidonville à l’hôpital. Anthropologie de la santé de la reproduction au Rajasthan (Inde), de Jullien Clémence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.Vol.63, n°2. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18357/anthropologica63220211096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jullien, Clémence: Du bidonville à l’hôpital. Nouveau enjeux de la maternité au Rajasthan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 116.2021/1, p.240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhieng Au, Mixed Medicines: Health and Culture in French Colonial Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.169-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive Health and HIV in Cambodia From Anthropology to Public Health.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00584295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2010-1. Hancart Petitet Pascale & Desclaux Alice. Reproductive Health and HIV in Cambodia From Anthropology to Public Health. GReCSS, ANRS, Sidaction 76 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus de colloques-suite Colloque « L'Ethique de la recherche biomédicale dans les pays du Sud », Annecy, 18-20 avril 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global aids: Myths and Facts. Tools for fighting the Aids Pandemic. Cambridge MA, South End Press. 267 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amades.559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfant protégé par les antirétroviraux. Etudes ethnographiques comparées : Sénégal, Burkina Faso, Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Alfieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut de Recherche pour le Développement. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02086882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art des matrones revisité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Hancart Petitet. Faustrol Descartes, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art des matrones revisité : naissances contemporaines en question.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faustroll Descartes, 303 p., 2011, 978-2-9154-3619-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MATERNITÉS EN INDE DU SUD, DES SAVOIRS AUTOUR DE LA NAISSANCE AU TEMPS DU SIDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université de droit, d'économie et des sciences - Aix-Marseille III, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00193296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId142"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.hal.science/pascale-hancart-petitet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthroms.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390901v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hancart Petitet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391766v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181510v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiane Khamvongsa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.7523" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639549v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Schantz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.press.uni.lodz.pl/index.php/wul/catalog/book/602" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/8331-310-8.14" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970045v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pordi&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970235v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780190130718.003.0004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03690703v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03690541v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanphanom Sychareun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03690776v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681800v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01107307v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681778v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690666v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681604v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690674v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690681v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681820v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347165v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347167v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347169v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032488v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viengnakhone Vongxay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souksamone Thongmyxay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kongmany Chaleunvong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Durham" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-025-07543-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910120v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134xb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304531v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hancart-Petitet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souvanxay Phetchanpheng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w76" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632994v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.12678" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480623v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phonevilay Viphonephom" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bertrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas El Ha&#239;k-Wagner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phimpha Paboriboune" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.8057" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225148v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molina Choummanivong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chansathit Taikeophithoun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phouthong Phommavongsa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13691058.2021.1913233" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328989v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726137v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phanoula Zanarath" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xayasith Xayalath" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praphad Siladouangchay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale. Hancart-Petitet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053843v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Nguyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hancart&#160;petitet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas EL HAIK-WAGNER" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.6147" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053806v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.7698" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494423v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2019.0154" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066911v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hancart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042315ar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066887v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17441692.2017.1354228" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03690581v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leakhena Ith" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Cockroft" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Delvaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0968-8080(14)43826-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03690585v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13648470.2014.914805" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00982378v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583922v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dumas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Faurand- Tournaire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desclaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirenda Vong" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-11-83" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690645v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975911422963" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690642v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Faurand-Tournaire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S1-P21" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00982393v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Faurand Tournaire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vong Sirenda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas C&#233;line" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690690v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.325" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00584294v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/san.2009.0151" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690818v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.272.0009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681581v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amades.767" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583916v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690805v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Samuel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragathi Vellore" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17450120701867538" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681769v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681638v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347168v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690714v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amades.273" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03690741v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18357/anthropologica63220211096" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690830v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681839v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566335v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00584295v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03690516v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681593v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amades.559" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02086882v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Sow" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bila" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Alfieri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Servais" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040729v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690657v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00193296v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.hal.science/pascale-hancart-petitet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthroms.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391766v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hancart Petitet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390901v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639549v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Schantz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.press.uni.lodz.pl/index.php/wul/catalog/book/602" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/8331-310-8.14" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181510v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiane Khamvongsa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.7523" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970045v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pordi&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03690703v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780190130718.003.0004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970235v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03690541v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanphanom Sychareun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03690776v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681800v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01107307v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681778v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690681v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681604v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690674v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690666v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681820v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347165v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347167v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347169v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032488v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viengnakhone Vongxay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souksamone Thongmyxay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kongmany Chaleunvong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Durham" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-025-07543-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304531v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hancart-Petitet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souvanxay Phetchanpheng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w76" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910120v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134xb" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632994v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.12678" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480623v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phonevilay Viphonephom" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bertrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas El Ha&#239;k-Wagner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phimpha Paboriboune" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.8057" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225148v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molina Choummanivong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chansathit Taikeophithoun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phouthong Phommavongsa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13691058.2021.1913233" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328989v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726137v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phanoula Zanarath" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xayasith Xayalath" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praphad Siladouangchay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale. Hancart-Petitet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053843v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Nguyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hancart&#160;petitet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas EL HAIK-WAGNER" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.6147" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053806v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.7698" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494423v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2019.0154" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066911v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hancart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042315ar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066887v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17441692.2017.1354228" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03690581v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leakhena Ith" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Cockroft" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Delvaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0968-8080(14)43826-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03690585v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13648470.2014.914805" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00982378v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00982393v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Faurand Tournaire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desclaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vong Sirenda" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas C&#233;line" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583922v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dumas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Faurand- Tournaire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirenda Vong" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-11-83" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690645v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975911422963" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690642v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Faurand-Tournaire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S1-P21" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690690v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.325" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00584294v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/san.2009.0151" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690818v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.272.0009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681581v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amades.767" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583916v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690805v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Samuel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragathi Vellore" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17450120701867538" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681769v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681638v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347168v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690714v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amades.273" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03690741v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18357/anthropologica63220211096" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690830v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681839v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00584295v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566335v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03690516v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681593v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amades.559" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02086882v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Sow" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bila" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Alfieri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Servais" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040729v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690657v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00193296v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>