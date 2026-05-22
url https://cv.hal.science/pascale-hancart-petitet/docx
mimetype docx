--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascale Hancart Petitet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologue de la santé, chargée de recherche à l’unité mixte internationale TransVIHMI (Université de Montpellier, Institut de recherche pour le développement, INSERM ). Après une activité de sage-femme hospitalière, un parcours humanitaire en Mauritanie, Angola, Pakistan et Afghanistan (1994-2002), elle a mené un master II en anthropologie, une thèse de doctorat en anthropologie en Inde du Sud (2003-2007), puis des recherches post doctorales au Cambodge (2008-2012). Depuis 2013, elle mène divers programmes de recherche au Laos. Ses travaux se situent à la fois dans le champ académique, à l’intersection de l’anthropologie de la reproduction humaine, des technologies médicales, du genre, des migrations et des maladies infectieuses, et à l’interface de la santé publique. Elle a développé divers modes innovants de production et de médiation scientifique (recherche multidisciplinaire et participative, programmes radio, film, pièces de théâtre et danse). Sa production scientifique est accessible sur </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cv.hal.science/pascale-hancart-petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://anthroms.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging vulnerable populations in the co-production of knowledge : HIV, sexual and reproductive health in Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kleiche Dray, Mina (ed.); Goumri, M. (ed.); Fréour, Claire (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability science : participatory research (volume 4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.88-91, 2025, 978 -2-7099 -3096 -3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'engager auprès des personnes vulnérables pour co-produire des connaissances : VIH et santé sexuelle et reproductive au Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kleiche Dray, Mina (ed.); Goumri, M. (ed.); Fréour, Claire (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science de la durabilité : recherches participatives (volume 4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.88-91, 2025, 978-2-7099-3094-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation and Exportation of the Japanese Childbirth Model in Southern-East Asia Preliminary Insights from Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Schantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joanna Ciesielska-Klikowska,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking Asia in World Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lodz University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-267, 2023, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18778/8331-310-8.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la rencontre des arts et des sciences devient médiation : Live with it (Laos)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiane Khamvongsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Letté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au théâtre des sciences : Faire se rencontrer sur scène arts et cultures scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Universitaires d’Avignon, pp.259 - 287, 2023, 9782357681644. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.eua.7523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Amchi at the Margins Notes on Childbirth practices in Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pordié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healing at the Periphery. Ethnographies of Tibetan Medicine in India, Duke University Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970045v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training birth attendants in India : authoritative knowledge social forms, practices, and paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clémence Jullien; Roger Jeffery. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Childbirth in South Asia : old challenges and new paradoxes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.96-118, 2021, 978-0-19-013071-8. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780190130718.003.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training Birth Attendants in India. Authoritative Knowledge Social Forms, Practices, and Paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Childbirth in South Asia: Old Paradoxes and New Challenges,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.96-118, 2021, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780190130718.003.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Dilemmas Raised by HIV-Related Research in Laos. From Scientific Research to Production of a Radio Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanphanom Sychareun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moulin A.M.; Oupathana B.; Souphanthong M.; Taverne B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Paths of Ethics in Research in Laos and the Mekong Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD et L'Harmattan Sénégal, 2018, 978-2-343-14165-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mulheres que vivem com o HIV no Camboja : lidar com normas reprodutivas, tecnologias e circunstancias quotidianas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sacramento, Octávio; Ribeiro, Fernando B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planeta Sida : expressoes multiculturais da pandemia, politicas e respostas sociais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Humus, pp.235-254, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « pilule chinoise » au Cambodge Biographie d'une technologie contraceptive controversée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Desclaux; Egrot Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie du médicament au Sud. La pharmaceuticalisation à ses marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.147-161, 2015, 978-2-343-05253-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une anthropologue chez les Pasteuriens : rencontres autour d'un essai clinique au Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidal Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences du partenariat au Sud : le regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.163-181, 2014, Colloques et séminaires, 9782709918350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01107307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les derniers jours de Palavankodie. Transformations et effacement des pratiques des matrones en Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Pordié; Emmanuelle Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux guérisseurs. Biographies de thérapeutes au temps de la globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l’EHESS, pp.99-113, 2013, 978-2-7132-2385-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots d'Angelai : figures de discours et pratiques de soins d'une matrone en Inde du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire les maux. Anthropologie de la parole dans les médecines du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.189-210, 2011, 978-2-296-55324-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix&amp;quot; contraceptifs des femmes vivant avec le VIH au Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux Alice; Msellati Philippe; Sow K. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes à l'épreuve du VIH dans les pays du Sud : genre et accès universel à la prise en charge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : ANRS, pp.179-191, 2011, Collection Sciences sociales et SIDA, 978-2-84254-151-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : de l'usage du savoir des matrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art des matrones revisité : naissances contemporaines en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faustroll Descartes, pp.9-26, 2011, 978-2-9154-3619-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des matrones face au VIH en Inde du Sud : enjeu global et formes locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art des matrones revisité : naissances contemporaines en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faustroll Descartes, pp.199-226, 2011, 978-2-9154-3619-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations contemporaines des pouvoirs, des savoirs et des pratiques de Satchadie, matrone à Pondichéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrice COHEN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures contemporaines de la santé en Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, 2008, 978-2-296-06991-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perspective &amp;quot;intime&amp;quot; sur les soignants. La prévention de la transmission mère-enfant du VIH dans un hôpital de district en Inde du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Desgrée du Loû. et B. Ferry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexualité et procréation confrontées au sida dans les pays du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPED, pp.190-207, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortalité maternelle au Ladakh : De la santé publique à l'anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pordie Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panser le monde, penser les médecines. Traditions médicales et développement sanitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.123-143, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropological Perspectives on HIV/AIDS Transmission During Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrice Cohen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS and Maternity in India. From Public Health to Social Sciences Perspectives. Emerging themes and Debates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Institute of Pondicherry, pp.211-224, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors associated with knowledge on HIV, TB and malaria among pregnant women and their perception of access to RDTs for HIV, TB and malaria in Savannakhet Province, Lao PDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanphanom Sychareun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viengnakhone Vongxay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souksamone Thongmyxay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kongmany Chaleunvong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo Durham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.438. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12884-025-07543-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility and Educational Aspirations. Unraveling the Journeys of Young Women in Rural Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart-Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souvanxay Phetchanpheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Article Varia, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12w76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chazée, éd., Communautés rurales du Laos : La Génération de l'oubli. Peuples ruraux de la famille linguistique miao-yao [compte-rendu de lecture]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44, pp.232-235. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/134xb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring women’s mobilities and family transformations in Laos. Historical perspectives and mirrored ethnographic insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souvanxay Phetchanpheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Mutations des familles et des ménages : structures, dynamiques spatiales et migrations, 2022 (1), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eps.12678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomedical science's embodiments in contemporary Laos : informal caregivers and children living with HIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonevilay Viphonephom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas El Haïk-Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phimpha Paboriboune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.111-135. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.8057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifestyles, sexuality and gender: vulnerability to STIs and unplanned pregnancy among female migrant beer promoters in Lao PDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanphanom Sychareun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo Durham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molina Choummanivong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chansathit Taikeophithoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phouthong Phommavongsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, Health and Sexuality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13691058.2021.1913233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes et défis des allers-retours et du double engagement entre recherche et action humanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Humanitaires = Humanitarian alternatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Recherche et humanitaire : les défis d'une collaboration, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations and HIV transmission as experienced by people living with HIV in Lao PDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phanoula Zanarath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xayasith Xayalath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praphad Siladouangchay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale. Hancart-Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lao Medical Journal </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12(12), pp.59-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrogating Dislocated Masculinities and HIV Vulnerabilities: A Case Study of Vietnamese Migrants Workers in Southern Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souvanxay Phetchanpheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas EL HAIK-WAGNER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.163 - 186. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.6147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la crise épistémologique à la médiation scientifique. Nécessité heuristique et savoir engagé au Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.7698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la fille doit disparaître : rappel théorique et déclinaisons du &amp;quot;savoir d'autorité&amp;quot; en Inde [Commentaire]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (1), p. 31-35. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2019.0154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du (non) désir d’enfant. Reproduction humaine et violence structurelle au Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Désir d'enfant et désir de transmission, 41 (2), pp.79-96. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1042315ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abortion politics in Cambodia social history, local forms and transnational issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (6), pp.692-701. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17441692.2017.1354228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards safe abortion access: an exploratory study of medical abortion in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leakhena Ith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Cockroft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Delvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive Health Matters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (sup44), pp.47-55. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0968-8080(14)43826-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomedical subjectivities and reproductive assumptions in the CAMELIA clinical trial in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (2), pp.230-240. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13648470.2014.914805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropology and clinical trial emerging reproductive issues in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Science and Humanity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (2), pp.139-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00982378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche socioculturelle de l'hygiène au Cambodge : pratiques soignantes et risques de transmission virale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Faurand Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vong Sirenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumas Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hygiènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (2), pp.64-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00982393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social and cultural dimensions of hygiene in Cambodian health care facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Faurand- Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirenda Vong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (83), pp.1. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2458-11-83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matrones et la réduction de la mortalité maternelle, une contribution au débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (4), pp.31-34. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1757975911422963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission of HIV, HBV, HCV in health settings: an anthropological approach on hygiene in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Faurand-Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirenda Vong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (S1), pp.P21. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1753-6561-5-S1-P21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hôtesses de karaoké à Phnom Penh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15, pp.137-155. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Do reproductive health care practices create a risk of HIV, HVB, and HVC transmission? Case studies in Cambodia].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études et de recherches francophones. Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (1), pp.3-8. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/san.2009.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00584294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement social de la naissance dans le contexte du sida. Études de cas en Inde du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (2), pp.9-35. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sss.272.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre ANRS des sites Asie du Sud-Est (Cambodia and Vietnam) et réunion annuelle de l'Action Coordonnée n๐ 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Amades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 77, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amades.767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimension éthique de la recherche en Inde du Sud. A propos d'une étude anthropologique d'un programme de prévention de la transmission mère-enfant du VIH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missed opportunities for human immunodeficiency virus prevention of mother-to-child transmission: A case study in southern India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragathi Vellore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerable Children and Youth Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.120-125. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17450120701867538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre éthique et illégalité, De l'inconstance des libéralités !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre du CReCSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités de l'approche du conseil en matière de dépistage du VIH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre du CReCSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnographical views on valaikappu. A pregnancy rite in Tamil Nadu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragathi Vellore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Anthropologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 (1), pp.117-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès aux antirétroviraux. De la santé publique à l’anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Amades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 65, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amades.273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bidonville à l’hôpital. Anthropologie de la santé de la reproduction au Rajasthan (Inde), de Jullien Clémence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.Vol.63, n°2. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18357/anthropologica63220211096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jullien, Clémence: Du bidonville à l’hôpital. Nouveau enjeux de la maternité au Rajasthan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 116.2021/1, p.240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhieng Au, Mixed Medicines: Health and Culture in French Colonial Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.169-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive Health and HIV in Cambodia From Anthropology to Public Health.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00584295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2010-1. Hancart Petitet Pascale & Desclaux Alice. Reproductive Health and HIV in Cambodia From Anthropology to Public Health. GReCSS, ANRS, Sidaction 76 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus de colloques-suite Colloque « L'Ethique de la recherche biomédicale dans les pays du Sud », Annecy, 18-20 avril 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global aids: Myths and Facts. Tools for fighting the Aids Pandemic. Cambridge MA, South End Press. 267 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amades.559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfant protégé par les antirétroviraux. Etudes ethnographiques comparées : Sénégal, Burkina Faso, Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Alfieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut de Recherche pour le Développement. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02086882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art des matrones revisité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Hancart Petitet. Faustrol Descartes, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art des matrones revisité : naissances contemporaines en question.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faustroll Descartes, 303 p., 2011, 978-2-9154-3619-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MATERNITÉS EN INDE DU SUD, DES SAVOIRS AUTOUR DE LA NAISSANCE AU TEMPS DU SIDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université de droit, d'économie et des sciences - Aix-Marseille III, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00193296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId142"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascale Hancart Petitet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologue de la santé, chargée de recherche à l’unité mixte internationale TransVIHMI (Université de Montpellier, Institut de recherche pour le développement, INSERM ). Après une activité de sage-femme hospitalière, un parcours humanitaire en Mauritanie, Angola, Pakistan et Afghanistan (1994-2002), elle a mené un master II en anthropologie, une thèse de doctorat en anthropologie en Inde du Sud (2003-2007), puis des recherches post doctorales au Cambodge (2008-2012). Depuis 2013, elle mène divers programmes de recherche au Laos. Ses travaux se situent à la fois dans le champ académique, à l’intersection de l’anthropologie de la reproduction humaine, des technologies médicales, du genre, des migrations et des maladies infectieuses, et à l’interface de la santé publique. Elle a développé divers modes innovants de production et de médiation scientifique (recherche multidisciplinaire et participative, programmes radio, film, pièces de théâtre et danse). Sa production scientifique est accessible sur </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cv.hal.science/pascale-hancart-petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://anthroms.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'engager auprès des personnes vulnérables pour co-produire des connaissances : VIH et santé sexuelle et reproductive au Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kleiche Dray, Mina (ed.); Goumri, M. (ed.); Fréour, Claire (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science de la durabilité : recherches participatives (volume 4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.88-91, 2025, 978-2-7099-3094-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging vulnerable populations in the co-production of knowledge : HIV, sexual and reproductive health in Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kleiche Dray, Mina (ed.); Goumri, M. (ed.); Fréour, Claire (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability science : participatory research (volume 4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.88-91, 2025, 978 -2-7099 -3096 -3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation and Exportation of the Japanese Childbirth Model in Southern-East Asia Preliminary Insights from Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Schantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joanna Ciesielska-Klikowska,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking Asia in World Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lodz University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-267, 2023, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18778/8331-310-8.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la rencontre des arts et des sciences devient médiation : Live with it (Laos)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiane Khamvongsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Letté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au théâtre des sciences : Faire se rencontrer sur scène arts et cultures scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Universitaires d’Avignon, pp.259 - 287, 2023, 9782357681644. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.eua.7523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Amchi at the Margins Notes on Childbirth practices in Ladakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pordié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healing at the Periphery. Ethnographies of Tibetan Medicine in India, Duke University Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970045v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training Birth Attendants in India. Authoritative Knowledge Social Forms, Practices, and Paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Childbirth in South Asia: Old Paradoxes and New Challenges,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.96-118, 2021, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780190130718.003.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training birth attendants in India : authoritative knowledge social forms, practices, and paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clémence Jullien; Roger Jeffery. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Childbirth in South Asia : old challenges and new paradoxes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.96-118, 2021, 978-0-19-013071-8. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780190130718.003.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Dilemmas Raised by HIV-Related Research in Laos. From Scientific Research to Production of a Radio Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanphanom Sychareun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moulin A.M.; Oupathana B.; Souphanthong M.; Taverne B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Paths of Ethics in Research in Laos and the Mekong Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD et L'Harmattan Sénégal, 2018, 978-2-343-14165-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mulheres que vivem com o HIV no Camboja : lidar com normas reprodutivas, tecnologias e circunstancias quotidianas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sacramento, Octávio; Ribeiro, Fernando B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planeta Sida : expressoes multiculturais da pandemia, politicas e respostas sociais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Humus, pp.235-254, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « pilule chinoise » au Cambodge Biographie d'une technologie contraceptive controversée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Desclaux; Egrot Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie du médicament au Sud. La pharmaceuticalisation à ses marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.147-161, 2015, 978-2-343-05253-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une anthropologue chez les Pasteuriens : rencontres autour d'un essai clinique au Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidal Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences du partenariat au Sud : le regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.163-181, 2014, Colloques et séminaires, 9782709918350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01107307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les derniers jours de Palavankodie. Transformations et effacement des pratiques des matrones en Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Pordié; Emmanuelle Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux guérisseurs. Biographies de thérapeutes au temps de la globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l’EHESS, pp.99-113, 2013, 978-2-7132-2385-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix&amp;quot; contraceptifs des femmes vivant avec le VIH au Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux Alice; Msellati Philippe; Sow K. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes à l'épreuve du VIH dans les pays du Sud : genre et accès universel à la prise en charge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : ANRS, pp.179-191, 2011, Collection Sciences sociales et SIDA, 978-2-84254-151-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : de l'usage du savoir des matrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art des matrones revisité : naissances contemporaines en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faustroll Descartes, pp.9-26, 2011, 978-2-9154-3619-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des matrones face au VIH en Inde du Sud : enjeu global et formes locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art des matrones revisité : naissances contemporaines en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faustroll Descartes, pp.199-226, 2011, 978-2-9154-3619-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots d'Angelai : figures de discours et pratiques de soins d'une matrone en Inde du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire les maux. Anthropologie de la parole dans les médecines du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.189-210, 2011, 978-2-296-55324-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations contemporaines des pouvoirs, des savoirs et des pratiques de Satchadie, matrone à Pondichéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrice COHEN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures contemporaines de la santé en Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, 2008, 978-2-296-06991-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perspective &amp;quot;intime&amp;quot; sur les soignants. La prévention de la transmission mère-enfant du VIH dans un hôpital de district en Inde du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Desgrée du Loû. et B. Ferry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexualité et procréation confrontées au sida dans les pays du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPED, pp.190-207, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortalité maternelle au Ladakh : De la santé publique à l'anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pordie Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panser le monde, penser les médecines. Traditions médicales et développement sanitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.123-143, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropological Perspectives on HIV/AIDS Transmission During Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrice Cohen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS and Maternity in India. From Public Health to Social Sciences Perspectives. Emerging themes and Debates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Institute of Pondicherry, pp.211-224, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors associated with knowledge on HIV, TB and malaria among pregnant women and their perception of access to RDTs for HIV, TB and malaria in Savannakhet Province, Lao PDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanphanom Sychareun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viengnakhone Vongxay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souksamone Thongmyxay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kongmany Chaleunvong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo Durham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.438. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12884-025-07543-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chazée, éd., Communautés rurales du Laos : La Génération de l'oubli. Peuples ruraux de la famille linguistique miao-yao [compte-rendu de lecture]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44, pp.232-235. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/134xb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility and Educational Aspirations. Unraveling the Journeys of Young Women in Rural Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart-Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souvanxay Phetchanpheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Article Varia, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12w76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring women’s mobilities and family transformations in Laos. Historical perspectives and mirrored ethnographic insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souvanxay Phetchanpheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Mutations des familles et des ménages : structures, dynamiques spatiales et migrations, 2022 (1), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eps.12678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomedical science's embodiments in contemporary Laos : informal caregivers and children living with HIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonevilay Viphonephom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas El Haïk-Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phimpha Paboriboune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.111-135. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.8057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifestyles, sexuality and gender: vulnerability to STIs and unplanned pregnancy among female migrant beer promoters in Lao PDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanphanom Sychareun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo Durham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molina Choummanivong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chansathit Taikeophithoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phouthong Phommavongsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, Health and Sexuality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13691058.2021.1913233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes et défis des allers-retours et du double engagement entre recherche et action humanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Humanitaires = Humanitarian alternatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Recherche et humanitaire : les défis d'une collaboration, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations and HIV transmission as experienced by people living with HIV in Lao PDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phanoula Zanarath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xayasith Xayalath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praphad Siladouangchay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale. Hancart-Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lao Medical Journal </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12(12), pp.59-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrogating Dislocated Masculinities and HIV Vulnerabilities: A Case Study of Vietnamese Migrants Workers in Southern Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souvanxay Phetchanpheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas EL HAIK-WAGNER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.163 - 186. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.6147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la crise épistémologique à la médiation scientifique. Nécessité heuristique et savoir engagé au Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.7698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la fille doit disparaître : rappel théorique et déclinaisons du &amp;quot;savoir d'autorité&amp;quot; en Inde [Commentaire]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (1), p. 31-35. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2019.0154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du (non) désir d’enfant. Reproduction humaine et violence structurelle au Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Désir d'enfant et désir de transmission, 41 (2), pp.79-96. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1042315ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abortion politics in Cambodia social history, local forms and transnational issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (6), pp.692-701. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17441692.2017.1354228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards safe abortion access: an exploratory study of medical abortion in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leakhena Ith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Cockroft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Delvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive Health Matters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (sup44), pp.47-55. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0968-8080(14)43826-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomedical subjectivities and reproductive assumptions in the CAMELIA clinical trial in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (2), pp.230-240. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13648470.2014.914805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropology and clinical trial emerging reproductive issues in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Science and Humanity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (2), pp.139-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00982378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social and cultural dimensions of hygiene in Cambodian health care facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Faurand- Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirenda Vong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (83), pp.1. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2458-11-83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matrones et la réduction de la mortalité maternelle, une contribution au débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (4), pp.31-34. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1757975911422963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission of HIV, HBV, HCV in health settings: an anthropological approach on hygiene in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Faurand-Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirenda Vong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (S1), pp.P21. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1753-6561-5-S1-P21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche socioculturelle de l'hygiène au Cambodge : pratiques soignantes et risques de transmission virale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Faurand Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vong Sirenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumas Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hygiènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (2), pp.64-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00982393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hôtesses de karaoké à Phnom Penh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15, pp.137-155. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Do reproductive health care practices create a risk of HIV, HVB, and HVC transmission? Case studies in Cambodia].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études et de recherches francophones. Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (1), pp.3-8. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/san.2009.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00584294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement social de la naissance dans le contexte du sida. Études de cas en Inde du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (2), pp.9-35. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sss.272.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre ANRS des sites Asie du Sud-Est (Cambodia and Vietnam) et réunion annuelle de l'Action Coordonnée n๐ 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Amades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 77, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amades.767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimension éthique de la recherche en Inde du Sud. A propos d'une étude anthropologique d'un programme de prévention de la transmission mère-enfant du VIH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missed opportunities for human immunodeficiency virus prevention of mother-to-child transmission: A case study in southern India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragathi Vellore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerable Children and Youth Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.120-125. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17450120701867538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre éthique et illégalité, De l'inconstance des libéralités !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre du CReCSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités de l'approche du conseil en matière de dépistage du VIH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre du CReCSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnographical views on valaikappu. A pregnancy rite in Tamil Nadu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragathi Vellore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Anthropologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 (1), pp.117-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès aux antirétroviraux. De la santé publique à l’anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Amades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 65, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amades.273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bidonville à l’hôpital. Anthropologie de la santé de la reproduction au Rajasthan (Inde), de Jullien Clémence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.Vol.63, n°2. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18357/anthropologica63220211096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jullien, Clémence: Du bidonville à l’hôpital. Nouveau enjeux de la maternité au Rajasthan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 116.2021/1, p.240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhieng Au, Mixed Medicines: Health and Culture in French Colonial Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.169-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2010-1. Hancart Petitet Pascale & Desclaux Alice. Reproductive Health and HIV in Cambodia From Anthropology to Public Health. GReCSS, ANRS, Sidaction 76 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive Health and HIV in Cambodia From Anthropology to Public Health.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00584295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus de colloques-suite Colloque « L'Ethique de la recherche biomédicale dans les pays du Sud », Annecy, 18-20 avril 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global aids: Myths and Facts. Tools for fighting the Aids Pandemic. Cambridge MA, South End Press. 267 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amades.559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfant protégé par les antirétroviraux. Etudes ethnographiques comparées : Sénégal, Burkina Faso, Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Alfieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut de Recherche pour le Développement. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02086882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art des matrones revisité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Hancart Petitet. Faustrol Descartes, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art des matrones revisité : naissances contemporaines en question.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faustroll Descartes, 303 p., 2011, 978-2-9154-3619-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MATERNITÉS EN INDE DU SUD, DES SAVOIRS AUTOUR DE LA NAISSANCE AU TEMPS DU SIDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université de droit, d'économie et des sciences - Aix-Marseille III, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00193296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId142"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.hal.science/pascale-hancart-petitet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthroms.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391766v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hancart Petitet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390901v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639549v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Schantz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.press.uni.lodz.pl/index.php/wul/catalog/book/602" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/8331-310-8.14" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181510v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiane Khamvongsa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.7523" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970045v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pordi&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03690703v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780190130718.003.0004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970235v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03690541v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanphanom Sychareun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03690776v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681800v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01107307v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681778v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690681v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681604v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690674v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690666v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681820v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347165v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347167v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347169v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032488v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viengnakhone Vongxay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souksamone Thongmyxay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kongmany Chaleunvong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Durham" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-025-07543-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304531v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hancart-Petitet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souvanxay Phetchanpheng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w76" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910120v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134xb" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632994v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.12678" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480623v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phonevilay Viphonephom" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bertrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas El Ha&#239;k-Wagner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phimpha Paboriboune" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.8057" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225148v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molina Choummanivong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chansathit Taikeophithoun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phouthong Phommavongsa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13691058.2021.1913233" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328989v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726137v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phanoula Zanarath" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xayasith Xayalath" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praphad Siladouangchay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale. Hancart-Petitet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053843v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Nguyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hancart&#160;petitet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas EL HAIK-WAGNER" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.6147" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053806v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.7698" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494423v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2019.0154" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066911v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hancart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042315ar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066887v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17441692.2017.1354228" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03690581v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leakhena Ith" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Cockroft" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Delvaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0968-8080(14)43826-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03690585v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13648470.2014.914805" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00982378v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00982393v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Faurand Tournaire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desclaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vong Sirenda" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas C&#233;line" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583922v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dumas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Faurand- Tournaire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirenda Vong" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-11-83" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690645v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975911422963" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690642v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Faurand-Tournaire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S1-P21" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690690v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.325" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00584294v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/san.2009.0151" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690818v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.272.0009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681581v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amades.767" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583916v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690805v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Samuel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragathi Vellore" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17450120701867538" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681769v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681638v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347168v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690714v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amades.273" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03690741v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18357/anthropologica63220211096" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690830v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681839v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00584295v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566335v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03690516v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681593v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amades.559" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02086882v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Sow" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bila" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Alfieri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Servais" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040729v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690657v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00193296v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.hal.science/pascale-hancart-petitet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthroms.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390901v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hancart Petitet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391766v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639549v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Schantz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.press.uni.lodz.pl/index.php/wul/catalog/book/602" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/8331-310-8.14" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181510v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiane Khamvongsa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.7523" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970045v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pordi&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970235v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780190130718.003.0004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03690703v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03690541v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanphanom Sychareun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03690776v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681800v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01107307v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681778v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681604v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690674v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690666v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690681v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681820v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347165v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347167v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347169v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032488v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viengnakhone Vongxay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souksamone Thongmyxay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kongmany Chaleunvong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Durham" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-025-07543-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910120v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134xb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304531v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hancart-Petitet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souvanxay Phetchanpheng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w76" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632994v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.12678" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480623v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phonevilay Viphonephom" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bertrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas El Ha&#239;k-Wagner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phimpha Paboriboune" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.8057" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225148v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molina Choummanivong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chansathit Taikeophithoun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phouthong Phommavongsa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13691058.2021.1913233" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328989v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726137v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phanoula Zanarath" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xayasith Xayalath" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praphad Siladouangchay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale. Hancart-Petitet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053843v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Nguyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hancart&#160;petitet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas EL HAIK-WAGNER" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.6147" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053806v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.7698" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494423v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2019.0154" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066911v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hancart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042315ar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066887v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17441692.2017.1354228" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03690581v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leakhena Ith" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Cockroft" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Delvaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0968-8080(14)43826-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03690585v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13648470.2014.914805" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00982378v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583922v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dumas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Faurand- Tournaire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desclaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirenda Vong" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-11-83" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690645v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975911422963" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690642v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Faurand-Tournaire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S1-P21" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00982393v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Faurand Tournaire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vong Sirenda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas C&#233;line" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690690v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.325" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00584294v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/san.2009.0151" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690818v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.272.0009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681581v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amades.767" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583916v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690805v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Samuel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragathi Vellore" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17450120701867538" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681769v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681638v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347168v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690714v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amades.273" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03690741v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18357/anthropologica63220211096" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690830v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681839v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566335v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00584295v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03690516v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681593v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amades.559" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02086882v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Sow" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bila" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Alfieri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Servais" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040729v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690657v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00193296v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>