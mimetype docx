--- v0 (2026-03-29)
+++ v1 (2026-05-03)
@@ -300,1449 +300,1449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exosome-Mediated Antigen Delivery: Unveiling Novel Strategies in Viral Infection Control and Vaccine Design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cell cycle and mitosis progression during ZIKA virus infection: The viral non-structural protein NS5 as a master regulator of the APC/cyclosome?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégorie Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Daed El Safadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Krejbich</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ugo Hirigoyen</w:t>
+                <w:t xml:space="preserve">Christine Robert da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/vaccines12030280⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 221, pp.75-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2024.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04495903v1</w:t>
+                <w:t xml:space="preserve">hal-04496951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zika virus restriction of host antioxidant response is mediated by intracellular NS1 and reveals its ability to upregulate Bach1 expression</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Exosome-Mediated Antigen Delivery: Unveiling Novel Strategies in Viral Infection Control and Vaccine Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daed El Safadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Krejbich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Hoarau</w:t>
+                <w:t xml:space="preserve">Alisé Lagrave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Meilhac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
+                <w:t xml:space="preserve">Ugo Hirigoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 690, pp.149312. </w:t>
+              <w:t xml:space="preserve">Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (3), pp.280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2023.149312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/vaccines12030280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496958v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Antiviral Potential of AdipoRon, an Adiponectin Receptor Agonist, Reveals the Ability of Zika Virus to Deregulate Adiponectin Receptor Expression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Zika virus restriction of host antioxidant response is mediated by intracellular NS1 and reveals its ability to upregulate Bach1 expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégorie Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daed El Safadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Turpin</w:t>
+                <w:t xml:space="preserve">Mathilde Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Lefebvre D’hellencourt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Diotel</w:t>
+                <w:t xml:space="preserve">Olivier Meilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v16010024⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 690, pp.149312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2023.149312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04496954v1</w:t>
+                <w:t xml:space="preserve">hal-04496958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell cycle and mitosis progression during ZIKA virus infection: The viral non-structural protein NS5 as a master regulator of the APC/cyclosome?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Antiviral Potential of AdipoRon, an Adiponectin Receptor Agonist, Reveals the Ability of Zika Virus to Deregulate Adiponectin Receptor Expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daed El Safadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorie Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Hoareau</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Rivière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daed El Safadi</w:t>
+                <w:t xml:space="preserve">Christian Lefebvre D’hellencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Robert da Silva</w:t>
+                <w:t xml:space="preserve">Nicolas Diotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 221, pp.75-80. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp.24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2024.01.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v16010024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496951v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Metabolism on Immune Response: A Journey to Understand Immunometabolism in the Context of Viral Infection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Extracellular Vesicles Are Conveyors of the NS1 Toxin during Dengue Virus and Zika Virus Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daed El Safadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégorie Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisé Lagrave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Paulo-Ramos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Hoareau</w:t>
+                <w:t xml:space="preserve">Julien Mélade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine Roche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
+                <w:t xml:space="preserve">Lauriane Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 15 (12), pp.2399. </w:t>
+              <w:t xml:space="preserve">, 2023, 15 (2), pp.364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v15122399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v15020364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04496978v1</w:t>
+                <w:t xml:space="preserve">hal-04052445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular Vesicles Are Conveyors of the NS1 Toxin during Dengue Virus and Zika Virus Infection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The Influence of Metabolism on Immune Response: A Journey to Understand Immunometabolism in the Context of Viral Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daed El Safadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Mélade</w:t>
+                <w:t xml:space="preserve">Aurélie Paulo-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Grondin</w:t>
+                <w:t xml:space="preserve">Marjolaine Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 15 (2), pp.364. </w:t>
+              <w:t xml:space="preserve">, 2023, 15 (12), pp.2399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v15020364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v15122399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04052445v1</w:t>
+                <w:t xml:space="preserve">hal-04496978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of Adiponectin Receptors in the Brain of Adult Mouse: Effect of a Single Dose of the Adiponectin Receptor Agonist, AdipoRON, on Ischemic Stroke</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Efficient Antiviral Response of A549 Cells Is Enhanced When Mitochondrial Respiration Is Promoted</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégorie Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daed El Safadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Paulo-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Clain</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Meilhac</w:t>
+                <w:t xml:space="preserve">Philippe Desprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci12050680⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (10), pp.1168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens11101168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227844v1</w:t>
+                <w:t xml:space="preserve">hal-04206718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apoptosis during ZIKA Virus Infection: Too Soon or Too Late?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Morgane Krejbich</w:t>
+                <w:t xml:space="preserve">Distribution of Adiponectin Receptors in the Brain of Adult Mouse: Effect of a Single Dose of the Adiponectin Receptor Agonist, AdipoRON, on Ischemic Stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Couret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Chatelain</w:t>
+                <w:t xml:space="preserve">Cynthia Planesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (3), pp.1287. </w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (5), pp.680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23031287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/brainsci12050680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628596v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of RedOX Imbalance during Zika Virus Infection Promoting the Formation of Disulfide-Bond-Dependent Oligomers of the Envelope Protein</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apoptosis during ZIKA Virus Infection: Too Soon or Too Late?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daed El Safadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorie Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Turpin</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Krejbich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Frumence</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Wissal Harrabi</w:t>
+                <w:t xml:space="preserve">Camille Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v14061131⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (3), pp.1287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23031287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04496984v1</w:t>
+                <w:t xml:space="preserve">hal-03628596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Efficient Antiviral Response of A549 Cells Is Enhanced When Mitochondrial Respiration Is Promoted</w:t>
+                <w:t xml:space="preserve">Evidence of RedOX Imbalance during Zika Virus Infection Promoting the Formation of Disulfide-Bond-Dependent Oligomers of the Envelope Protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorie Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Frumence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daed El Safadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Desprès</w:t>
+                <w:t xml:space="preserve">Wissal Harrabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (10), pp.1168. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (6), pp.1131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pathogens11101168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v14061131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206718v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHOP Pro-Apoptotic Transcriptional Program in Response to ER Stress Is Hacked by Zika Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daed El-Safadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorie Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Frumence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Desprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22, pp.3750. </w:t>
@@ -1793,64 +1793,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zika E Glycan Loop Region and Guillain–Barré Syndrome-Related Proteins: A Possible Molecular Mimicry to Be Taken in Account for Vaccine Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorie Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Frumence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1927,77 +1927,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viral Toxin NS1 Implication in Dengue Pathogenesis Making It a Pivotal Target in Development of Efficient Vaccine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorie Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisé Lagrave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Ogire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soundary Seriacaroupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2048,90 +2048,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of immunodetection of the transcription factor C/EBP homologous protein by western blot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Frumence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daed El Safadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2182,77 +2182,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zika virus subversion of chaperone GRP78/BiP expression in A549 cells during UPR activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Frumence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissal Harrabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliano Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2316,77 +2316,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ZIKA Virus Delays Cell Death Through the Anti-Apoptotic Bcl-2 Family Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Frumence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Desprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2459,64 +2459,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The epidemic of Dengue virus type-2 Cosmopolitan genotype on Reunion Island relates to its active circulation in the Southwestern Indian Ocean neighboring islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Krejbich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2619,51 +2619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2887,51 +2887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Frumence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Nativel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3008,77 +3008,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaker El Kalamouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 516, pp.265 - 273. </w:t>
@@ -3110,338 +3110,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01702657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ClearColi BL21(DE3)-based expression of Zika virus antigens illustrates a rapid method of antibody production against emerging pathogens</w:t>
+                <w:t xml:space="preserve">Recombinant Zika NS1 protein secreted from Vero cells is efficient for inducing production of immune serum against NS1 dimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Wissal Harrabi</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Ndebo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Souque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gadea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2017.09.011⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (1), pp.38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms19010038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689690v1</w:t>
+                <w:t xml:space="preserve">hal-01703097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombinant Zika NS1 protein secreted from Vero cells is efficient for inducing production of immune serum against NS1 dimer</w:t>
+                <w:t xml:space="preserve">ClearColi BL21(DE3)-based expression of Zika virus antigens illustrates a rapid method of antibody production against emerging pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexia Ndebo</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Nativel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissal Harrabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Gadea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (1), pp.38. </w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 142 (9), pp.179 - 182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms19010038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2017.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703097v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The South Pacific epidemic strain of Zika virus replicates efficiently in human epithelial A549 cells leading to IFN-β production and apoptosis induction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Frumence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3780,161 +3780,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chikungunya virus mobilizes the apoptotic machinery to invade host cell defenses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activation and Control of CNS Innate Immune Responses in Health and Diseases: A Balancing Act Finely Tuned by Neuroimmune Regulators (NIReg)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Denizot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Hoarau</w:t>
+                <w:t xml:space="preserve">Marie-Christine Jaffar-Bandjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Jaffar-Bandjee</w:t>
+                <w:t xml:space="preserve">Trina Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trina Das</w:t>
+                <w:t xml:space="preserve">Gerard-Vincent Thon-Hon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 25 (1), pp.314--325. </w:t>
+              <w:t xml:space="preserve">Current Drug Targets -CNS and Neurological Disorders-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (1), pp.25--43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fj.10-164178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/187152711794488601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274616v1</w:t>
+                <w:t xml:space="preserve">hal-01274615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chikungunya triggers an autophagic process which promotes viral replication.</w:t>
               </w:r>
@@ -3972,51 +3972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Li-Pat-Yuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Jaffar-Bandjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8 (1), pp.432. </w:t>
@@ -4048,510 +4048,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00623020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation and Control of CNS Innate Immune Responses in Health and Diseases: A Balancing Act Finely Tuned by Neuroimmune Regulators (NIReg)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chikungunya virus mobilizes the apoptotic machinery to invade host cell defenses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Jaffar-Bandjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Jaffar-Bandjee</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Trina Das</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerard-Vincent Thon-Hon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Drug Targets -CNS and Neurological Disorders-</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 10 (1), pp.25--43. </w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (1), pp.314--325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/187152711794488601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1096/fj.10-164178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274615v1</w:t>
+                <w:t xml:space="preserve">hal-01274616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chikungunya fever: CNS infection and pathologies of a re-emerging arbovirus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Emergence and clinical insights into the pathology of Chikungunya virus infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Jaffar-Bandjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duksha Ramful</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard-Alex Gaüzere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Melanie Denizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pneurobio.2009.12.006⟩</w:t>
+              <w:t xml:space="preserve">Expert Review of Anti-infective Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (9), pp.987--996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1586/eri.10.92⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274626v1</w:t>
+                <w:t xml:space="preserve">hal-01274634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence and clinical insights into the pathology of Chikungunya virus infection</w:t>
+                <w:t xml:space="preserve">Chikungunya fever: CNS infection and pathologies of a re-emerging arbovirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Trina Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Jaffar-Bandjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Denizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Anti-infective Therapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Neglected Infectious Diseases of the Nervous System: Pathogenesis and Global Impact, 91 (2), pp.121--129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pneurobio.2009.12.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1586/eri.10.92⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01274634v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistent Chronic Inflammation and Infection by Chikungunya Arthritogenic Alphavirus in Spite of a Robust Host Immune Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Jaffar-Bandjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trina Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Li-Pat-Yuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4602,64 +4602,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chikungunya virus takes centre stage in virally induced arthritis: possible cellular and molecular mechanisms to pathogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Jaffar-Bandjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trina Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5720,64 +5720,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zika Virus Persists in Retinal Pigment Epithelial Cells Resulting in Moderate Cytopathic Effects but Epithelial-Mesenchymal Transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daed El Safadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorie Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5834,64 +5834,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Zika Virus Persistently Infects Retinal Pigment Epithelial Cells, Eliciting Limited Cytopathic Effects and Loss of Epithelial Characteristics Consistent with Epithelial-Mesenchymal Transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daed El Safadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorie Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6060,263 +6060,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crosstalk Between Endoplasmic Reticulum Stress and The Unfolded Protein Response During ZIKA Virus Infection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Desprès</w:t>
+                <w:t xml:space="preserve">Zika Virus Envelope Protein Forms Disulfide Bond-dependent Polymers in Connection with a Persistent ER Stress in A549 Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turpin Jonathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frumence Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harrabi Wissal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Kalamouni Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Despres Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04496992v1</w:t>
+                <w:t xml:space="preserve">hal-04496996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zika Virus Envelope Protein Forms Disulfide Bond-dependent Polymers in Connection with a Persistent ER Stress in A549 Cells</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crosstalk Between Endoplasmic Reticulum Stress and The Unfolded Protein Response During ZIKA Virus Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Frumence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissal Harrabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaker El Kalamouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Desprès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Despres Philippe</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04496996v1</w:t>
+                <w:t xml:space="preserve">hal-04496992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6589,51 +6589,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7783BEED"/>
+    <w:nsid w:val="1DD49730"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6820,51 +6820,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-krejbich-trotot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7329-1716" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05558009v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hoareau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gorie Lebeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Muzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fontaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Krejbich-Trotot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps9020039" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495903v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daed El Safadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mokhtari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Krejbich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis&#233; Lagrave" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Hirigoyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines12030280" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496958v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hoarau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meilhac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2023.149312" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496954v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Turpin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lefebvre D&#8217;hellencourt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Diotel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16010024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496951v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rivi&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Robert da Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2024.01.016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496978v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Paulo-Ramos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Roche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15122399" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04052445v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M&#233;lade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Grondin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15020364" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04227844v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Planesse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12050680" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628596v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chatelain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23031287" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496984v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Frumence" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Harrabi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14061131" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206718v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Despr&#232;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11101168" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03702919v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daed El-Safadi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073750" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188491v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Begue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Hoarau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9030283" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03703022v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ogire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundary Seriacaroupin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9090946" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03120150v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Frumence" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2020.113775" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03119668v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Haddad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker El Kalamouni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.05.011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02988000v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wildriss Viranaicken" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8111338" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112801v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pascalis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Krejbich" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gadea" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e01455" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01767077v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaudry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19041093" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02273495v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Clain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sinigaglia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cristine Koishi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29183-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02981535v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nativel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11010002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702657v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2017.12.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689690v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2017.09.011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01703097v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ndebo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souque" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19010038" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01980899v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2016.03.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01375991v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essia Belarbi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Ralambondrainy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2016.09.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285444v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cartault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Munier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Benko" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desguerre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hanein" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1111596109" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274616v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Denizot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaffar-Bandjee" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trina Das" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.10-164178" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623020v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Li-Pat-Yuen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422X-8-432" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274615v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard-Vincent Thon-Hon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/187152711794488601" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274626v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2009.12.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2J2GSX7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274634v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duksha Ramful" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard-Alex Ga&#252;zere" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/eri.10.92" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285461v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0900255" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274636v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Denizot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2009.10.001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWQ02KQ0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497237v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dumay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rincheval" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Trotot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mignotte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2005.12.005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PB5MJQ06-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497207v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Godefroy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Costina-Parvu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Renaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208493" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002751v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-291X(02)02454-3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497201v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Biville" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vivares" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Danchin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.180.13.3339-3344.1998" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497009v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trotot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sismeiro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vivar&#232;s" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Glaser" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bresson-Roy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(96)82192-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2K52D82-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497003v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Mechali" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blangy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lacasa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.1994.1394" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48PNM1CB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815247v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Darmoul" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacasa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baricault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marguet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sapin Christian" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05501785v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389943v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05413345v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorie Lebeau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Fontaine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496992v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496996v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turpin Jonathan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frumence Etienne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrabi Wissal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Kalamouni Chaker" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despres Philippe" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04497837v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04497831v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-krejbich-trotot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7329-1716" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05558009v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hoareau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gorie Lebeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Muzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fontaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Krejbich-Trotot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps9020039" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496951v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rivi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daed El Safadi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Robert da Silva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2024.01.016" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495903v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mokhtari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Krejbich" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis&#233; Lagrave" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Hirigoyen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines12030280" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496958v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hoarau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meilhac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2023.149312" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496954v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Turpin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lefebvre D&#8217;hellencourt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Diotel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16010024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04052445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M&#233;lade" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Grondin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15020364" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496978v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Paulo-Ramos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Roche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15122399" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206718v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Despr&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11101168" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04227844v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Planesse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12050680" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628596v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chatelain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23031287" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496984v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Frumence" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Harrabi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14061131" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03702919v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daed El-Safadi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073750" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188491v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Begue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Hoarau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9030283" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03703022v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ogire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundary Seriacaroupin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9090946" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03120150v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Frumence" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2020.113775" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03119668v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Haddad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker El Kalamouni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.05.011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02988000v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wildriss Viranaicken" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8111338" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112801v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pascalis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Krejbich" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gadea" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e01455" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01767077v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaudry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19041093" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02273495v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Clain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sinigaglia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cristine Koishi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29183-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02981535v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nativel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11010002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702657v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2017.12.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01703097v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ndebo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souque" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19010038" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689690v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2017.09.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01980899v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2016.03.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01375991v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essia Belarbi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Ralambondrainy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2016.09.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285444v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cartault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Munier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Benko" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desguerre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hanein" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1111596109" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274615v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaffar-Bandjee" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trina Das" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard-Vincent Thon-Hon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/187152711794488601" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623020v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Li-Pat-Yuen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422X-8-432" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274616v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Denizot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.10-164178" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274634v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duksha Ramful" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard-Alex Ga&#252;zere" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/eri.10.92" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274626v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2009.12.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2J2GSX7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285461v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0900255" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274636v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Denizot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2009.10.001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWQ02KQ0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497237v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dumay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rincheval" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Trotot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mignotte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2005.12.005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PB5MJQ06-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497207v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Godefroy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Costina-Parvu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Renaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208493" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002751v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-291X(02)02454-3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497201v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Biville" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vivares" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Danchin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.180.13.3339-3344.1998" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497009v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trotot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sismeiro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vivar&#232;s" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Glaser" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bresson-Roy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(96)82192-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2K52D82-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497003v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Mechali" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blangy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lacasa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.1994.1394" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48PNM1CB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815247v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Darmoul" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacasa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baricault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marguet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sapin Christian" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05501785v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389943v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05413345v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorie Lebeau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Fontaine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496996v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turpin Jonathan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frumence Etienne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrabi Wissal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Kalamouni Chaker" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despres Philippe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496992v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04497837v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04497831v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>