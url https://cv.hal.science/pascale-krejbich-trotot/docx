--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -91,50 +91,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-7329-1716</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=yVJl9I4AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -158,5545 +179,5545 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A GasPak-Based Ischemia Model for Studying ER Stress–Ischemia Interactions in Human Endothelial Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorie Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Muzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 9 (2), pp.39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/mps9020039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell cycle and mitosis progression during ZIKA virus infection: The viral non-structural protein NS5 as a master regulator of the APC/cyclosome?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégorie Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégorie Lebeau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daed El Safadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Robert da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 221, pp.75-80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biochi.2024.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exosome-Mediated Antigen Delivery: Unveiling Novel Strategies in Viral Infection Control and Vaccine Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daed El Safadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Krejbich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisé Lagrave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Hirigoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaccines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (3), pp.280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/vaccines12030280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zika virus restriction of host antioxidant response is mediated by intracellular NS1 and reveals its ability to upregulate Bach1 expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorie Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daed El Safadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 690, pp.149312. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbrc.2023.149312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Antiviral Potential of AdipoRon, an Adiponectin Receptor Agonist, Reveals the Ability of Zika Virus to Deregulate Adiponectin Receptor Expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daed El Safadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorie Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lefebvre D’hellencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Diotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (1), pp.24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/v16010024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular Vesicles Are Conveyors of the NS1 Toxin during Dengue Virus and Zika Virus Infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daed El Safadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorie Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisé Lagrave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mélade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (2), pp.364. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/v15020364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Influence of Metabolism on Immune Response: A Journey to Understand Immunometabolism in the Context of Viral Infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daed El Safadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Paulo-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (12), pp.2399. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/v15122399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Efficient Antiviral Response of A549 Cells Is Enhanced When Mitochondrial Respiration Is Promoted</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégorie Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daed El Safadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Paulo-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégorie Lebeau</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Desprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (10), pp.1168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/pathogens11101168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of Adiponectin Receptors in the Brain of Adult Mouse: Effect of a Single Dose of the Adiponectin Receptor Agonist, AdipoRON, on Ischemic Stroke</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Clain</w:t>
+                <w:t xml:space="preserve">Apoptosis during ZIKA Virus Infection: Too Soon or Too Late?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daed El Safadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégorie Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Krejbich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Couret</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Meilhac</w:t>
+                <w:t xml:space="preserve">Camille Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci12050680⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (3), pp.1287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23031287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227844v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apoptosis during ZIKA Virus Infection: Too Soon or Too Late?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Morgane Krejbich</w:t>
+                <w:t xml:space="preserve">Distribution of Adiponectin Receptors in the Brain of Adult Mouse: Effect of a Single Dose of the Adiponectin Receptor Agonist, AdipoRON, on Ischemic Stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Chatelain</w:t>
+                <w:t xml:space="preserve">David Couret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Planesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23031287⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (5), pp.680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci12050680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628596v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of RedOX Imbalance during Zika Virus Infection Promoting the Formation of Disulfide-Bond-Dependent Oligomers of the Envelope Protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorie Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Frumence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daed El Safadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissal Harrabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (6), pp.1131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/v14061131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHOP Pro-Apoptotic Transcriptional Program in Response to ER Stress Is Hacked by Zika Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daed El-Safadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorie Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Frumence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Desprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22, pp.3750. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms22073750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zika E Glycan Loop Region and Guillain–Barré Syndrome-Related Proteins: A Possible Molecular Mimicry to Be Taken in Account for Vaccine Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorie Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Frumence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaccines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (3), pp.283. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/vaccines9030283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viral Toxin NS1 Implication in Dengue Pathogenesis Making It a Pivotal Target in Development of Efficient Vaccine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorie Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisé Lagrave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Ogire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soundary Seriacaroupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaccines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (9), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/vaccines9090946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of immunodetection of the transcription factor C/EBP homologous protein by western blot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Frumence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daed El Safadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 601, pp.113775. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ab.2020.113775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03120150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zika virus subversion of chaperone GRP78/BiP expression in A549 cells during UPR activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Frumence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissal Harrabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliano Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaker El Kalamouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 175, pp.99-105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biochi.2020.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ZIKA Virus Delays Cell Death Through the Anti-Apoptotic Bcl-2 Family Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Frumence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Desprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Special Issue "Zika Virus and Host Interactions", 8 (11), pp.1338. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cells8111338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The epidemic of Dengue virus type-2 Cosmopolitan genotype on Reunion Island relates to its active circulation in the Southwestern Indian Ocean neighboring islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Krejbich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gadea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heliyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5 (4), pp.e01455. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e01455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Flavonoid Isoquercitrin Precludes Initiation of Zika Virus Infection in Human Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (4), pii: E1093. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms19041093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01767077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extract from &amp;lt;i&amp;gt;Aphloia theiformis&amp;lt;/i&amp;gt;, an edible indigenous plant from Reunion Island, impairs Zika virus attachment to the host cell surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sinigaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cristine Koishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gorgette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gadea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.10856. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-018-29183-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02273495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subversion of the Heme Oxygenase-1 Antiviral Activity by Zika Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaker El Kalamouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Frumence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Nativel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, New Advances on Zika Virus Research, 11 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/v11010002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structural proteins of epidemic and historical strains of Zika virus differ in their ability to initiate viral infection in human host cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaker El Kalamouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 516, pp.265 - 273. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virol.2017.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01702657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recombinant Zika NS1 protein secreted from Vero cells is efficient for inducing production of immune serum against NS1 dimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Ndebo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Souque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gadea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (1), pp.38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms19010038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01703097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ClearColi BL21(DE3)-based expression of Zika virus antigens illustrates a rapid method of antibody production against emerging pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Nativel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissal Harrabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 142 (9), pp.179 - 182. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2017.09.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The South Pacific epidemic strain of Zika virus replicates efficiently in human epithelial A549 cells leading to IFN-β production and apoptosis induction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The growth of arthralgic Ross River virus is restricted in human monocytic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essia Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miora Ralambondrainy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaker El Kalamouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brice Nativel</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virus Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 225, pp.64-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virusres.2016.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.virol.2016.03.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01980899v1</w:t>
+                <w:t xml:space="preserve">inserm-01375991v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The growth of arthralgic Ross River virus is restricted in human monocytic cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The South Pacific epidemic strain of Zika virus replicates efficiently in human epithelial A549 cells leading to IFN-β production and apoptosis induction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Frumence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaker El Kalamouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Nativel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 493, pp.217-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virol.2016.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.virusres.2016.09.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-01375991v2</w:t>
+                <w:t xml:space="preserve">hal-01980899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutation in a primate-conserved retrotransposon reveals a noncoding RNA as a mediator of infantile encephalopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cartault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Benko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Desguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 109 (13), pp.4980-4985. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1111596109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation and Control of CNS Innate Immune Responses in Health and Diseases: A Balancing Act Finely Tuned by Neuroimmune Regulators (NIReg)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Chikungunya virus mobilizes the apoptotic machinery to invade host cell defenses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Jaffar-Bandjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trina Das</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerard-Vincent Thon-Hon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Drug Targets -CNS and Neurological Disorders-</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/187152711794488601⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (1), pp.314--325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.10-164178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274615v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chikungunya triggers an autophagic process which promotes viral replication.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Activation and Control of CNS Innate Immune Responses in Health and Diseases: A Balancing Act Finely Tuned by Neuroimmune Regulators (NIReg)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gay</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Jaffar-Bandjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trina Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Li-Pat-Yuen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Jaffar-Bandjee</w:t>
+                <w:t xml:space="preserve">Gerard-Vincent Thon-Hon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 8 (1), pp.432. </w:t>
+              <w:t xml:space="preserve">Current Drug Targets -CNS and Neurological Disorders-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (1), pp.25--43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1743-422X-8-432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/187152711794488601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623020v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chikungunya virus mobilizes the apoptotic machinery to invade host cell defenses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Chikungunya triggers an autophagic process which promotes viral replication.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Denizot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Bernard Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Li-Pat-Yuen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Jaffar-Bandjee</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Trina Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.10-164178⟩</w:t>
+              <w:t xml:space="preserve">Virology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (1), pp.432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1743-422X-8-432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274616v1</w:t>
+                <w:t xml:space="preserve">hal-00623020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence and clinical insights into the pathology of Chikungunya virus infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Jaffar-Bandjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duksha Ramful</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard-Alex Gaüzere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Review of Anti-infective Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 8 (9), pp.987--996. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1586/eri.10.92⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chikungunya fever: CNS infection and pathologies of a re-emerging arbovirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trina Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Jaffar-Bandjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Denizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Neglected Infectious Diseases of the Nervous System: Pathogenesis and Global Impact, 91 (2), pp.121--129. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pneurobio.2009.12.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistent Chronic Inflammation and Infection by Chikungunya Arthritogenic Alphavirus in Spite of a Robust Host Immune Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Jaffar-Bandjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trina Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Li-Pat-Yuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 184 (10), pp.5914--5927. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.0900255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chikungunya virus takes centre stage in virally induced arthritis: possible cellular and molecular mechanisms to pathogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Jaffar-Bandjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trina Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Denizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Forum on Chikungunya, 11 (14–15), pp.1206--1218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.micinf.2009.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The superoxide dismutase inhibitor diethyldithiocarbamate has antagonistic effects on apoptosis by triggering both cytochrome c release and caspase inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dumay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rincheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mignotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vayssière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 40 (8), pp.1377-1390. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2005.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caspase-9 can antagonize p53-induced apoptosis by generating a p76Rb truncated form of Rb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Costina-Parvu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rincheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 24 (20), pp.3297-3308. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sj.onc.1208493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bcl-2 can promote p53-dependent senescence versus apoptosis without affecting the G1/S transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rincheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 298 (2), pp.282-288. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0006-291X(02)02454-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aeromonas hydrophila Adenylyl Cyclase 2: a New Class of Adenylyl Cyclases with Thermophilic Properties and Sequence Similarities to Proteins from Hyperthermophilic Archaebacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Sismeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Biville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vivares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Danchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 180 (13), pp.3339-3344. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JB.180.13.3339-3344.1998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of the cya locus in enterobacteria and related Gram-negative facultative anaerobes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Trotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sismeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vivarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Glaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bresson-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 78 (4), pp.277-287. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0300-9084(96)82192-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional Activity in 3T3, F9, and PCC4 Embryonal Carcinoma Cells: A Systematic Deletion and Linker-Scanning Study of the Polyomavirus Enhancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Mechali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Blangy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lacasa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 202 (2), pp.724-734. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1006/viro.1994.1394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dipeptidyl peptidase IV (CD 26) gene expression in enterocyte-like colon cancer cell lines HT-29 and Caco-2. Cloning of the complete human coding sequence and changes of dipeptidyl peptidase IV mRNA levels during cell differentiation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Darmoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lacasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sapin Christian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 267 ((7)), pp.4824-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5706,705 +5727,705 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zika Virus Persists in Retinal Pigment Epithelial Cells Resulting in Moderate Cytopathic Effects but Epithelial-Mesenchymal Transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daed El Safadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorie Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Zika Virus Persistently Infects Retinal Pigment Epithelial Cells, Eliciting Limited Cytopathic Effects and Loss of Epithelial Characteristics Consistent with Epithelial-Mesenchymal Transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daed El Safadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorie Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Oxygen–Glucose Deprivation Model with GasPak for Studying ER Stress–Ischemia Interactions in Human Endothelial Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregorie Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Muzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zika Virus Envelope Protein Forms Disulfide Bond-dependent Polymers in Connection with a Persistent ER Stress in A549 Cells</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Crosstalk Between Endoplasmic Reticulum Stress and The Unfolded Protein Response During ZIKA Virus Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Frumence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissal Harrabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaker El Kalamouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Desprès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turpin Jonathan</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-04496996v1</w:t>
+                <w:t xml:space="preserve">hal-04496992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crosstalk Between Endoplasmic Reticulum Stress and The Unfolded Protein Response During ZIKA Virus Infection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Desprès</w:t>
+                <w:t xml:space="preserve">Zika Virus Envelope Protein Forms Disulfide Bond-dependent Polymers in Connection with a Persistent ER Stress in A549 Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turpin Jonathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frumence Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harrabi Wissal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Kalamouni Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Despres Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496992v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôles de l’Apoptose et de l’Autophagie dans la physiopathologie du Chikungunya : Sur la voie des mécanismes cellulaires impliqués dans l’émergence des Arthralgies chroniques post-infection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Organisation et fonctions cellulaires [q-bio.SC]. Université de La Réunion, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04497837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6414,114 +6435,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activite transcriptionnelle aux stades precoces de l'embryogenese : etude systematique par mutagenese de la region regulatrice du virus polyome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie moléculaire. Université Pierre et Marie Curie (Paris 6), 1993. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04497831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId201"/>
+      <w:footerReference w:type="default" r:id="rId202"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6589,51 +6610,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1DD49730"/>
+    <w:nsid w:val="94DEE4B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6820,51 +6841,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-krejbich-trotot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7329-1716" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05558009v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hoareau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gorie Lebeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Muzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fontaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Krejbich-Trotot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps9020039" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496951v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rivi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daed El Safadi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Robert da Silva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2024.01.016" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495903v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mokhtari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Krejbich" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis&#233; Lagrave" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Hirigoyen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines12030280" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496958v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hoarau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meilhac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2023.149312" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496954v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Turpin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lefebvre D&#8217;hellencourt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Diotel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16010024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04052445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M&#233;lade" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Grondin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15020364" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496978v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Paulo-Ramos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Roche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15122399" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206718v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Despr&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11101168" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04227844v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Planesse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12050680" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628596v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chatelain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23031287" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496984v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Frumence" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Harrabi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14061131" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03702919v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daed El-Safadi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073750" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188491v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Begue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Hoarau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9030283" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03703022v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ogire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundary Seriacaroupin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9090946" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03120150v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Frumence" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2020.113775" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03119668v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Haddad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker El Kalamouni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.05.011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02988000v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wildriss Viranaicken" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8111338" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112801v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pascalis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Krejbich" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gadea" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e01455" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01767077v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaudry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19041093" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02273495v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Clain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sinigaglia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cristine Koishi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29183-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02981535v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nativel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11010002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702657v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2017.12.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01703097v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ndebo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souque" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19010038" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689690v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2017.09.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01980899v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2016.03.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01375991v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essia Belarbi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Ralambondrainy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2016.09.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285444v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cartault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Munier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Benko" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desguerre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hanein" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1111596109" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274615v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaffar-Bandjee" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trina Das" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard-Vincent Thon-Hon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/187152711794488601" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623020v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Li-Pat-Yuen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422X-8-432" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274616v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Denizot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.10-164178" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274634v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duksha Ramful" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard-Alex Ga&#252;zere" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/eri.10.92" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274626v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2009.12.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2J2GSX7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285461v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0900255" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274636v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Denizot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2009.10.001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWQ02KQ0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497237v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dumay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rincheval" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Trotot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mignotte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2005.12.005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PB5MJQ06-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497207v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Godefroy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Costina-Parvu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Renaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208493" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002751v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-291X(02)02454-3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497201v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Biville" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vivares" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Danchin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.180.13.3339-3344.1998" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497009v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trotot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sismeiro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vivar&#232;s" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Glaser" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bresson-Roy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(96)82192-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2K52D82-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497003v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Mechali" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blangy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lacasa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.1994.1394" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48PNM1CB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815247v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Darmoul" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacasa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baricault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marguet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sapin Christian" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05501785v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389943v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05413345v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorie Lebeau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Fontaine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496996v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turpin Jonathan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frumence Etienne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrabi Wissal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Kalamouni Chaker" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despres Philippe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496992v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04497837v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04497831v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-krejbich-trotot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7329-1716" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=yVJl9I4AAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05558009v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hoareau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gorie Lebeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Muzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fontaine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Krejbich-Trotot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps9020039" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496951v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rivi&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daed El Safadi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Robert da Silva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2024.01.016" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495903v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mokhtari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Krejbich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis&#233; Lagrave" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Hirigoyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines12030280" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496958v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hoarau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meilhac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2023.149312" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496954v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Turpin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lefebvre D&#8217;hellencourt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Diotel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16010024" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04052445v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M&#233;lade" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Grondin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15020364" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496978v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Paulo-Ramos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Roche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15122399" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206718v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Despr&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11101168" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628596v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chatelain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23031287" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04227844v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Planesse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12050680" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496984v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Frumence" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Harrabi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14061131" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03702919v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daed El-Safadi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073750" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188491v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Begue" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Hoarau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9030283" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03703022v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ogire" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundary Seriacaroupin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9090946" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03120150v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Frumence" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2020.113775" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03119668v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Haddad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker El Kalamouni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.05.011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02988000v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wildriss Viranaicken" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8111338" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112801v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pascalis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Krejbich" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gadea" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e01455" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01767077v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaudry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19041093" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02273495v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Clain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sinigaglia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cristine Koishi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29183-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02981535v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nativel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11010002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702657v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2017.12.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01703097v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ndebo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souque" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19010038" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689690v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2017.09.011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01375991v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essia Belarbi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Ralambondrainy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2016.09.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01980899v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2016.03.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285444v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cartault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Munier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Benko" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desguerre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hanein" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1111596109" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274616v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Denizot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaffar-Bandjee" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trina Das" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.10-164178" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274615v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard-Vincent Thon-Hon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/187152711794488601" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623020v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Li-Pat-Yuen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422X-8-432" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274634v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duksha Ramful" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard-Alex Ga&#252;zere" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/eri.10.92" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274626v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2009.12.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2J2GSX7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285461v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0900255" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274636v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Denizot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2009.10.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWQ02KQ0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497237v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dumay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rincheval" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Trotot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mignotte" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2005.12.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PB5MJQ06-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497207v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Godefroy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Costina-Parvu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Renaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208493" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002751v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-291X(02)02454-3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497201v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Biville" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vivares" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Danchin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.180.13.3339-3344.1998" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497009v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trotot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sismeiro" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vivar&#232;s" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Glaser" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bresson-Roy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(96)82192-4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2K52D82-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497003v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Mechali" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blangy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lacasa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.1994.1394" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48PNM1CB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815247v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Darmoul" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacasa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baricault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marguet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sapin Christian" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05501785v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389943v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05413345v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorie Lebeau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Fontaine" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496992v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496996v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turpin Jonathan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frumence Etienne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrabi Wissal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Kalamouni Chaker" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despres Philippe" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04497837v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04497831v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>