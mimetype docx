--- v0 (2026-03-19)
+++ v1 (2026-04-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:140.14598540146px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascale Laborier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascale-laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7458-561X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059091827</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Laborier est professeure de science politique de recherche depuis 1999 et à l’Université Paris Nanterre depuis 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle travaille au croisement de la science politique, de l’histoire et de la sociologie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est Fellow de l’Institut Convergence et y conduit un projet collectif depuis 2021 Géo-récits. Cartographies narratives pour comprendre l’exil  (CNRS-ANR-17-CONV- ). Les résultats sont visibles sur le site </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://bit.ly/georecits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans le cadre de la valorisation des recherches sur l’exil elle a conçu avec le photographe Pierre-Jérôme Adjedj une exposition Poser pour la liberté à la Cité du Design en 2021 et t itinérante depuis en Europe (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.poserpourlaliberte.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)Elle est membre du Comité scientifique du Programme d’Accueil en Urgence des Scientifiques et Artistes en Exil-PAUSE (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.programmepause.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ) et du bureau du réseau des établissements engagés pour l’accueil des étudiants en exil – Mens (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://reseau-mens.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle a été directrice du Centre Universitaire de Recherches sur l’Action Publique et le Politique (UMR 7319) à l’université Jules Verne (2000-2005) et du Centre Marc Bloch (UMIFRE 14) à Berlin (2005- 2010). Elle a été Première Vice-Présidente de l’Université Paris Lumières (2021-2023).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les trajectoires de migrants qualifiés : une approche réticulaire et narrative de l’exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malena Bastias Sekulovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Suhov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 196 (2), pp.91-104. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/migra.196.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : 50 ans après les coups d'État en Uruguay et au Chili, quels défis pour les politiques éducatives et la démocratisation des institutions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisca Toledo Candia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ideas.17522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universitaires et artistes en situation d’ exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maissam Nimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Pinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains/Théories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/teth.5378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dilemna of solidarity and exile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue Fall, pp.142-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scholarship in exile: using words and images to bear witness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue Fall, pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dilemme de la solidarité et de l'exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hors-Série Automne, pp.142-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akademische Migration und ,,Rettungsprogramme“ zwischen spezifischen und universellen Integrationsmodellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Weltgeschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Probleme der Wissenschaftsfreiheit in der neuzeitlichen und zeitgenössischen Geschichte, 21 (1), p. 121-136. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/ZWG0120201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04043684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poser pour la liberté. Introduction sur l’exil scientifique forcé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hors-Série Automne, p. 11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04043656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mots et des images pour témoigner de l’exil scientifique contraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1328, pp.166-169. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.10841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04209242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberade. Universitaires en danger, entre catégorisation et témoignages croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Dynamiques de la recherche et sources orales, 131-132, pp.41-45. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.131.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recompositions et défis : la population berlinoise entre dynamiques émergentes et nouvelles fractures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Berlin Aujourd'hui, 3 (221), pp.87-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01621283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La temporalité des institutions. Flux et reflux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17, pp.31-35. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.4185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01023767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die deutschen Sozialdemokraten.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Arbeiterbewegung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 47. Jg. (4), pp.19-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00429002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entretien dans l'analyse des politiques publiques : un impensé méthodologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 55 (1), pp.73-111. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.551.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘social' in the institutionalisation of local cultural policies in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cultural Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, French and German Cultural Policies, 9 (2), pp.195-206. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1028663032000119233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00130985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot; Social&amp;quot; in the Institutionalisation of Local Cultural policies in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cultural Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Vol. 9 (n°2), pp.P. 195-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00192270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘social' in the institutionalisation of local cultural policies in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cultural Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9 (2), p. 195-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science politique allemande dans tous ses états. Controverses autour de la naissance d'une discipline entre enjeux théoriques, luttes de savoir et transferts culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Trom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15 (59), pp.33-66. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/polix.2002.1224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science politique entre professionalisation et areas studies, à la croisée des chemins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Special Issue - La recherche française sur l’Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural policy as welfare policy: A genealogical approach—the reform of German theatre in the 18th century 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cultural Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7 (2), pp.259-280. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10286630009358146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques municipales d'intégration des populations d'origine étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gaxie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine de Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-France Taiclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Obradovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Etudes. Synthèse de travaux sur l'immigration et la présence étrangère en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La «bonne police». Sciences camérales et pouvoir absolutiste dans les États allemands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12 (48), pp.7-35. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/polix.1999.1806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation ou rénovation ? Transitions de la politique culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 9 (33), pp.111-132. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/polix.1996.1940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enjeu de la culture dans l’unification allemande. Du dirigisme centraliste au pluralisme démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques régionales de la culture en Allemagne orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levers de rideau à Berlin. Evolution de la politique du théâtre depuis l’unification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents. Revue des questions allemandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Dossier Le Lourd Héritage de la RDA (3), pp.56-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04202117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out of Rosenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Menke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 7 (3), pp.59. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lignes0.007.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academics in a Century of Displacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Fachmedien Wiesbaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Migrationsgesellschaften, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-658-43540-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04529761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academics in a Century of Displacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer VS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 344 p., 2024, Migrationsgesellschaften, 2569-1287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04421118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de Berlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, 675, pp.128, 2016, Repères 9782707176899</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences camérales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Vogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires De France, pp.594, 2011, 9782952786539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Réformes en santé et en justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUL, pp.296, 2008, Université de Laval</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00428999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historicités de l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Trom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris, Presses Universitaires de France, 540 p., 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00323787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposer les chercheurs en péril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Adjedj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Heurtaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensées captives. Répression et défense des libertés académiques en Europe centrale (et au delà). Trente ans de recherches au CEFRES de Prague</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Codex, pp.169-171, 2024, 978-2-918783-28-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques leçons sur l'accueil des chercheurs en exil à l'étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Heurtaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensées captives. Répression et défense des libertés académiques en Europe centrale (et au delà). Trente ans de recherches au CEFRES de Prague</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Codex, pp.136-140, 2024, 978-2-918783-28-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Forced Migrations of Scholars During the Uruguayan Dictatorship: Refuge and Academic Labor Market Overlap?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leyla Dakhli; Pascale Laborier; Frank Wolff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academics in a Century of Displacement. The Global History and Politics of Protecting Endangered Scholars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer VS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-208, 2024, Migrationsgesellschaften, 2569-1287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endangered Scholars: Globalizing the Long History of an Emergent Category</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leyla Dakhli; Pascale Laborier; Frank Wolff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academics in a Century of Displacement. The Global History and Politics of Protecting Endangered Scholars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer VS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-25, 2024, Migrationsgesellschaften, 2569-1287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire peut-elle servir la cause des &amp;quot;exilés&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarah Gensburger, Sandrine Lefranc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mémoire collective en question(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, p. 431-438, 2023, 978-2-13-083599-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Ehrlich : une vie dédiée à la recherche scientifique et à la défense d’idéaux politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Boucher; Aline Angoustures; Sophie Pegliasco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrie perdue, pays d’asile. L'Ofpra, 70 ans de protection des réfugiés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Loubatières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-86266-805-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Migration and 'Rescue' Programs. Between Specific and Universal Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roth Ralf; Vatansever Asli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Freedom under Attack. Political Oppression, Structural Challenges, and Intellectual Resistance in Modern and Contemporary History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus Verlag, pp.157-174, 2021, 9783593513119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Être un chercheur en danger, entre entreprises de sauvetage et dispositifs d’accueil spécifiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vanessa Frangville; Aude Merlin; Jihane Sfeir; Pierre-Etienne Vandamme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La liberté académique : principes enjeux et menaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de l'Université de Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-231, 2021, MSH Series, 27365956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité de la solidarité, ici et là-bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colonomos Ariel; Favarel-Garrigues Gilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour Fariba Adelkhah et Roland Marchal. Chercheurs en périls</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Science Po, 2020, 978-2-7246-2605-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurie Boussaguet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5e édition entièrement revue et corrigée, Presses de Sciences Po, pp.331-338, 2019, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.bouss.2019.01.0331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les libertés académiques, une affaire d'Etat ? L'exemple de la création d'un programme Les libertés académiques, une affaire d'État ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anders Fjeld; Mélanie Duclos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liberté de la recherche. Conflits, pratiques, horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9782841749461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02395573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legitimidad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diccionario de políticas públicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Universidad del Externado de Colombia, pp.360-367, 2015, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv31zqdf5.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3 / Doit-on en finir avec les corporatismes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Boussaguet; S. Jacquot; P. Ravinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une French touch dans l'analyse des politiques publiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.85-102, 2015, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.bouss.2015.01.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04202064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernementalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Bert; Jérôme Lamy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michel Foucault. Un héritage critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-181, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01023787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action publique comprise comme gouvernementalisation de l'Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lascoumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laborier, Pascale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences camérales, activités pratiques et histoire des dispositifs publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France (PUF), pp.81-101, 2011, 9782952786539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences camérales, prolégomènes à toute bureaucratie future ou parades pour gibiers de potence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laborier (P) ; Audren (F) ; Napoli (P.) ; Vogel (J.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences camérales : activités pratiques et histoire des dispositifs publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires De France, pp.11-30, 2011, Curapp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les charmes discrets du fédéralisme culturel coopératif allemand : de son invention à la République de Berlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saint-Pierre D, Audet C. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tendances et défis des politiques culturelles II : cas nationaux en perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Laval (Québec), pp.131-156, 2011, Chaire Fernand-Dumont sur la culture, 978-2-7637-9015-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00835325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kulturpolitik als Sozialpolitik am Beispiel der deutschen Theaterreform des 18. Jahrhunderts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gesa zur Nieden ; Tilmann Köppe ; Daniel Feige. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funktionen von Kunst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.171-182, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00429001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension historica en el analisis de las publicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roth, André-Noel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analisas y evaluacion de politicas publicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional de Colombia, pp.2-7, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00428874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse secondaire d'entretiens en politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bongrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Dargentas, M. Brugidou, D. Le-Roux, A.-C. Salomon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse secondaire en recherche qualitative, utopie ou perspectives nouvelles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00429762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réformer l'action publique : introduction à l'étude des réformes et de la gouvernementalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laborier Pascale, Noreau Pierre, Rioux Marc, Rocher Guy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Réformes en santé et en justice. Le droit et la gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Laval, pp.3-8, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00429532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociaux-démocrates allemands, entre liberté de l'art et réformes de l'administration culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Vigreux S. Wolikow. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rouge et rose. Deux siècles de socialisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions universitaires de Dijon, pp.XXXXX, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00429777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations et puissance publique, la constitution du patrimoine national en Allemagne au dix-neuvième siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Démocratie. Les formes paradoxales de la voie associative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREAPHIS, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’impossible ministère au presque ministère : une politique culturelle en émergence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qui sont les Allemands ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.203-214, 2006, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.16338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02343352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action publique comprise comme gouvernementalisation de l'Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lascoumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler avec Michel Foucault. Retours sur le politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p.37-62, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’action publique comprise comme gouvernementalisation de l’État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lascoumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Meyet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler avec Foucault : retours sur le politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions L'Harmattan, pp.37 - 60, 2005, 9782747582513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de Politiques Publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Science Po, p.276-283, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage d'un changement de paradigme : Allemagne - Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dreyfus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Administration dans les processus de transition démocratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.139-156, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Trom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Laborier; Danny Trom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historicités de l'action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, p.5-22, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historicité et sociologie de l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Laborier; Danny Trom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historicités de l'action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, p.419-462, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences camérales et réformes du théâtre dans l'Allemagne du dix-huitième siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Ihl; Martine Kaluszinsky; Gilles Pollet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et sciences gouvernementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, p.109-122, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conséquences éthiques de l'acculturation à partir de l'exemple du développement de l'Etat en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.-M. Le Gloannec; A. Smolar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Kant au Kosovo. Etudes offertes à Pierre Hassner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.505-514, 2003, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.leglo.2003.01.0505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des obstacles à l'évaluation des actions publiques et de quelques pistes pour tenter de les surmonter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gaxie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etre gouverné. Mélanges en l'honneur de Jean Leca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.201-224, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture à l’épreuve du national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.-M. Le Gloannec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat en Allemagne. La République fédérale après l’unification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.351-370, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le “social” dans l'institutionnalisation des politiques culturelles locales en France et en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balme (R.), Faure (A.), Mabileau (A.), dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles politiques locales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Science-po, p. 253-269, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques culturelles locales en France et en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balme (R.) et. al. dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques locales et transformations de l'action publique en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERAT, p. 385-392, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Soziokultur en RFA. D’un enjeu politique à l’institutionnalisation d’une catégorie d’intervention publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Dubois; Philippe Poirrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques locales et enjeux culturels. Les clochers d’une querelle XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française/ Comité d’Histoire du Ministère de la Culture, 1998, 2-11-004104-8 (br.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une politique culturelle polycentrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Le Gloannec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Etat de l’Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrière le cas de Pinar Selek, la recherche en danger en Turquie et ailleurs dans le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Jedlicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Monchatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (122)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping exile: Bridging knowledge and advocating for scholars at risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weiner Seminar Series on International Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Massachusetts Institute of Technology (MIT); The Inter-University Committee on International Migration, MIT Center for international studiess, Mar 2024, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographies narratives des universitaires exilés à l’ère numérique : conditions de production de connaissances collaboratives et contributions au plaidoyer pour les universitaires en danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exil : légitimité et crédibilité des expériences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexandra Galitzine-Loumpet, CESSMA, Université de Paris, Jan 2024, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur l’exil à partir de cartographies narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malena Bastias Sekulovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1; Campus Condorcet, Jan 2024, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités et solidarités internationales, hier et aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soirée thématique - "Chercheurs en exil"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Saclay, Nov 2023, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04421255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archiving and Deep Mapping on High skilled Migration in the Digital Age: Bridging Knowledge and Advocating for Scholars at Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The future of science: scientific archives and new research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ghislaine Glasson-Deschaumes (MSH Mondes); Monica Heintz (University of Paris Nanterre), Nov 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eine Wanderausstellung für Freiheit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jubiläumsveranstaltung der Deutsch-Französischen Hochschule und dem Deutsch-Französischen Bürgerfonds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurence Gendron-Ulber, Rheinland-Pfälzische Technische Universität (RPTU), May 2023, Kaiserslautern, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04421224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research at Risk: Supporting Ukrainian Students and Researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Diplomacy in Times of Conflict</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues et migrations dans le monde contemporain : les trajectoires de l'exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les langues de l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS/PSL, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartografias Narrativas: entre el relato subjetivo y la historia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arte, saber y exilios: Autoritarismo y sus resistencias a 50 años del golpe Uruguay- Chile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nilia Viscardi, Université de la République (Udelar); Facultad de Arquitectura, Oct 2023, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répresentations de l’exil, une exposition et des cartographies narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroles Menacées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Feb 2023, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akademische Migration & Freiheit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flucht und Exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elise Julien, Wuppertal Bergsiche Universität, Apr 2023, Wuppertal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04421218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scholars at Risk in Syria, Turkey, and Ukraine Today: Deep Map Representation tool to produce knowledge on academic exile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference American Foundations’ Fellowship Programs: Transnational Circulations of Elites, Knowledge and Practices (20-21st centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludovic Tournès (UNIGE); Pierre-Yves saunier (CNRS); Thomas David (UNIL); Yi-Tang Lin (UZH), Nov 2023, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géo-Récits/BIELEXIL. Deep map representation tool to produce knowledge on intellectual exile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Suhov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">War in Ukraine and Exile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEFRES, May 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exil académique uruguayen en France : réseaux de solidarité, contribution à la diffusion des savoirs sur la dictature et constitution d’une communauté en vue de la reconstruction démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans du 11 septembre 1973 au Chili ; 50 ans du 27 juin 1973 en Uruguay : solidarités et réseaux pour une résistance en exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Amériques, Sep 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trayectorias del exilio durante las dictaduras de Uruguat y Chile: Coleccón 73exilios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malena Bastias Sekulovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisca Toledo Candia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autoritarismos, violaciones a los derechos humanos y (re)construcciones democráticas: A 50 años de las dictaduras de Uruguay y Chile"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Francisca Toledo; Universidad Metropolitana de Ciencias de la Educación (UMCE), Santiago, Chili, Nov 2023, Santiago (Chile), Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarity network with students in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Students, early career researchers and academics at risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European University Association; DAAD - Deutscher Akademischer Austauschdienst, Jun 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages cartographiques et parcours d’artistes en exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce que peut la musique en contexte de migration forcée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Denis Laborde, EHESS, Feb 2023, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage de la cartographie dans la recherche en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La frontière, nexus des études migratoires ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Convergences Migration, Apr 2023, Auberviliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collective deep map representation tool to produce knowledge on intellectual exile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maissam Nimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Measuring Migration and Mobility"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Oxford; Nuffield College, Jun 2022, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04206553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freiheit der Wissenschaft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eröffnungsveranstaltung Standing for Freedom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rheinisch-Westfaelische Technische Hochschule, Jul 2022, Aachen (Aix la Chapelle), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04421204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de scientifiques contraints à l’exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des chercheurs en exil posent pour les libertés scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Nov 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04421244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exils, résistance, clandestinité, l’autre versant de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographier les parcours d’exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre; Institut de Biologie Physico-Chimique (IBPC), Nov 2022, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refúgios, memórias e testemunhos: produção e difusão de conhecimentos sobre exilados acadêmicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Seminário Internacional Refúgio Acadêmico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unicamp, Nov 2022, Campinas, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations forcées : Porosité entre le refuge et le marché du travail académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les migrations scientifiques : perspectives transméditerranéennes et transatlantiques (XXe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre canadien d’études allemandes et européennes (CCEAE); Centre Marc Bloch Berlin (CMB); Université de Montréal, Sep 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger le patrimoine et les communautés scientifiques et culturels pour reconstruire la paix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconstruire ce qui a été détruit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Monde; PAUSE, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04421239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux d'une base de données et de son interface cartographique : Géo-Récits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maissam Nimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographier les parcours d’exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre; Institut de Biologie Physico-Chimique (IBPC), Nov 2022, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poser pour la liberté , un engagement artistique pour défendre les libertés académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion nationale du réseau "Migrants dans l'enseignement supérieur" (MEnS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux-Montaigne, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04421198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akademische Migration Podiumsgespräch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poser pour la liberté / Standing for freedom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technische Universität Dresde, Apr 2022, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04421195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forschenden im Exil eine Stimme und Sichtbarkeit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wissenschaftler:innen im Exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Deflers &amp; Timothy Williams, Bundeswehr Universität München, Dec 2022, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04421249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations qualifiées uruguayennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium les diasporas vecteurs de développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe interacadémique pour le développement, Académie des sciences, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forschende im Exil – Ausstellung mit Porträts von geflüchteten Forschenden, Auftaktvortrag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forschende im Exil – Ausstellung mit Porträts von geflüchteten Forschenden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humboldt-Universität zu Berlin, Sep 2021, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04421190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akademische Freiheiten und Migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veranstaltungen des Viadrina-Programms "Pensées Françaises Contemporaines"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Europa Universität Viadrina, Sep 2021, Francfort/Oder, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04421193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scholars at Risk as a Facet of Forced Migrations, between dissidence and refugees voice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PanelMultiple Facets of Forced Migration in the 21st Century – Trajectories, Policy Responses, Stakeholders.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Poliitical Science Association (IPSA); RC46 - Migration and Citizenship, Jul 2021, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universitaires captifs, prisonniers politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Captifs sans motif : figures contemporaines du prisonnier et de l'otage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;exilee identity&amp;quot;, a symbolic tool for the struggle of individuals highly endowed in cultural capital in the face of downward social mobility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maissam Nimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Pinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the International Association for the Study of Forced Migration (IASFM), Panel Education and Research in Exile, Jul 2020, Accra, Ghana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux du soutien aux Universités du Rojava</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rojava : Création d'une Université Alternative et Démocratique pendant la guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISP-Université Paris Nanterre; CETOBAC- EHESS; Paris 8; PAUSE; CEPN- Université Sorbonne Paris Nord, Feb 2020, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04209247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Panel Education and Research in Exile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nurcan Özgür Baklacioğlu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the International Association for the Study of Forced Migration (IASFM), Jul 2020, Accra, Ghana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémologies de la radicalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géopolitique des risques et les Humanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure de Paris, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernementalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contestation Multiple. Power and its Critique in Postcolonial Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bayreuth, Academy of Advanced African Studies,, Jun 2019, Bayreuth, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freiheit der Forschung für gefährdete Wissenschaftler_innen. Forschungsperektive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMIS Brown Bag Sessions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Osnabrück; Institute for Migration Research and Intercultural Studies (IMIS), Jul 2019, Osnabrück, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxes of solidarity in emergency and academic cosmopolitanism. Synthesis and conclusions of the Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Freedom Under Threat – Roots, Responsibilities, Reactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Dec 2018, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academics Seeking International Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe, Migration and the Mediterranean : human motilities and intercultural challenges, 15th Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Migration, Integration and Social Cohesion (IMISCOE), Jul 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment penser l'État, entre sciences camérales et gouvernementalité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bureaucratisation des sociétés africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IHA-CREPOS, May 2018, Dakar, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critères pour une analyse longitudinale des scientifiques en danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scholars at Risk, Rescue Politics and Institutional Opportunities in Comparative and Long-term Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Marc Bloch; Bard College; IMIS; Université Paris Lumières; ISP/université de Nanterre, Jun 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Migration and “rescue” programs. Cases of Braindrain and Braingain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems of Scientific Freedom in Modern and Contemporary History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Goethe Universität; Excellence cluster „Normative Orders“, Nov 2018, Frankfurt am Main, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire la sociologie d’une ville : Berlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sociologie des villes : enjeux et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERMES, Jan 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and future actions to protect scholars under threat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Freedom Under Threat – Roots, Responsibilities, Reactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Dec 2018, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philanthropic Model or Academic Insertion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Social Science Forum. Panel Supporting Refugee and Displaced Scientists – what role for the international scientific community?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Science Council (ISC); UNESCO, Sep 2018, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which freedom of research to defend?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Forum Freedom of Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 7, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping International Cooperation between Universities: Opportunities and Potential Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Universities beyond Borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Marc Bloch, Dec 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiatus dans les transpositions de Surveiller et punir en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international organisé à l’occasion du 40e anniversaire de la publication de Surveiller et punir de Michel Foucault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des sciences juridique et philosophique de la Sorbonne; Association pour le Centre Michel Foucault, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les spécificités des SHS dans la formation doctorale en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La formation doctorale en sciences sociales, pour quoi, comment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Descartes; Université Sorbonne Paris Cité; Association internationale des sociologues de langue française, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généalogie vs. histoire des idéologies: peut-on penser les antagonismes avec Foucault?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international pour une histoire sociale des idées politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEVIPOF, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernementalité vue par les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Foucault (s) 1984-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Est; Université Paris 1, Jun 2014, Creteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-histoire - Impulsreferat, Geschichtswissenschaft und Soziologie im Dialog : Sozialpolitikentwicklung vom 19. bis zum 21 Jahrhundert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Vom Nationalstaat lernen ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Leipzig, Germany. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00831566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sciences camérales à l'analyse de la bureaucratie chez Max Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Autour de Max Weber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00832829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques culturelles en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démocratiser la culture. Une histoire comparée des politiques culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00830935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l'action publique à partir de Bourdieu et Foucault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages de Bourdieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00830938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About The Conflict of the Faculties: German Cameralism as a Profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der Staat: Akteure, Praktiken, Wissen (16. -19. Jahrhundert)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Historique allemand, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences camérales entre histoire et science politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Vogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'histoire de l'État. Séminaire Centre d'histoire contemporaine, Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00832832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interdisciplinarité dans l'institution : organiser, coopérer, innover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences, Cercle interdisciplinaire IUKB Sion Interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Sion, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00830940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiquer l'interdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférence de l'Institut Européen, Université de Genève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00832830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertises scientifiques : Quelles références internationales en matière d'acceptabilité sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité Académique des Relations Internationales Scientifiques et Techniques (CARIST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00830942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les administrations publiques en réforme(s) : une comparaison Allemagne-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science politique comparée des administrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00830941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politikwissenschaft auf der Grenze zwischen Kulturpolitik und Sozialpolitik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geschichtschreibung und Grenzüberschreitung,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Stuttgart, May 2010, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopolitik und Bevölkerung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die vergangene Zukunft Europas. Demografische Wissensordnungen und Prognosen im 20. und 21. Jahrhundert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Marc Bloch, Jan 2009, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sciences camérales à la diffusion des &amp;quot;Savoirs d'État&amp;quot; dans la science politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots de l'histoire Historiens allemands et français face à leurs concepts et à leurs outils, Paris 2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deutsche Historisches Institut; Centre de Recherches Interdisciplinaires sur l'Allemagne, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Statistic as a Political Instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture Meets Demography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zentrum für Literatur- und Kulturforschung, Jul 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm von Humboldt. Patriotismus, entre la théorie et les pratiques politiques, entre la France jacobine et la Prusse éclairée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doppelidentitäten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Freie Universität Berlin, 2008, Berlin (DE), Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux des méthodes d'analyse de l'action publique culturelle, à partir de l'exemple de l'Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tendances et défis des politiques culturelles dans les pays occidentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00429774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">„Gouvernementalität“ und die Konstitution von Wissen über den Staat: Reflexionen über ein analytisches Konzept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sozial- und Wirtschaftsgeschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forschungsstelle für Sozial- und Wirtschaftsgeschichte der Universität Zürich, Sep 2007, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationalités et temporalités de l’action publique : Humboldt créateur de l’administration culturelle prussienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales Sociohistoire des institutions scientifiques et éducatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Nancy 2, Oct 2007, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kulturpolitik als Sozialpolitik am Beispiel der deutschen Theaterreform des 18. Jahrhunderts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funktionen von Kunst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Studienstiftung des deutschen Volkes, Oct 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Dimensión Histórica en el Análisis de las Políticas Públicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Análisis y Evaluación de las Politicas Públicas en Colombia:Experiencias, Teorías y Métodos en Debate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bogotá Universidad Nacional de Colombia, 2007, Bogota, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ist die Wissensgesellschaft demokratisch?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lässt sich im Europäischen Raum die Konstituierung einer "Wissensgesellschaft" beobachten?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humboldt Universität Berlin; Institut für Sozialwissenschaften und dem Berlin Garduate School of Social Sciences der Humboldt Universität zu Berlin; Centre Marc Bloch, May 2006, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silent Reform. The Case of the Cultural German Federalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Is democracy working? 20th IPSA World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Political Science Association, 2006, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des &amp;quot;pratiques&amp;quot; chez Michel Foucault&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "la gouvernementalité". Les deux cours de Michel Foucault".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, ¨Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernementalité au prisme des pratiques&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Le politique vu avec Foucault. Quelle est la fécondité des outils de Michel Foucault pour analyser le politique?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doit-on interroger ensemble la genèse des pratiques politiques et leurs usages contemporain?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Pratiques et méthodes de la socio-histoire du politique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une thèse c'est cinquante entretiens. L'entretien dans l'analyse des politiques publiques ou les paradoxes d'un impératif non codifié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse secondaire en recherche qualitative. Utopie ou perspectives nouvelles?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00340920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conceptualisation des (changements d')échelles et les enjeux: méthodologiques de leur analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondialisation, européanisation, fédéralisme et décentralisation: l'Etat et l'action publique à l'épreuve des changements d'échelle, Congrès des 4 pays, Association francophone de science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00340919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entretiens dans les démarches de recherche en analyse des politiques publiques: usages, définitions, problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques publiques. Approches de la décision politique, Institut d'études politiques et internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00339223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bonnes moeurs: manière de penser les conduites dans la constitution d'instruments de politique publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lascoumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences camérales: activités pratiques et dispositifs publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00340925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance et démocratie électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Umbau des Staats, Frankreich und Deutschland im Zeitalter der "e-governance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Ludwigsburg, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00340932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the relevance of idea for governmentality: some conceptual and methodological reflections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Consortium for Political Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00340928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution des &amp;quot;savoirs&amp;quot; et mobilisation de répertoires d'action dans les pratiques administratives: quelle méthodologie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les "sciences" de l'action publique. Genèses, pratiques, usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00340936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives comparées sur l'étude des sciences camérales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Vogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences camérales: activités pratiques et dispositifs publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00340929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auf der Suche nach Identität</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Europas neue verfassung: Souveränität-Legitimität-Identität</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00340941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La genèse de la politique des zones d'éducation prioritaires comme processus de circulation de connaissances: pratiques professionnelles, pratiques militantes et situations d'expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences camérales: activités pratiques et histoires des dispositifs publics, CURAPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00339228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de l'analyse historique dans les politiques publiques occidentales et extra occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre d'Etudes de l'Afrique Noire, Séminaire doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00340921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage des entretiens dans l'analyse des politiques publiques en général, ainsi que dans les approches cognitives en particulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l'Association suisse de science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Balsthal, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00340923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes méthodologique d'une enquête sur les entretiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bongrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Cuisines de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation des politiques culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tendances actuelles dans les recherches de politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Politiques Publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse and Practices in analytics of government</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Consortium for Political Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Marburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00340943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et perspectives comparés de la recherche en analyse des politiques publiques en France, en Allemagne et en Suisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worshop Politiques Publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Berne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance and public policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der analyticité Nutzen und die Grenzen der beiden politikwissenscahften Konzepte für die Fragestellung der transnationalen eyropäischen Gesellschaftsgeschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires et sens de l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worshop CURAPP-TU Berlin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Berlin, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00340946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la structuration historique de l’espace de l’action publique au présent de l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’historicité de l’action publique. Activités pratiques et histoire des dispositifs publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Universitaire de Recherches Administratives et Politiques de Picardie; Groupe de Sociologie politique et morale - EHESS; Association Française de Science politique-Groupe Politiques Publiques, Oct 2000, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science de gouvernement et construction d’une nouvelle catégorie d’intervention publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La formation des sciences de gouvernement en Europe XIXème -XXème siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherches sur l'Administration et le territoire; IEP de Grenoble, Nov 2000, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets culturels socialistes et leurs réalisations en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Siècles des Socialismes. Perspectives Européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historicité et analyse de politiques publiques : quelles méthodes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les sciences sociales et l'historicité : le présent par le passé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec à Montreal, Nov 2002, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se peut-il que ce soit juste en théorie, mais ne vaille rien en pratique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Science Politique, Sep 2002, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsidiarité et légitimation de l’action publique. La dimension européenne de la responsabilité publique à la lumière du cas de l'ESB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, Paris 2000.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Politiques et Management Publics- Revue PMP, 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural policy as welfare policy: a genealogical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Cultural Policy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICCPR, Nov 1999, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment « intégrer la dimension européenne » dans l’analyse des politiques publiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1; Centre de Recherche Politiques de La Sorbonne, Apr 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations et puissance publique : la constitution du patrimoine nationale au XIXe siècle en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et démocratie. Les formes paradoxales de la voie associative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lille 3, UFR Arts et Culture, Dec 2000, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques publiques et histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d’Etudes Politiques, 2000, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réformes du fédéralisme culturel en RFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de recherches sur l’État</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEVIPOF, 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de la modernisation du secteur culturel dans l’ex-Allemagne de l’Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les figures de la modernisation de l’État et les élites modernisatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1; Centre de Recherche Politique de La Sorbonne, Jan 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact de l’unification sur la répartition de compétences en matière culturelle entre les différents échelons étatiques en RFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque L’État en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Marc Bloch; Wissenschaftszentrum Berlin für Sozialforschung (WZB); CERI- Institut d'Études Politiques de Paris, 1997, Berlin, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements politiques et innovations dans les politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au-delà du discours de la réforme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GAPP/ENS Cachan, 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La socioculture en RFA : d’un enjeu politique à l’institutionnalisation d’une catégorie de l’intervention publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques culturelles comparées en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d’Histoire du Ministère de la Culture, 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vergleich der öffentlichen Kulturpolitik in Deutschland und Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur l’Étude comparée des grandes métropoles européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Marc Bloch, 1997, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture diplomacy as public policy: the German case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflict and Order - 7e Congrès international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Political Science Association (IPSA), 1997, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du traitement social de la culture au traitement culturel du social ? Professionnalisation des politiques culturelles locales et enjeux sociaux en France et en RFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques locales et transformations de l’action publique en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Science Politique; Centre de Recherche sur le Politique, l’Administration, la Ville et le Territoire; Centre d’Etudes et de Recherches de l’IEP, Sep 1997, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logik der Kulturpolitik (1870-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformation von Kulturen - Historischen Soziologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Justus Liebig-Universität Giessen, 1996, Giessen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Kulturpolitik im Prozess der Wiedervereinigung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prozess der Wiedervereinigung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERI-Institut d'Études Politiques de Paris; Freie Universität Berlin, 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique culturelle allemande en Europe Centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études sur les transitions à l’Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERI/FNSP, 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théories et pratiques du caméralisme et les construction des espaces administratifs régionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Vogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les identités régionales en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission historique Française en Allemagne; Institut Max Planck, May 1992, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux acteurs dans le développement de la politique publique en Allemagne de l’Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Congrès international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française, 1992, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques culturelles dans l’ex-RDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le communisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris X Nanterre; Centre d’Étude d’Histoire et de Sociologie du Communisme, May 1992, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standing for Freedom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Special Issue, 170p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poser pour la liberté. Portraits de scientifiques en exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-Série Automne, 170p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04043648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences politiques allemandes (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15 (59), 2002, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/polix.2002.1233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses politiques allemandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14 (55), 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une littéraire uruguayenne mobilisée pour la mémoire des victimes : Marita Ferraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duygu Tasalp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website&amp;pageid=1157&amp;cartographie=3320&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du droit aux sciences de la communication, parcours d'une famille d'enseignants uruguayens engagés: Roque Faraone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Arias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website=&amp;pageid=1157&amp;cartographie=96&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04302182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours d'un ingénieur agronome et homme politique uruguayen en exil : Ernesto Agazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website&amp;pageid=1157&amp;cartographie=3298&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04302136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteur kurde Diyarbakir à Paris : Aram Tastekin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website=&amp;pageid=1157&amp;cartographie=96&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04302207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours international d'un parasitologue uruguayen engagé : Luis Yarzábal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website=&amp;pageid=1157&amp;id=92&amp;cartographie=183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04203287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycologue argentine exilée à Montevideo et à Nancy : Lina Bettucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://heurist.huma-num.fr/h6-alpha/?db=Geo_Recits&amp;website&amp;pageid=1157&amp;cartographie=392&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04203157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours d’une femme médecin chilienne d'Uruguay exilée en France : Maren Ulriksen de Viñar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website=&amp;pageid=1157&amp;id=92&amp;cartographie=2280#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04203253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le combat pour la science et la démocratie d'un biologiste uruguayen : Ricardo Ehrlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website=&amp;pageid=1157&amp;cartographie=96&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04203203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours franco-latino-américain d'un philosophe uruguayen exilé : Ricardo Viscardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website=&amp;pageid=1157&amp;cartographie=536&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04203269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ingénieure uruguayenne pionnière de la construction de la science, de la technologie et de la société (STS) : Judith Sutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website&amp;pageid=1157&amp;cartographie=2405&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04203231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire internationale d’un sociologue uruguayen « inquiet » : Geronimo De Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website=&amp;pageid=1157&amp;cartographie=366&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04203169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un psychiatre uruguayen face aux fractures de l’exil : Marcelo Viñar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website=&amp;pageid=1157&amp;id=92&amp;cartographie=608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04203273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exil d'un scientifique uruguayen, entre engagement politique et recherches : Fernando Lema (1945-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website=&amp;pageid=1157&amp;cartographie=465&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04203225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une linguiste uruguayenne : Brenda Laca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website=&amp;pageid=1157&amp;cartographie=350&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04203220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire d’un poète brésilien en exil, De Rio à Paris, des mathématiques à la poésie : Pedro Vianna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duygu Tasalp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website&amp;pageid=1157&amp;cartographie=1301&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un pasteurien engagé pour la diplomatie de la science : Guillermo Dighiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website=&amp;pageid=1157&amp;cartographie=670&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04203190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire d’une intellectuelle uruguayenne libre et nomade entre Montevideo et Paris : A-M. Araujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website&amp;pageid=1157&amp;cartographie=547&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’Alexandrie à Grenoble, trajectoire d’un physicien exilé d’Uruguay : José Baruchel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duygu Tasalp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website&amp;pageid=1157&amp;cartographie=446&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La République Fédérale d’Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Etat de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La myriade franco-allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00836745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exzellenz durch Steuerung? Neue Herausforderungen für das deutsche und das französische Wissenschaftssystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effi Böhlke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Knie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WZB Discussion Paper SP III 2009-602, Wissenschaftszentrum Berlin für Sozialforschung. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final de l'enquête sur les politiques municipales d'intégration des populations d'origine étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gaxie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine de Lasalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-France Taiclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Obradovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris 1. 1998, 2 volumes, 318 p. et 504 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et édification nationale en Allemagne : genèse des politiques de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science politique. Institut d'Études Politiques de Paris, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1996IEPP0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04205770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exil scientifique uruguayen, une solidarité pour le développement de l’Amérique latine : Fernando Lema. Regards sur les exils scientifiques contraints d’hier et d’aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Adjedj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId307"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:140.14598540146px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascale Laborier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascale-laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7458-561X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059091827</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Laborier est professeure de science politique de recherche depuis 1999 et à l’Université Paris Nanterre depuis 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle travaille au croisement de la science politique, de l’histoire et de la sociologie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est Fellow de l’Institut Convergence et y conduit un projet collectif depuis 2021 Géo-récits. Cartographies narratives pour comprendre l’exil  (CNRS-ANR-17-CONV- ). Les résultats sont visibles sur le site </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://bit.ly/georecits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans le cadre de la valorisation des recherches sur l’exil elle a conçu avec le photographe Pierre-Jérôme Adjedj une exposition Poser pour la liberté à la Cité du Design en 2021 et t itinérante depuis en Europe (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.poserpourlaliberte.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)Elle est membre du Comité scientifique du Programme d’Accueil en Urgence des Scientifiques et Artistes en Exil-PAUSE (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.programmepause.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ) et du bureau du réseau des établissements engagés pour l’accueil des étudiants en exil – Mens (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://reseau-mens.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle a été directrice du Centre Universitaire de Recherches sur l’Action Publique et le Politique (UMR 7319) à l’université Jules Verne (2000-2005) et du Centre Marc Bloch (UMIFRE 14) à Berlin (2005- 2010). Elle a été Première Vice-Présidente de l’Université Paris Lumières (2021-2023).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les trajectoires de migrants qualifiés : une approche réticulaire et narrative de l’exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malena Bastias Sekulovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Suhov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 196 (2), pp.91-104. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/migra.196.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : 50 ans après les coups d'État en Uruguay et au Chili, quels défis pour les politiques éducatives et la démocratisation des institutions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisca Toledo Candia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ideas.17522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universitaires et artistes en situation d’ exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maissam Nimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Pinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains/Théories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/teth.5378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dilemna of solidarity and exile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue Fall, pp.142-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scholarship in exile: using words and images to bear witness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue Fall, pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akademische Migration und ,,Rettungsprogramme“ zwischen spezifischen und universellen Integrationsmodellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Weltgeschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Probleme der Wissenschaftsfreiheit in der neuzeitlichen und zeitgenössischen Geschichte, 21 (1), p. 121-136. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/ZWG0120201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04043684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dilemme de la solidarité et de l'exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hors-Série Automne, pp.142-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poser pour la liberté. Introduction sur l’exil scientifique forcé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hors-Série Automne, p. 11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04043656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mots et des images pour témoigner de l’exil scientifique contraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1328, pp.166-169. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.10841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04209242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberade. Universitaires en danger, entre catégorisation et témoignages croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Dynamiques de la recherche et sources orales, 131-132, pp.41-45. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.131.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recompositions et défis : la population berlinoise entre dynamiques émergentes et nouvelles fractures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Berlin Aujourd'hui, 3 (221), pp.87-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01621283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La temporalité des institutions. Flux et reflux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17, pp.31-35. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.4185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01023767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entretien dans l'analyse des politiques publiques : un impensé méthodologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 55 (1), pp.73-111. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.551.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die deutschen Sozialdemokraten.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Arbeiterbewegung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 47. Jg. (4), pp.19-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00429002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘social' in the institutionalisation of local cultural policies in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cultural Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, French and German Cultural Policies, 9 (2), pp.195-206. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1028663032000119233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00130985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot; Social&amp;quot; in the Institutionalisation of Local Cultural policies in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cultural Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Vol. 9 (n°2), pp.P. 195-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00192270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘social' in the institutionalisation of local cultural policies in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cultural Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9 (2), p. 195-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science politique entre professionalisation et areas studies, à la croisée des chemins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Special Issue - La recherche française sur l’Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science politique allemande dans tous ses états. Controverses autour de la naissance d'une discipline entre enjeux théoriques, luttes de savoir et transferts culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Trom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15 (59), pp.33-66. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/polix.2002.1224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural policy as welfare policy: A genealogical approach—the reform of German theatre in the 18th century 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cultural Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7 (2), pp.259-280. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10286630009358146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques municipales d'intégration des populations d'origine étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gaxie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine de Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-France Taiclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Obradovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Etudes. Synthèse de travaux sur l'immigration et la présence étrangère en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La «bonne police». Sciences camérales et pouvoir absolutiste dans les États allemands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12 (48), pp.7-35. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/polix.1999.1806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation ou rénovation ? Transitions de la politique culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 9 (33), pp.111-132. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/polix.1996.1940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques régionales de la culture en Allemagne orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enjeu de la culture dans l’unification allemande. Du dirigisme centraliste au pluralisme démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levers de rideau à Berlin. Evolution de la politique du théâtre depuis l’unification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents. Revue des questions allemandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Dossier Le Lourd Héritage de la RDA (3), pp.56-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04202117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out of Rosenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Menke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 7 (3), pp.59. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lignes0.007.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academics in a Century of Displacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Fachmedien Wiesbaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Migrationsgesellschaften, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-658-43540-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04529761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academics in a Century of Displacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer VS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 344 p., 2024, Migrationsgesellschaften, 2569-1287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04421118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de Berlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, 675, pp.128, 2016, Repères 9782707176899</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences camérales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Vogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires De France, pp.594, 2011, 9782952786539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Réformes en santé et en justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUL, pp.296, 2008, Université de Laval</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00428999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historicités de l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Trom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris, Presses Universitaires de France, 540 p., 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00323787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques leçons sur l'accueil des chercheurs en exil à l'étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Heurtaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensées captives. Répression et défense des libertés académiques en Europe centrale (et au delà). Trente ans de recherches au CEFRES de Prague</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Codex, pp.136-140, 2024, 978-2-918783-28-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposer les chercheurs en péril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Adjedj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Heurtaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensées captives. Répression et défense des libertés académiques en Europe centrale (et au delà). Trente ans de recherches au CEFRES de Prague</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Codex, pp.169-171, 2024, 978-2-918783-28-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Forced Migrations of Scholars During the Uruguayan Dictatorship: Refuge and Academic Labor Market Overlap?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leyla Dakhli; Pascale Laborier; Frank Wolff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academics in a Century of Displacement. The Global History and Politics of Protecting Endangered Scholars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer VS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-208, 2024, Migrationsgesellschaften, 2569-1287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endangered Scholars: Globalizing the Long History of an Emergent Category</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leyla Dakhli; Pascale Laborier; Frank Wolff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academics in a Century of Displacement. The Global History and Politics of Protecting Endangered Scholars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer VS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-25, 2024, Migrationsgesellschaften, 2569-1287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire peut-elle servir la cause des &amp;quot;exilés&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarah Gensburger, Sandrine Lefranc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mémoire collective en question(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, p. 431-438, 2023, 978-2-13-083599-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Ehrlich : une vie dédiée à la recherche scientifique et à la défense d’idéaux politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Boucher; Aline Angoustures; Sophie Pegliasco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrie perdue, pays d’asile. L'Ofpra, 70 ans de protection des réfugiés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Loubatières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-86266-805-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Migration and 'Rescue' Programs. Between Specific and Universal Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roth Ralf; Vatansever Asli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Freedom under Attack. Political Oppression, Structural Challenges, and Intellectual Resistance in Modern and Contemporary History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus Verlag, pp.157-174, 2021, 9783593513119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Être un chercheur en danger, entre entreprises de sauvetage et dispositifs d’accueil spécifiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vanessa Frangville; Aude Merlin; Jihane Sfeir; Pierre-Etienne Vandamme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La liberté académique : principes enjeux et menaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de l'Université de Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-231, 2021, MSH Series, 27365956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité de la solidarité, ici et là-bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colonomos Ariel; Favarel-Garrigues Gilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour Fariba Adelkhah et Roland Marchal. Chercheurs en périls</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Science Po, 2020, 978-2-7246-2605-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurie Boussaguet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5e édition entièrement revue et corrigée, Presses de Sciences Po, pp.331-338, 2019, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.bouss.2019.01.0331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les libertés académiques, une affaire d'Etat ? L'exemple de la création d'un programme Les libertés académiques, une affaire d'État ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anders Fjeld; Mélanie Duclos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liberté de la recherche. Conflits, pratiques, horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9782841749461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02395573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legitimidad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diccionario de políticas públicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Universidad del Externado de Colombia, pp.360-367, 2015, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv31zqdf5.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3 / Doit-on en finir avec les corporatismes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Boussaguet; S. Jacquot; P. Ravinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une French touch dans l'analyse des politiques publiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.85-102, 2015, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.bouss.2015.01.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04202064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernementalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Bert; Jérôme Lamy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michel Foucault. Un héritage critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-181, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01023787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences camérales, prolégomènes à toute bureaucratie future ou parades pour gibiers de potence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laborier (P) ; Audren (F) ; Napoli (P.) ; Vogel (J.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences camérales : activités pratiques et histoire des dispositifs publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires De France, pp.11-30, 2011, Curapp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action publique comprise comme gouvernementalisation de l'Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lascoumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laborier, Pascale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences camérales, activités pratiques et histoire des dispositifs publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France (PUF), pp.81-101, 2011, 9782952786539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les charmes discrets du fédéralisme culturel coopératif allemand : de son invention à la République de Berlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saint-Pierre D, Audet C. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tendances et défis des politiques culturelles II : cas nationaux en perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Laval (Québec), pp.131-156, 2011, Chaire Fernand-Dumont sur la culture, 978-2-7637-9015-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00835325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kulturpolitik als Sozialpolitik am Beispiel der deutschen Theaterreform des 18. Jahrhunderts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gesa zur Nieden ; Tilmann Köppe ; Daniel Feige. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funktionen von Kunst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.171-182, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00429001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension historica en el analisis de las publicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roth, André-Noel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analisas y evaluacion de politicas publicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional de Colombia, pp.2-7, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00428874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse secondaire d'entretiens en politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bongrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Dargentas, M. Brugidou, D. Le-Roux, A.-C. Salomon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse secondaire en recherche qualitative, utopie ou perspectives nouvelles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00429762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réformer l'action publique : introduction à l'étude des réformes et de la gouvernementalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laborier Pascale, Noreau Pierre, Rioux Marc, Rocher Guy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Réformes en santé et en justice. Le droit et la gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Laval, pp.3-8, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00429532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociaux-démocrates allemands, entre liberté de l'art et réformes de l'administration culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Vigreux S. Wolikow. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rouge et rose. Deux siècles de socialisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions universitaires de Dijon, pp.XXXXX, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00429777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations et puissance publique, la constitution du patrimoine national en Allemagne au dix-neuvième siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Démocratie. Les formes paradoxales de la voie associative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREAPHIS, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’impossible ministère au presque ministère : une politique culturelle en émergence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qui sont les Allemands ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.203-214, 2006, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.16338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02343352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action publique comprise comme gouvernementalisation de l'Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lascoumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler avec Michel Foucault. Retours sur le politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p.37-62, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’action publique comprise comme gouvernementalisation de l’État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lascoumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Meyet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler avec Foucault : retours sur le politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions L'Harmattan, pp.37 - 60, 2005, 9782747582513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de Politiques Publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Science Po, p.276-283, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage d'un changement de paradigme : Allemagne - Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dreyfus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Administration dans les processus de transition démocratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.139-156, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historicité et sociologie de l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Laborier; Danny Trom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historicités de l'action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, p.419-462, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Trom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Laborier; Danny Trom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historicités de l'action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, p.5-22, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences camérales et réformes du théâtre dans l'Allemagne du dix-huitième siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Ihl; Martine Kaluszinsky; Gilles Pollet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et sciences gouvernementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, p.109-122, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conséquences éthiques de l'acculturation à partir de l'exemple du développement de l'Etat en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.-M. Le Gloannec; A. Smolar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Kant au Kosovo. Etudes offertes à Pierre Hassner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.505-514, 2003, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.leglo.2003.01.0505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des obstacles à l'évaluation des actions publiques et de quelques pistes pour tenter de les surmonter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gaxie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etre gouverné. Mélanges en l'honneur de Jean Leca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.201-224, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture à l’épreuve du national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.-M. Le Gloannec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat en Allemagne. La République fédérale après l’unification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.351-370, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le “social” dans l'institutionnalisation des politiques culturelles locales en France et en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balme (R.), Faure (A.), Mabileau (A.), dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles politiques locales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Science-po, p. 253-269, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Soziokultur en RFA. D’un enjeu politique à l’institutionnalisation d’une catégorie d’intervention publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Dubois; Philippe Poirrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques locales et enjeux culturels. Les clochers d’une querelle XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française/ Comité d’Histoire du Ministère de la Culture, 1998, 2-11-004104-8 (br.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques culturelles locales en France et en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balme (R.) et. al. dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques locales et transformations de l'action publique en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERAT, p. 385-392, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une politique culturelle polycentrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Le Gloannec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Etat de l’Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrière le cas de Pinar Selek, la recherche en danger en Turquie et ailleurs dans le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Jedlicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Monchatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (122)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographies narratives des universitaires exilés à l’ère numérique : conditions de production de connaissances collaboratives et contributions au plaidoyer pour les universitaires en danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exil : légitimité et crédibilité des expériences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexandra Galitzine-Loumpet, CESSMA, Université de Paris, Jan 2024, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping exile: Bridging knowledge and advocating for scholars at risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weiner Seminar Series on International Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Massachusetts Institute of Technology (MIT); The Inter-University Committee on International Migration, MIT Center for international studiess, Mar 2024, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur l’exil à partir de cartographies narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malena Bastias Sekulovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1; Campus Condorcet, Jan 2024, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues et migrations dans le monde contemporain : les trajectoires de l'exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les langues de l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS/PSL, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartografias Narrativas: entre el relato subjetivo y la historia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arte, saber y exilios: Autoritarismo y sus resistencias a 50 años del golpe Uruguay- Chile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nilia Viscardi, Université de la République (Udelar); Facultad de Arquitectura, Oct 2023, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répresentations de l’exil, une exposition et des cartographies narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroles Menacées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Feb 2023, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akademische Migration & Freiheit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flucht und Exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elise Julien, Wuppertal Bergsiche Universität, Apr 2023, Wuppertal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04421218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eine Wanderausstellung für Freiheit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jubiläumsveranstaltung der Deutsch-Französischen Hochschule und dem Deutsch-Französischen Bürgerfonds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurence Gendron-Ulber, Rheinland-Pfälzische Technische Universität (RPTU), May 2023, Kaiserslautern, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04421224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research at Risk: Supporting Ukrainian Students and Researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Diplomacy in Times of Conflict</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archiving and Deep Mapping on High skilled Migration in the Digital Age: Bridging Knowledge and Advocating for Scholars at Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The future of science: scientific archives and new research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ghislaine Glasson-Deschaumes (MSH Mondes); Monica Heintz (University of Paris Nanterre), Nov 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités et solidarités internationales, hier et aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soirée thématique - "Chercheurs en exil"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Saclay, Nov 2023, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04421255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scholars at Risk in Syria, Turkey, and Ukraine Today: Deep Map Representation tool to produce knowledge on academic exile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference American Foundations’ Fellowship Programs: Transnational Circulations of Elites, Knowledge and Practices (20-21st centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludovic Tournès (UNIGE); Pierre-Yves saunier (CNRS); Thomas David (UNIL); Yi-Tang Lin (UZH), Nov 2023, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géo-Récits/BIELEXIL. Deep map representation tool to produce knowledge on intellectual exile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Suhov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">War in Ukraine and Exile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEFRES, May 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exil académique uruguayen en France : réseaux de solidarité, contribution à la diffusion des savoirs sur la dictature et constitution d’une communauté en vue de la reconstruction démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans du 11 septembre 1973 au Chili ; 50 ans du 27 juin 1973 en Uruguay : solidarités et réseaux pour une résistance en exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Amériques, Sep 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trayectorias del exilio durante las dictaduras de Uruguat y Chile: Coleccón 73exilios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malena Bastias Sekulovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisca Toledo Candia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autoritarismos, violaciones a los derechos humanos y (re)construcciones democráticas: A 50 años de las dictaduras de Uruguay y Chile"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Francisca Toledo; Universidad Metropolitana de Ciencias de la Educación (UMCE), Santiago, Chili, Nov 2023, Santiago (Chile), Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarity network with students in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Students, early career researchers and academics at risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European University Association; DAAD - Deutscher Akademischer Austauschdienst, Jun 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage de la cartographie dans la recherche en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La frontière, nexus des études migratoires ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Convergences Migration, Apr 2023, Auberviliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages cartographiques et parcours d’artistes en exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce que peut la musique en contexte de migration forcée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Denis Laborde, EHESS, Feb 2023, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exils, résistance, clandestinité, l’autre versant de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographier les parcours d’exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre; Institut de Biologie Physico-Chimique (IBPC), Nov 2022, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refúgios, memórias e testemunhos: produção e difusão de conhecimentos sobre exilados acadêmicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Seminário Internacional Refúgio Acadêmico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unicamp, Nov 2022, Campinas, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freiheit der Wissenschaft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eröffnungsveranstaltung Standing for Freedom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rheinisch-Westfaelische Technische Hochschule, Jul 2022, Aachen (Aix la Chapelle), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04421204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de scientifiques contraints à l’exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des chercheurs en exil posent pour les libertés scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Nov 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04421244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collective deep map representation tool to produce knowledge on intellectual exile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maissam Nimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Measuring Migration and Mobility"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Oxford; Nuffield College, Jun 2022, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04206553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations forcées : Porosité entre le refuge et le marché du travail académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les migrations scientifiques : perspectives transméditerranéennes et transatlantiques (XXe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre canadien d’études allemandes et européennes (CCEAE); Centre Marc Bloch Berlin (CMB); Université de Montréal, Sep 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger le patrimoine et les communautés scientifiques et culturels pour reconstruire la paix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconstruire ce qui a été détruit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Monde; PAUSE, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04421239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux d'une base de données et de son interface cartographique : Géo-Récits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maissam Nimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographier les parcours d’exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre; Institut de Biologie Physico-Chimique (IBPC), Nov 2022, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poser pour la liberté , un engagement artistique pour défendre les libertés académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion nationale du réseau "Migrants dans l'enseignement supérieur" (MEnS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux-Montaigne, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04421198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akademische Migration Podiumsgespräch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poser pour la liberté / Standing for freedom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technische Universität Dresde, Apr 2022, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04421195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forschenden im Exil eine Stimme und Sichtbarkeit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wissenschaftler:innen im Exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Deflers &amp; Timothy Williams, Bundeswehr Universität München, Dec 2022, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04421249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations qualifiées uruguayennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium les diasporas vecteurs de développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe interacadémique pour le développement, Académie des sciences, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forschende im Exil – Ausstellung mit Porträts von geflüchteten Forschenden, Auftaktvortrag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forschende im Exil – Ausstellung mit Porträts von geflüchteten Forschenden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humboldt-Universität zu Berlin, Sep 2021, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04421190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akademische Freiheiten und Migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veranstaltungen des Viadrina-Programms "Pensées Françaises Contemporaines"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Europa Universität Viadrina, Sep 2021, Francfort/Oder, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04421193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scholars at Risk as a Facet of Forced Migrations, between dissidence and refugees voice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PanelMultiple Facets of Forced Migration in the 21st Century – Trajectories, Policy Responses, Stakeholders.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Poliitical Science Association (IPSA); RC46 - Migration and Citizenship, Jul 2021, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;exilee identity&amp;quot;, a symbolic tool for the struggle of individuals highly endowed in cultural capital in the face of downward social mobility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maissam Nimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Pinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the International Association for the Study of Forced Migration (IASFM), Panel Education and Research in Exile, Jul 2020, Accra, Ghana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux du soutien aux Universités du Rojava</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rojava : Création d'une Université Alternative et Démocratique pendant la guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISP-Université Paris Nanterre; CETOBAC- EHESS; Paris 8; PAUSE; CEPN- Université Sorbonne Paris Nord, Feb 2020, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04209247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universitaires captifs, prisonniers politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Captifs sans motif : figures contemporaines du prisonnier et de l'otage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Panel Education and Research in Exile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nurcan Özgür Baklacioğlu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the International Association for the Study of Forced Migration (IASFM), Jul 2020, Accra, Ghana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémologies de la radicalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géopolitique des risques et les Humanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure de Paris, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freiheit der Forschung für gefährdete Wissenschaftler_innen. Forschungsperektive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMIS Brown Bag Sessions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Osnabrück; Institute for Migration Research and Intercultural Studies (IMIS), Jul 2019, Osnabrück, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernementalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contestation Multiple. Power and its Critique in Postcolonial Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bayreuth, Academy of Advanced African Studies,, Jun 2019, Bayreuth, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Migration and “rescue” programs. Cases of Braindrain and Braingain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems of Scientific Freedom in Modern and Contemporary History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Goethe Universität; Excellence cluster „Normative Orders“, Nov 2018, Frankfurt am Main, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academics Seeking International Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe, Migration and the Mediterranean : human motilities and intercultural challenges, 15th Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Migration, Integration and Social Cohesion (IMISCOE), Jul 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment penser l'État, entre sciences camérales et gouvernementalité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bureaucratisation des sociétés africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IHA-CREPOS, May 2018, Dakar, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critères pour une analyse longitudinale des scientifiques en danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scholars at Risk, Rescue Politics and Institutional Opportunities in Comparative and Long-term Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Marc Bloch; Bard College; IMIS; Université Paris Lumières; ISP/université de Nanterre, Jun 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxes of solidarity in emergency and academic cosmopolitanism. Synthesis and conclusions of the Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Freedom Under Threat – Roots, Responsibilities, Reactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Dec 2018, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire la sociologie d’une ville : Berlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sociologie des villes : enjeux et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERMES, Jan 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and future actions to protect scholars under threat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Freedom Under Threat – Roots, Responsibilities, Reactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Dec 2018, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philanthropic Model or Academic Insertion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Social Science Forum. Panel Supporting Refugee and Displaced Scientists – what role for the international scientific community?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Science Council (ISC); UNESCO, Sep 2018, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which freedom of research to defend?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Forum Freedom of Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 7, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping International Cooperation between Universities: Opportunities and Potential Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Universities beyond Borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Marc Bloch, Dec 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiatus dans les transpositions de Surveiller et punir en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international organisé à l’occasion du 40e anniversaire de la publication de Surveiller et punir de Michel Foucault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des sciences juridique et philosophique de la Sorbonne; Association pour le Centre Michel Foucault, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les spécificités des SHS dans la formation doctorale en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La formation doctorale en sciences sociales, pour quoi, comment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Descartes; Université Sorbonne Paris Cité; Association internationale des sociologues de langue française, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généalogie vs. histoire des idéologies: peut-on penser les antagonismes avec Foucault?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international pour une histoire sociale des idées politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEVIPOF, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernementalité vue par les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Foucault (s) 1984-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Est; Université Paris 1, Jun 2014, Creteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sciences camérales à l'analyse de la bureaucratie chez Max Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Autour de Max Weber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00832829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques culturelles en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démocratiser la culture. Une histoire comparée des politiques culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00830935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-histoire - Impulsreferat, Geschichtswissenschaft und Soziologie im Dialog : Sozialpolitikentwicklung vom 19. bis zum 21 Jahrhundert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Vom Nationalstaat lernen ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Leipzig, Germany. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00831566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l'action publique à partir de Bourdieu et Foucault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages de Bourdieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00830938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About The Conflict of the Faculties: German Cameralism as a Profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der Staat: Akteure, Praktiken, Wissen (16. -19. Jahrhundert)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Historique allemand, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences camérales entre histoire et science politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Vogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'histoire de l'État. Séminaire Centre d'histoire contemporaine, Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00832832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interdisciplinarité dans l'institution : organiser, coopérer, innover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences, Cercle interdisciplinaire IUKB Sion Interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Sion, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00830940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiquer l'interdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférence de l'Institut Européen, Université de Genève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00832830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertises scientifiques : Quelles références internationales en matière d'acceptabilité sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité Académique des Relations Internationales Scientifiques et Techniques (CARIST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00830942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les administrations publiques en réforme(s) : une comparaison Allemagne-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science politique comparée des administrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00830941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politikwissenschaft auf der Grenze zwischen Kulturpolitik und Sozialpolitik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geschichtschreibung und Grenzüberschreitung,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Stuttgart, May 2010, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopolitik und Bevölkerung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die vergangene Zukunft Europas. Demografische Wissensordnungen und Prognosen im 20. und 21. Jahrhundert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Marc Bloch, Jan 2009, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sciences camérales à la diffusion des &amp;quot;Savoirs d'État&amp;quot; dans la science politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots de l'histoire Historiens allemands et français face à leurs concepts et à leurs outils, Paris 2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deutsche Historisches Institut; Centre de Recherches Interdisciplinaires sur l'Allemagne, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Statistic as a Political Instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture Meets Demography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zentrum für Literatur- und Kulturforschung, Jul 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm von Humboldt. Patriotismus, entre la théorie et les pratiques politiques, entre la France jacobine et la Prusse éclairée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doppelidentitäten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Freie Universität Berlin, 2008, Berlin (DE), Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux des méthodes d'analyse de l'action publique culturelle, à partir de l'exemple de l'Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tendances et défis des politiques culturelles dans les pays occidentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00429774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kulturpolitik als Sozialpolitik am Beispiel der deutschen Theaterreform des 18. Jahrhunderts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funktionen von Kunst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Studienstiftung des deutschen Volkes, Oct 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationalités et temporalités de l’action publique : Humboldt créateur de l’administration culturelle prussienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales Sociohistoire des institutions scientifiques et éducatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Nancy 2, Oct 2007, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">„Gouvernementalität“ und die Konstitution von Wissen über den Staat: Reflexionen über ein analytisches Konzept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sozial- und Wirtschaftsgeschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forschungsstelle für Sozial- und Wirtschaftsgeschichte der Universität Zürich, Sep 2007, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Dimensión Histórica en el Análisis de las Políticas Públicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Análisis y Evaluación de las Politicas Públicas en Colombia:Experiencias, Teorías y Métodos en Debate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bogotá Universidad Nacional de Colombia, 2007, Bogota, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silent Reform. The Case of the Cultural German Federalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Is democracy working? 20th IPSA World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Political Science Association, 2006, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ist die Wissensgesellschaft demokratisch?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lässt sich im Europäischen Raum die Konstituierung einer "Wissensgesellschaft" beobachten?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humboldt Universität Berlin; Institut für Sozialwissenschaften und dem Berlin Garduate School of Social Sciences der Humboldt Universität zu Berlin; Centre Marc Bloch, May 2006, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des &amp;quot;pratiques&amp;quot; chez Michel Foucault&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "la gouvernementalité". Les deux cours de Michel Foucault".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, ¨Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernementalité au prisme des pratiques&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Le politique vu avec Foucault. Quelle est la fécondité des outils de Michel Foucault pour analyser le politique?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doit-on interroger ensemble la genèse des pratiques politiques et leurs usages contemporain?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Pratiques et méthodes de la socio-histoire du politique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une thèse c'est cinquante entretiens. L'entretien dans l'analyse des politiques publiques ou les paradoxes d'un impératif non codifié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse secondaire en recherche qualitative. Utopie ou perspectives nouvelles?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00340920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conceptualisation des (changements d')échelles et les enjeux: méthodologiques de leur analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondialisation, européanisation, fédéralisme et décentralisation: l'Etat et l'action publique à l'épreuve des changements d'échelle, Congrès des 4 pays, Association francophone de science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00340919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance et démocratie électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Umbau des Staats, Frankreich und Deutschland im Zeitalter der "e-governance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Ludwigsburg, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00340932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the relevance of idea for governmentality: some conceptual and methodological reflections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Consortium for Political Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00340928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bonnes moeurs: manière de penser les conduites dans la constitution d'instruments de politique publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lascoumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences camérales: activités pratiques et dispositifs publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00340925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entretiens dans les démarches de recherche en analyse des politiques publiques: usages, définitions, problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques publiques. Approches de la décision politique, Institut d'études politiques et internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00339223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution des &amp;quot;savoirs&amp;quot; et mobilisation de répertoires d'action dans les pratiques administratives: quelle méthodologie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les "sciences" de l'action publique. Genèses, pratiques, usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00340936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives comparées sur l'étude des sciences camérales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Vogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences camérales: activités pratiques et dispositifs publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00340929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auf der Suche nach Identität</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Europas neue verfassung: Souveränität-Legitimität-Identität</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00340941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La genèse de la politique des zones d'éducation prioritaires comme processus de circulation de connaissances: pratiques professionnelles, pratiques militantes et situations d'expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences camérales: activités pratiques et histoires des dispositifs publics, CURAPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00339228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de l'analyse historique dans les politiques publiques occidentales et extra occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre d'Etudes de l'Afrique Noire, Séminaire doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00340921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage des entretiens dans l'analyse des politiques publiques en général, ainsi que dans les approches cognitives en particulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l'Association suisse de science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Balsthal, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00340923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes méthodologique d'une enquête sur les entretiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bongrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Cuisines de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse and Practices in analytics of government</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Consortium for Political Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Marburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00340943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tendances actuelles dans les recherches de politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Politiques Publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et perspectives comparés de la recherche en analyse des politiques publiques en France, en Allemagne et en Suisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worshop Politiques Publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Berne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance and public policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der analyticité Nutzen und die Grenzen der beiden politikwissenscahften Konzepte für die Fragestellung der transnationalen eyropäischen Gesellschaftsgeschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation des politiques culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires et sens de l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worshop CURAPP-TU Berlin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Berlin, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00340946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la structuration historique de l’espace de l’action publique au présent de l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’historicité de l’action publique. Activités pratiques et histoire des dispositifs publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Universitaire de Recherches Administratives et Politiques de Picardie; Groupe de Sociologie politique et morale - EHESS; Association Française de Science politique-Groupe Politiques Publiques, Oct 2000, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science de gouvernement et construction d’une nouvelle catégorie d’intervention publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La formation des sciences de gouvernement en Europe XIXème -XXème siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherches sur l'Administration et le territoire; IEP de Grenoble, Nov 2000, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets culturels socialistes et leurs réalisations en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Siècles des Socialismes. Perspectives Européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historicité et analyse de politiques publiques : quelles méthodes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les sciences sociales et l'historicité : le présent par le passé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec à Montreal, Nov 2002, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se peut-il que ce soit juste en théorie, mais ne vaille rien en pratique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Science Politique, Sep 2002, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsidiarité et légitimation de l’action publique. La dimension européenne de la responsabilité publique à la lumière du cas de l'ESB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, Paris 2000.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Politiques et Management Publics- Revue PMP, 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural policy as welfare policy: a genealogical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Cultural Policy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICCPR, Nov 1999, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment « intégrer la dimension européenne » dans l’analyse des politiques publiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1; Centre de Recherche Politiques de La Sorbonne, Apr 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations et puissance publique : la constitution du patrimoine nationale au XIXe siècle en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et démocratie. Les formes paradoxales de la voie associative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lille 3, UFR Arts et Culture, Dec 2000, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques publiques et histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d’Etudes Politiques, 2000, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réformes du fédéralisme culturel en RFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de recherches sur l’État</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEVIPOF, 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de la modernisation du secteur culturel dans l’ex-Allemagne de l’Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les figures de la modernisation de l’État et les élites modernisatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1; Centre de Recherche Politique de La Sorbonne, Jan 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact de l’unification sur la répartition de compétences en matière culturelle entre les différents échelons étatiques en RFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque L’État en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Marc Bloch; Wissenschaftszentrum Berlin für Sozialforschung (WZB); CERI- Institut d'Études Politiques de Paris, 1997, Berlin, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements politiques et innovations dans les politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au-delà du discours de la réforme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GAPP/ENS Cachan, 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La socioculture en RFA : d’un enjeu politique à l’institutionnalisation d’une catégorie de l’intervention publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques culturelles comparées en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d’Histoire du Ministère de la Culture, 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vergleich der öffentlichen Kulturpolitik in Deutschland und Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur l’Étude comparée des grandes métropoles européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Marc Bloch, 1997, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture diplomacy as public policy: the German case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflict and Order - 7e Congrès international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Political Science Association (IPSA), 1997, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du traitement social de la culture au traitement culturel du social ? Professionnalisation des politiques culturelles locales et enjeux sociaux en France et en RFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques locales et transformations de l’action publique en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Science Politique; Centre de Recherche sur le Politique, l’Administration, la Ville et le Territoire; Centre d’Etudes et de Recherches de l’IEP, Sep 1997, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logik der Kulturpolitik (1870-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformation von Kulturen - Historischen Soziologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Justus Liebig-Universität Giessen, 1996, Giessen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Kulturpolitik im Prozess der Wiedervereinigung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prozess der Wiedervereinigung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERI-Institut d'Études Politiques de Paris; Freie Universität Berlin, 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique culturelle allemande en Europe Centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études sur les transitions à l’Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERI/FNSP, 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux acteurs dans le développement de la politique publique en Allemagne de l’Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Congrès international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française, 1992, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théories et pratiques du caméralisme et les construction des espaces administratifs régionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Vogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les identités régionales en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission historique Française en Allemagne; Institut Max Planck, May 1992, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques culturelles dans l’ex-RDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le communisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris X Nanterre; Centre d’Étude d’Histoire et de Sociologie du Communisme, May 1992, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standing for Freedom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Special Issue, 170p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poser pour la liberté. Portraits de scientifiques en exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-Série Automne, 170p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04043648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences politiques allemandes (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15 (59), 2002, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/polix.2002.1233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses politiques allemandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14 (55), 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une littéraire uruguayenne mobilisée pour la mémoire des victimes : Marita Ferraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duygu Tasalp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website&amp;pageid=1157&amp;cartographie=3320&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du droit aux sciences de la communication, parcours d'une famille d'enseignants uruguayens engagés: Roque Faraone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Arias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website=&amp;pageid=1157&amp;cartographie=96&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04302182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours d'un ingénieur agronome et homme politique uruguayen en exil : Ernesto Agazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website&amp;pageid=1157&amp;cartographie=3298&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04302136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteur kurde Diyarbakir à Paris : Aram Tastekin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website=&amp;pageid=1157&amp;cartographie=96&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04302207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ingénieure uruguayenne pionnière de la construction de la science, de la technologie et de la société (STS) : Judith Sutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website&amp;pageid=1157&amp;cartographie=2405&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04203231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le combat pour la science et la démocratie d'un biologiste uruguayen : Ricardo Ehrlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website=&amp;pageid=1157&amp;cartographie=96&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04203203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours franco-latino-américain d'un philosophe uruguayen exilé : Ricardo Viscardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website=&amp;pageid=1157&amp;cartographie=536&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04203269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours international d'un parasitologue uruguayen engagé : Luis Yarzábal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website=&amp;pageid=1157&amp;id=92&amp;cartographie=183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04203287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours d’une femme médecin chilienne d'Uruguay exilée en France : Maren Ulriksen de Viñar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website=&amp;pageid=1157&amp;id=92&amp;cartographie=2280#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04203253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycologue argentine exilée à Montevideo et à Nancy : Lina Bettucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://heurist.huma-num.fr/h6-alpha/?db=Geo_Recits&amp;website&amp;pageid=1157&amp;cartographie=392&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04203157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire internationale d’un sociologue uruguayen « inquiet » : Geronimo De Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website=&amp;pageid=1157&amp;cartographie=366&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04203169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un psychiatre uruguayen face aux fractures de l’exil : Marcelo Viñar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website=&amp;pageid=1157&amp;id=92&amp;cartographie=608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04203273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exil d'un scientifique uruguayen, entre engagement politique et recherches : Fernando Lema (1945-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website=&amp;pageid=1157&amp;cartographie=465&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04203225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une linguiste uruguayenne : Brenda Laca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website=&amp;pageid=1157&amp;cartographie=350&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04203220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire d’un poète brésilien en exil, De Rio à Paris, des mathématiques à la poésie : Pedro Vianna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duygu Tasalp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website&amp;pageid=1157&amp;cartographie=1301&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un pasteurien engagé pour la diplomatie de la science : Guillermo Dighiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website=&amp;pageid=1157&amp;cartographie=670&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04203190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire d’une intellectuelle uruguayenne libre et nomade entre Montevideo et Paris : A-M. Araujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website&amp;pageid=1157&amp;cartographie=547&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’Alexandrie à Grenoble, trajectoire d’un physicien exilé d’Uruguay : José Baruchel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duygu Tasalp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website&amp;pageid=1157&amp;cartographie=446&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La République Fédérale d’Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Etat de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La myriade franco-allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00836745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exzellenz durch Steuerung? Neue Herausforderungen für das deutsche und das französische Wissenschaftssystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effi Böhlke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Knie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WZB Discussion Paper SP III 2009-602, Wissenschaftszentrum Berlin für Sozialforschung. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final de l'enquête sur les politiques municipales d'intégration des populations d'origine étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gaxie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine de Lasalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-France Taiclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Obradovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris 1. 1998, 2 volumes, 318 p. et 504 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et édification nationale en Allemagne : genèse des politiques de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science politique. Institut d'Études Politiques de Paris, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1996IEPP0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04205770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exil scientifique uruguayen, une solidarité pour le développement de l’Amérique latine : Fernando Lema. Regards sur les exils scientifiques contraints d’hier et d’aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Adjedj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId307"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A2D80E5E"/>
+    <w:nsid w:val="C555518B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-laborier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7458-561X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059091827" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bit.ly/georecits" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.poserpourlaliberte.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.programmepause.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reseau-mens.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619091v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Laborier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malena Bastias Sekulovic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Suhov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.196.0093" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507706v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Toledo Candia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.17522" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286408v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissam Nimer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Pinet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.5378" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207160v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207155v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207191v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04043684v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/ZWG0120201" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04043656v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209242v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.10841" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739339v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.131.0041" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621283v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bocquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023767v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.4185" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429002v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184826v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bongrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.551.0073" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130985v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1028663032000119233" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192270v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497711v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428743v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Trom" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.2002.1224" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203628v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203519v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10286630009358146" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203665v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaxie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Lassalle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Taiclet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Obradovic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201950v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.1999.1806" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201954v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.1996.1940" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203112v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203115v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04202117v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201956v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menke" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lignes0.007.0059" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04529761v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Dakhli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wolff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-658-43540-0_1#citeas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-43540-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421118v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783658435394" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360393v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633813v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audren" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Napoli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Vogel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428999v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noreau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rocher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rioux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323787v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422558v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Adjedj" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322825v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421737v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-658-43540-0_8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422566v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043701v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203381v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/actualites/louvrage-patrie-perdue-pays-dasile-lofpra-70-ans-de-protection-des-refugies" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043693v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201462v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ulb.be/en/book/?gcoi=74530100620490" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044093v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201471v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.bouss.2019.01.0331" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395573v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wauquier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionskime.fr/publications/liberte-de-la-recherche/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208214v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv31zqdf5.51" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04202064v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.bouss.2015.01.0085" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023787v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/sociologie-ethnologie-anthropologie/6895-michel-foucault-sous-la-direction-de-jean-francois-bert-et-jerome-lamy.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044404v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634614v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835325v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429001v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428874v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429762v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429532v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429777v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271081v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343352v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.16338" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271084v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568689v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271092v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271100v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dreyfus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271137v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271127v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271131v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271126v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.leglo.2003.01.0505" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271134v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203422v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100627500" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498002v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497998v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203464v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203483v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208288v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Erlich" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jedlicki" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monchatre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421023v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421029v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495381v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421255v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421215v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421224v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207942v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207923v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421071v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207925v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421218v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421052v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201821v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecerf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207938v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421067v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207935v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421271v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207921v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206553v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421204v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421244v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207919v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201683v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201889v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421239v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209257v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421198v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421195v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421249v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201748v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421190v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421193v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201719v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207933v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209252v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209247v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209254v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurcan &#214;zg&#252;r Baklacio&#287;lu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208299v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201788v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201775v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206562v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206573v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206583v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206579v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206566v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209261v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206560v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206568v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206582v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206580v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207927v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209268v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206585v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206588v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831566v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832829v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830935v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830938v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206590v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832832v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830940v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832830v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830942v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830941v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207812v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207834v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207821v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207827v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207842v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429774v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207870v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207846v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207861v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207855v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207887v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207877v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340389v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340386v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340392v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340920v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340919v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339223v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340925v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340932v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340928v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Papadopoulos" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340936v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340929v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340941v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339228v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340921v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340923v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345125v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341043v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341050v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340943v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341046v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341042v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340946v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208994v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208281v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341048v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207897v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208261v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207900v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207905v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208270v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208992v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207903v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208989v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208258v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207915v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208237v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208248v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207913v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207906v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208255v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207908v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207907v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208232v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207893v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207890v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208229v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201469v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04043648v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203574v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jobard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.2002.1233" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203606v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207514v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duygu Tasalp" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302182v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302136v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302207v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04203287v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04203157v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04203253v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04203203v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04203269v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04203231v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04203169v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04203273v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04203225v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04203220v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207772v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04203190v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201671v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207768v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203506v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836745v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203698v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effi B&#246;hlke" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Knie" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Simon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207806v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Lasalle" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04205770v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996IEPP0018" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362846v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-laborier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7458-561X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059091827" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bit.ly/georecits" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.poserpourlaliberte.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.programmepause.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reseau-mens.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619091v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Laborier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malena Bastias Sekulovic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Suhov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.196.0093" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507706v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Toledo Candia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.17522" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286408v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissam Nimer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Pinet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.5378" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207160v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207155v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04043684v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/ZWG0120201" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207191v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04043656v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209242v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.10841" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739339v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.131.0041" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621283v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bocquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023767v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.4185" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184826v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bongrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.551.0073" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429002v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130985v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1028663032000119233" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192270v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497711v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203628v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428743v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Trom" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.2002.1224" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203519v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10286630009358146" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203665v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaxie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Lassalle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Taiclet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Obradovic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201950v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.1999.1806" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201954v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.1996.1940" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203115v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203112v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04202117v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201956v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menke" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lignes0.007.0059" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04529761v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Dakhli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wolff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-658-43540-0_1#citeas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-43540-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421118v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783658435394" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360393v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633813v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audren" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Napoli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Vogel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428999v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noreau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rocher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rioux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323787v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322825v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422558v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Adjedj" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421737v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-658-43540-0_8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422566v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043701v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203381v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/actualites/louvrage-patrie-perdue-pays-dasile-lofpra-70-ans-de-protection-des-refugies" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043693v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201462v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ulb.be/en/book/?gcoi=74530100620490" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044093v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201471v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.bouss.2019.01.0331" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395573v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wauquier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionskime.fr/publications/liberte-de-la-recherche/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208214v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv31zqdf5.51" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04202064v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.bouss.2015.01.0085" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023787v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/sociologie-ethnologie-anthropologie/6895-michel-foucault-sous-la-direction-de-jean-francois-bert-et-jerome-lamy.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634614v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044404v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835325v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429001v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428874v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429762v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429532v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429777v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271081v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343352v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.16338" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271084v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568689v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271092v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271100v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dreyfus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271127v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271137v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271131v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271126v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.leglo.2003.01.0505" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271134v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203422v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100627500" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498002v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203464v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497998v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203483v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208288v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Erlich" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jedlicki" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monchatre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421029v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421023v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495381v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207923v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421071v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207925v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421218v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421224v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207942v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421215v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421255v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421052v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201821v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecerf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207938v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421067v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207935v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207921v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421271v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207919v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201683v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421204v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421244v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206553v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201889v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421239v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209257v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421198v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421195v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421249v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201748v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421190v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421193v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201719v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209252v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209247v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207933v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209254v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurcan &#214;zg&#252;r Baklacio&#287;lu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208299v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201775v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201788v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206566v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206573v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206583v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206579v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206562v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209261v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206560v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206568v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206582v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206580v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207927v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209268v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206585v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206588v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832829v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830935v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831566v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830938v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206590v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832832v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830940v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832830v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830942v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830941v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207812v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207834v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207821v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207827v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207842v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429774v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207861v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207846v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207870v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207855v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207877v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207887v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340389v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340386v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340392v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340920v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340919v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340932v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340928v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Papadopoulos" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340925v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339223v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340936v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340929v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340941v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339228v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340921v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340923v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345125v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340943v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341050v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341046v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341042v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341043v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340946v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208994v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208281v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341048v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207897v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208261v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207900v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207905v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208270v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208992v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207903v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208989v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208258v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207915v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208237v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208248v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207913v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207906v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208255v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207908v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207907v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208232v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207890v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207893v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208229v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201469v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04043648v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203574v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jobard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.2002.1233" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203606v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207514v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duygu Tasalp" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302182v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302136v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302207v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04203231v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04203203v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04203269v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04203287v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04203253v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04203157v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04203169v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04203273v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04203225v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04203220v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207772v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04203190v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201671v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207768v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203506v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836745v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203698v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effi B&#246;hlke" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Knie" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Simon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207806v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Lasalle" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04205770v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996IEPP0018" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362846v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>