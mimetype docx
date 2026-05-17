--- v1 (2026-04-25)
+++ v2 (2026-05-17)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:140.14598540146px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascale Laborier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascale-laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7458-561X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059091827</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Laborier est professeure de science politique de recherche depuis 1999 et à l’Université Paris Nanterre depuis 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle travaille au croisement de la science politique, de l’histoire et de la sociologie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est Fellow de l’Institut Convergence et y conduit un projet collectif depuis 2021 Géo-récits. Cartographies narratives pour comprendre l’exil  (CNRS-ANR-17-CONV- ). Les résultats sont visibles sur le site </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://bit.ly/georecits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans le cadre de la valorisation des recherches sur l’exil elle a conçu avec le photographe Pierre-Jérôme Adjedj une exposition Poser pour la liberté à la Cité du Design en 2021 et t itinérante depuis en Europe (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.poserpourlaliberte.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)Elle est membre du Comité scientifique du Programme d’Accueil en Urgence des Scientifiques et Artistes en Exil-PAUSE (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.programmepause.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ) et du bureau du réseau des établissements engagés pour l’accueil des étudiants en exil – Mens (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://reseau-mens.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle a été directrice du Centre Universitaire de Recherches sur l’Action Publique et le Politique (UMR 7319) à l’université Jules Verne (2000-2005) et du Centre Marc Bloch (UMIFRE 14) à Berlin (2005- 2010). Elle a été Première Vice-Présidente de l’Université Paris Lumières (2021-2023).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les trajectoires de migrants qualifiés : une approche réticulaire et narrative de l’exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malena Bastias Sekulovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Suhov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 196 (2), pp.91-104. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/migra.196.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : 50 ans après les coups d'État en Uruguay et au Chili, quels défis pour les politiques éducatives et la démocratisation des institutions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisca Toledo Candia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ideas.17522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universitaires et artistes en situation d’ exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maissam Nimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Pinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains/Théories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/teth.5378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dilemna of solidarity and exile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue Fall, pp.142-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scholarship in exile: using words and images to bear witness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue Fall, pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akademische Migration und ,,Rettungsprogramme“ zwischen spezifischen und universellen Integrationsmodellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Weltgeschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Probleme der Wissenschaftsfreiheit in der neuzeitlichen und zeitgenössischen Geschichte, 21 (1), p. 121-136. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/ZWG0120201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04043684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dilemme de la solidarité et de l'exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hors-Série Automne, pp.142-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poser pour la liberté. Introduction sur l’exil scientifique forcé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hors-Série Automne, p. 11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04043656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mots et des images pour témoigner de l’exil scientifique contraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1328, pp.166-169. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.10841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04209242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberade. Universitaires en danger, entre catégorisation et témoignages croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Dynamiques de la recherche et sources orales, 131-132, pp.41-45. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.131.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recompositions et défis : la population berlinoise entre dynamiques émergentes et nouvelles fractures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Berlin Aujourd'hui, 3 (221), pp.87-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01621283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La temporalité des institutions. Flux et reflux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17, pp.31-35. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.4185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01023767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entretien dans l'analyse des politiques publiques : un impensé méthodologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 55 (1), pp.73-111. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.551.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die deutschen Sozialdemokraten.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Arbeiterbewegung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 47. Jg. (4), pp.19-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00429002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘social' in the institutionalisation of local cultural policies in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cultural Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, French and German Cultural Policies, 9 (2), pp.195-206. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1028663032000119233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00130985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot; Social&amp;quot; in the Institutionalisation of Local Cultural policies in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cultural Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Vol. 9 (n°2), pp.P. 195-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00192270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘social' in the institutionalisation of local cultural policies in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cultural Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9 (2), p. 195-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science politique entre professionalisation et areas studies, à la croisée des chemins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Special Issue - La recherche française sur l’Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science politique allemande dans tous ses états. Controverses autour de la naissance d'une discipline entre enjeux théoriques, luttes de savoir et transferts culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Trom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15 (59), pp.33-66. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/polix.2002.1224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural policy as welfare policy: A genealogical approach—the reform of German theatre in the 18th century 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cultural Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7 (2), pp.259-280. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10286630009358146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques municipales d'intégration des populations d'origine étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gaxie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine de Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-France Taiclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Obradovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Etudes. Synthèse de travaux sur l'immigration et la présence étrangère en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La «bonne police». Sciences camérales et pouvoir absolutiste dans les États allemands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12 (48), pp.7-35. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/polix.1999.1806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation ou rénovation ? Transitions de la politique culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 9 (33), pp.111-132. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/polix.1996.1940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques régionales de la culture en Allemagne orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enjeu de la culture dans l’unification allemande. Du dirigisme centraliste au pluralisme démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levers de rideau à Berlin. Evolution de la politique du théâtre depuis l’unification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents. Revue des questions allemandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Dossier Le Lourd Héritage de la RDA (3), pp.56-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04202117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out of Rosenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Menke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 7 (3), pp.59. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lignes0.007.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academics in a Century of Displacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Fachmedien Wiesbaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Migrationsgesellschaften, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-658-43540-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04529761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academics in a Century of Displacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer VS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 344 p., 2024, Migrationsgesellschaften, 2569-1287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04421118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de Berlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, 675, pp.128, 2016, Repères 9782707176899</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences camérales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Vogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires De France, pp.594, 2011, 9782952786539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Réformes en santé et en justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUL, pp.296, 2008, Université de Laval</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00428999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historicités de l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Trom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris, Presses Universitaires de France, 540 p., 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00323787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques leçons sur l'accueil des chercheurs en exil à l'étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Heurtaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensées captives. Répression et défense des libertés académiques en Europe centrale (et au delà). Trente ans de recherches au CEFRES de Prague</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Codex, pp.136-140, 2024, 978-2-918783-28-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposer les chercheurs en péril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Adjedj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Heurtaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensées captives. Répression et défense des libertés académiques en Europe centrale (et au delà). Trente ans de recherches au CEFRES de Prague</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Codex, pp.169-171, 2024, 978-2-918783-28-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Forced Migrations of Scholars During the Uruguayan Dictatorship: Refuge and Academic Labor Market Overlap?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leyla Dakhli; Pascale Laborier; Frank Wolff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academics in a Century of Displacement. The Global History and Politics of Protecting Endangered Scholars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer VS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-208, 2024, Migrationsgesellschaften, 2569-1287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endangered Scholars: Globalizing the Long History of an Emergent Category</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leyla Dakhli; Pascale Laborier; Frank Wolff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academics in a Century of Displacement. The Global History and Politics of Protecting Endangered Scholars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer VS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-25, 2024, Migrationsgesellschaften, 2569-1287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire peut-elle servir la cause des &amp;quot;exilés&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarah Gensburger, Sandrine Lefranc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mémoire collective en question(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, p. 431-438, 2023, 978-2-13-083599-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Ehrlich : une vie dédiée à la recherche scientifique et à la défense d’idéaux politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Boucher; Aline Angoustures; Sophie Pegliasco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrie perdue, pays d’asile. L'Ofpra, 70 ans de protection des réfugiés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Loubatières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-86266-805-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Migration and 'Rescue' Programs. Between Specific and Universal Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roth Ralf; Vatansever Asli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Freedom under Attack. Political Oppression, Structural Challenges, and Intellectual Resistance in Modern and Contemporary History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus Verlag, pp.157-174, 2021, 9783593513119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Être un chercheur en danger, entre entreprises de sauvetage et dispositifs d’accueil spécifiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vanessa Frangville; Aude Merlin; Jihane Sfeir; Pierre-Etienne Vandamme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La liberté académique : principes enjeux et menaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de l'Université de Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-231, 2021, MSH Series, 27365956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité de la solidarité, ici et là-bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colonomos Ariel; Favarel-Garrigues Gilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour Fariba Adelkhah et Roland Marchal. Chercheurs en périls</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Science Po, 2020, 978-2-7246-2605-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurie Boussaguet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5e édition entièrement revue et corrigée, Presses de Sciences Po, pp.331-338, 2019, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.bouss.2019.01.0331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les libertés académiques, une affaire d'Etat ? L'exemple de la création d'un programme Les libertés académiques, une affaire d'État ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anders Fjeld; Mélanie Duclos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liberté de la recherche. Conflits, pratiques, horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9782841749461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02395573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legitimidad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diccionario de políticas públicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Universidad del Externado de Colombia, pp.360-367, 2015, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv31zqdf5.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3 / Doit-on en finir avec les corporatismes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Boussaguet; S. Jacquot; P. Ravinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une French touch dans l'analyse des politiques publiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.85-102, 2015, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.bouss.2015.01.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04202064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernementalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Bert; Jérôme Lamy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michel Foucault. Un héritage critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-181, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01023787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences camérales, prolégomènes à toute bureaucratie future ou parades pour gibiers de potence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laborier (P) ; Audren (F) ; Napoli (P.) ; Vogel (J.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences camérales : activités pratiques et histoire des dispositifs publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires De France, pp.11-30, 2011, Curapp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action publique comprise comme gouvernementalisation de l'Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lascoumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laborier, Pascale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences camérales, activités pratiques et histoire des dispositifs publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France (PUF), pp.81-101, 2011, 9782952786539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les charmes discrets du fédéralisme culturel coopératif allemand : de son invention à la République de Berlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saint-Pierre D, Audet C. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tendances et défis des politiques culturelles II : cas nationaux en perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Laval (Québec), pp.131-156, 2011, Chaire Fernand-Dumont sur la culture, 978-2-7637-9015-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00835325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kulturpolitik als Sozialpolitik am Beispiel der deutschen Theaterreform des 18. Jahrhunderts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gesa zur Nieden ; Tilmann Köppe ; Daniel Feige. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funktionen von Kunst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.171-182, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00429001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension historica en el analisis de las publicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roth, André-Noel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analisas y evaluacion de politicas publicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional de Colombia, pp.2-7, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00428874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse secondaire d'entretiens en politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bongrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Dargentas, M. Brugidou, D. Le-Roux, A.-C. Salomon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse secondaire en recherche qualitative, utopie ou perspectives nouvelles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00429762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réformer l'action publique : introduction à l'étude des réformes et de la gouvernementalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laborier Pascale, Noreau Pierre, Rioux Marc, Rocher Guy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Réformes en santé et en justice. Le droit et la gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Laval, pp.3-8, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00429532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociaux-démocrates allemands, entre liberté de l'art et réformes de l'administration culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Vigreux S. Wolikow. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rouge et rose. Deux siècles de socialisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions universitaires de Dijon, pp.XXXXX, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00429777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations et puissance publique, la constitution du patrimoine national en Allemagne au dix-neuvième siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Démocratie. Les formes paradoxales de la voie associative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREAPHIS, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’impossible ministère au presque ministère : une politique culturelle en émergence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qui sont les Allemands ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.203-214, 2006, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.16338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02343352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action publique comprise comme gouvernementalisation de l'Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lascoumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler avec Michel Foucault. Retours sur le politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p.37-62, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’action publique comprise comme gouvernementalisation de l’État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lascoumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Meyet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler avec Foucault : retours sur le politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions L'Harmattan, pp.37 - 60, 2005, 9782747582513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de Politiques Publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Science Po, p.276-283, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage d'un changement de paradigme : Allemagne - Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dreyfus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Administration dans les processus de transition démocratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.139-156, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historicité et sociologie de l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Laborier; Danny Trom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historicités de l'action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, p.419-462, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Trom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Laborier; Danny Trom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historicités de l'action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, p.5-22, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences camérales et réformes du théâtre dans l'Allemagne du dix-huitième siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Ihl; Martine Kaluszinsky; Gilles Pollet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et sciences gouvernementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, p.109-122, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conséquences éthiques de l'acculturation à partir de l'exemple du développement de l'Etat en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.-M. Le Gloannec; A. Smolar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Kant au Kosovo. Etudes offertes à Pierre Hassner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.505-514, 2003, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.leglo.2003.01.0505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des obstacles à l'évaluation des actions publiques et de quelques pistes pour tenter de les surmonter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gaxie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etre gouverné. Mélanges en l'honneur de Jean Leca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.201-224, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture à l’épreuve du national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.-M. Le Gloannec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat en Allemagne. La République fédérale après l’unification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.351-370, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le “social” dans l'institutionnalisation des politiques culturelles locales en France et en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balme (R.), Faure (A.), Mabileau (A.), dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles politiques locales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Science-po, p. 253-269, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Soziokultur en RFA. D’un enjeu politique à l’institutionnalisation d’une catégorie d’intervention publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Dubois; Philippe Poirrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques locales et enjeux culturels. Les clochers d’une querelle XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française/ Comité d’Histoire du Ministère de la Culture, 1998, 2-11-004104-8 (br.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques culturelles locales en France et en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balme (R.) et. al. dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques locales et transformations de l'action publique en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERAT, p. 385-392, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une politique culturelle polycentrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Le Gloannec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Etat de l’Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrière le cas de Pinar Selek, la recherche en danger en Turquie et ailleurs dans le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Jedlicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Monchatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (122)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographies narratives des universitaires exilés à l’ère numérique : conditions de production de connaissances collaboratives et contributions au plaidoyer pour les universitaires en danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exil : légitimité et crédibilité des expériences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexandra Galitzine-Loumpet, CESSMA, Université de Paris, Jan 2024, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping exile: Bridging knowledge and advocating for scholars at risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weiner Seminar Series on International Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Massachusetts Institute of Technology (MIT); The Inter-University Committee on International Migration, MIT Center for international studiess, Mar 2024, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur l’exil à partir de cartographies narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malena Bastias Sekulovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1; Campus Condorcet, Jan 2024, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues et migrations dans le monde contemporain : les trajectoires de l'exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les langues de l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS/PSL, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartografias Narrativas: entre el relato subjetivo y la historia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arte, saber y exilios: Autoritarismo y sus resistencias a 50 años del golpe Uruguay- Chile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nilia Viscardi, Université de la République (Udelar); Facultad de Arquitectura, Oct 2023, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répresentations de l’exil, une exposition et des cartographies narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroles Menacées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Feb 2023, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akademische Migration & Freiheit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flucht und Exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elise Julien, Wuppertal Bergsiche Universität, Apr 2023, Wuppertal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04421218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eine Wanderausstellung für Freiheit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jubiläumsveranstaltung der Deutsch-Französischen Hochschule und dem Deutsch-Französischen Bürgerfonds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurence Gendron-Ulber, Rheinland-Pfälzische Technische Universität (RPTU), May 2023, Kaiserslautern, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04421224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research at Risk: Supporting Ukrainian Students and Researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Diplomacy in Times of Conflict</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archiving and Deep Mapping on High skilled Migration in the Digital Age: Bridging Knowledge and Advocating for Scholars at Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The future of science: scientific archives and new research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ghislaine Glasson-Deschaumes (MSH Mondes); Monica Heintz (University of Paris Nanterre), Nov 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités et solidarités internationales, hier et aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soirée thématique - "Chercheurs en exil"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Saclay, Nov 2023, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04421255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scholars at Risk in Syria, Turkey, and Ukraine Today: Deep Map Representation tool to produce knowledge on academic exile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference American Foundations’ Fellowship Programs: Transnational Circulations of Elites, Knowledge and Practices (20-21st centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludovic Tournès (UNIGE); Pierre-Yves saunier (CNRS); Thomas David (UNIL); Yi-Tang Lin (UZH), Nov 2023, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géo-Récits/BIELEXIL. Deep map representation tool to produce knowledge on intellectual exile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Suhov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">War in Ukraine and Exile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEFRES, May 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exil académique uruguayen en France : réseaux de solidarité, contribution à la diffusion des savoirs sur la dictature et constitution d’une communauté en vue de la reconstruction démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans du 11 septembre 1973 au Chili ; 50 ans du 27 juin 1973 en Uruguay : solidarités et réseaux pour une résistance en exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Amériques, Sep 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trayectorias del exilio durante las dictaduras de Uruguat y Chile: Coleccón 73exilios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malena Bastias Sekulovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisca Toledo Candia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autoritarismos, violaciones a los derechos humanos y (re)construcciones democráticas: A 50 años de las dictaduras de Uruguay y Chile"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Francisca Toledo; Universidad Metropolitana de Ciencias de la Educación (UMCE), Santiago, Chili, Nov 2023, Santiago (Chile), Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarity network with students in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Students, early career researchers and academics at risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European University Association; DAAD - Deutscher Akademischer Austauschdienst, Jun 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage de la cartographie dans la recherche en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La frontière, nexus des études migratoires ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Convergences Migration, Apr 2023, Auberviliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages cartographiques et parcours d’artistes en exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce que peut la musique en contexte de migration forcée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Denis Laborde, EHESS, Feb 2023, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exils, résistance, clandestinité, l’autre versant de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographier les parcours d’exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre; Institut de Biologie Physico-Chimique (IBPC), Nov 2022, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refúgios, memórias e testemunhos: produção e difusão de conhecimentos sobre exilados acadêmicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Seminário Internacional Refúgio Acadêmico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unicamp, Nov 2022, Campinas, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freiheit der Wissenschaft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eröffnungsveranstaltung Standing for Freedom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rheinisch-Westfaelische Technische Hochschule, Jul 2022, Aachen (Aix la Chapelle), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04421204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de scientifiques contraints à l’exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des chercheurs en exil posent pour les libertés scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Nov 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04421244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collective deep map representation tool to produce knowledge on intellectual exile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maissam Nimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Measuring Migration and Mobility"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Oxford; Nuffield College, Jun 2022, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04206553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations forcées : Porosité entre le refuge et le marché du travail académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les migrations scientifiques : perspectives transméditerranéennes et transatlantiques (XXe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre canadien d’études allemandes et européennes (CCEAE); Centre Marc Bloch Berlin (CMB); Université de Montréal, Sep 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger le patrimoine et les communautés scientifiques et culturels pour reconstruire la paix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconstruire ce qui a été détruit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Monde; PAUSE, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04421239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux d'une base de données et de son interface cartographique : Géo-Récits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maissam Nimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographier les parcours d’exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre; Institut de Biologie Physico-Chimique (IBPC), Nov 2022, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poser pour la liberté , un engagement artistique pour défendre les libertés académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion nationale du réseau "Migrants dans l'enseignement supérieur" (MEnS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux-Montaigne, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04421198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akademische Migration Podiumsgespräch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poser pour la liberté / Standing for freedom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technische Universität Dresde, Apr 2022, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04421195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forschenden im Exil eine Stimme und Sichtbarkeit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wissenschaftler:innen im Exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Deflers &amp; Timothy Williams, Bundeswehr Universität München, Dec 2022, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04421249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations qualifiées uruguayennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium les diasporas vecteurs de développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe interacadémique pour le développement, Académie des sciences, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forschende im Exil – Ausstellung mit Porträts von geflüchteten Forschenden, Auftaktvortrag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forschende im Exil – Ausstellung mit Porträts von geflüchteten Forschenden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humboldt-Universität zu Berlin, Sep 2021, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04421190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akademische Freiheiten und Migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veranstaltungen des Viadrina-Programms "Pensées Françaises Contemporaines"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Europa Universität Viadrina, Sep 2021, Francfort/Oder, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04421193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scholars at Risk as a Facet of Forced Migrations, between dissidence and refugees voice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PanelMultiple Facets of Forced Migration in the 21st Century – Trajectories, Policy Responses, Stakeholders.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Poliitical Science Association (IPSA); RC46 - Migration and Citizenship, Jul 2021, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;exilee identity&amp;quot;, a symbolic tool for the struggle of individuals highly endowed in cultural capital in the face of downward social mobility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maissam Nimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Pinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the International Association for the Study of Forced Migration (IASFM), Panel Education and Research in Exile, Jul 2020, Accra, Ghana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux du soutien aux Universités du Rojava</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rojava : Création d'une Université Alternative et Démocratique pendant la guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISP-Université Paris Nanterre; CETOBAC- EHESS; Paris 8; PAUSE; CEPN- Université Sorbonne Paris Nord, Feb 2020, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04209247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universitaires captifs, prisonniers politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Captifs sans motif : figures contemporaines du prisonnier et de l'otage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Panel Education and Research in Exile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nurcan Özgür Baklacioğlu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the International Association for the Study of Forced Migration (IASFM), Jul 2020, Accra, Ghana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémologies de la radicalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géopolitique des risques et les Humanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure de Paris, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freiheit der Forschung für gefährdete Wissenschaftler_innen. Forschungsperektive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMIS Brown Bag Sessions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Osnabrück; Institute for Migration Research and Intercultural Studies (IMIS), Jul 2019, Osnabrück, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernementalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contestation Multiple. Power and its Critique in Postcolonial Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bayreuth, Academy of Advanced African Studies,, Jun 2019, Bayreuth, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Migration and “rescue” programs. Cases of Braindrain and Braingain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems of Scientific Freedom in Modern and Contemporary History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Goethe Universität; Excellence cluster „Normative Orders“, Nov 2018, Frankfurt am Main, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academics Seeking International Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe, Migration and the Mediterranean : human motilities and intercultural challenges, 15th Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Migration, Integration and Social Cohesion (IMISCOE), Jul 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment penser l'État, entre sciences camérales et gouvernementalité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bureaucratisation des sociétés africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IHA-CREPOS, May 2018, Dakar, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critères pour une analyse longitudinale des scientifiques en danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scholars at Risk, Rescue Politics and Institutional Opportunities in Comparative and Long-term Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Marc Bloch; Bard College; IMIS; Université Paris Lumières; ISP/université de Nanterre, Jun 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxes of solidarity in emergency and academic cosmopolitanism. Synthesis and conclusions of the Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Freedom Under Threat – Roots, Responsibilities, Reactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Dec 2018, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire la sociologie d’une ville : Berlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sociologie des villes : enjeux et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERMES, Jan 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and future actions to protect scholars under threat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Freedom Under Threat – Roots, Responsibilities, Reactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Dec 2018, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philanthropic Model or Academic Insertion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Social Science Forum. Panel Supporting Refugee and Displaced Scientists – what role for the international scientific community?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Science Council (ISC); UNESCO, Sep 2018, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which freedom of research to defend?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Forum Freedom of Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 7, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping International Cooperation between Universities: Opportunities and Potential Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Universities beyond Borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Marc Bloch, Dec 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiatus dans les transpositions de Surveiller et punir en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international organisé à l’occasion du 40e anniversaire de la publication de Surveiller et punir de Michel Foucault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des sciences juridique et philosophique de la Sorbonne; Association pour le Centre Michel Foucault, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les spécificités des SHS dans la formation doctorale en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La formation doctorale en sciences sociales, pour quoi, comment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Descartes; Université Sorbonne Paris Cité; Association internationale des sociologues de langue française, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généalogie vs. histoire des idéologies: peut-on penser les antagonismes avec Foucault?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international pour une histoire sociale des idées politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEVIPOF, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernementalité vue par les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Foucault (s) 1984-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Est; Université Paris 1, Jun 2014, Creteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sciences camérales à l'analyse de la bureaucratie chez Max Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Autour de Max Weber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00832829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques culturelles en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démocratiser la culture. Une histoire comparée des politiques culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00830935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-histoire - Impulsreferat, Geschichtswissenschaft und Soziologie im Dialog : Sozialpolitikentwicklung vom 19. bis zum 21 Jahrhundert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Vom Nationalstaat lernen ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Leipzig, Germany. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00831566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l'action publique à partir de Bourdieu et Foucault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages de Bourdieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00830938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About The Conflict of the Faculties: German Cameralism as a Profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der Staat: Akteure, Praktiken, Wissen (16. -19. Jahrhundert)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Historique allemand, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences camérales entre histoire et science politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Vogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'histoire de l'État. Séminaire Centre d'histoire contemporaine, Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00832832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interdisciplinarité dans l'institution : organiser, coopérer, innover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences, Cercle interdisciplinaire IUKB Sion Interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Sion, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00830940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiquer l'interdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférence de l'Institut Européen, Université de Genève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00832830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertises scientifiques : Quelles références internationales en matière d'acceptabilité sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité Académique des Relations Internationales Scientifiques et Techniques (CARIST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00830942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les administrations publiques en réforme(s) : une comparaison Allemagne-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science politique comparée des administrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00830941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politikwissenschaft auf der Grenze zwischen Kulturpolitik und Sozialpolitik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geschichtschreibung und Grenzüberschreitung,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Stuttgart, May 2010, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopolitik und Bevölkerung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die vergangene Zukunft Europas. Demografische Wissensordnungen und Prognosen im 20. und 21. Jahrhundert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Marc Bloch, Jan 2009, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sciences camérales à la diffusion des &amp;quot;Savoirs d'État&amp;quot; dans la science politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots de l'histoire Historiens allemands et français face à leurs concepts et à leurs outils, Paris 2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deutsche Historisches Institut; Centre de Recherches Interdisciplinaires sur l'Allemagne, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Statistic as a Political Instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture Meets Demography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zentrum für Literatur- und Kulturforschung, Jul 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm von Humboldt. Patriotismus, entre la théorie et les pratiques politiques, entre la France jacobine et la Prusse éclairée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doppelidentitäten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Freie Universität Berlin, 2008, Berlin (DE), Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux des méthodes d'analyse de l'action publique culturelle, à partir de l'exemple de l'Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tendances et défis des politiques culturelles dans les pays occidentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00429774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kulturpolitik als Sozialpolitik am Beispiel der deutschen Theaterreform des 18. Jahrhunderts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funktionen von Kunst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Studienstiftung des deutschen Volkes, Oct 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationalités et temporalités de l’action publique : Humboldt créateur de l’administration culturelle prussienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales Sociohistoire des institutions scientifiques et éducatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Nancy 2, Oct 2007, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">„Gouvernementalität“ und die Konstitution von Wissen über den Staat: Reflexionen über ein analytisches Konzept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sozial- und Wirtschaftsgeschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forschungsstelle für Sozial- und Wirtschaftsgeschichte der Universität Zürich, Sep 2007, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Dimensión Histórica en el Análisis de las Políticas Públicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Análisis y Evaluación de las Politicas Públicas en Colombia:Experiencias, Teorías y Métodos en Debate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bogotá Universidad Nacional de Colombia, 2007, Bogota, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silent Reform. The Case of the Cultural German Federalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Is democracy working? 20th IPSA World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Political Science Association, 2006, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ist die Wissensgesellschaft demokratisch?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lässt sich im Europäischen Raum die Konstituierung einer "Wissensgesellschaft" beobachten?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humboldt Universität Berlin; Institut für Sozialwissenschaften und dem Berlin Garduate School of Social Sciences der Humboldt Universität zu Berlin; Centre Marc Bloch, May 2006, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des &amp;quot;pratiques&amp;quot; chez Michel Foucault&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "la gouvernementalité". Les deux cours de Michel Foucault".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, ¨Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernementalité au prisme des pratiques&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Le politique vu avec Foucault. Quelle est la fécondité des outils de Michel Foucault pour analyser le politique?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doit-on interroger ensemble la genèse des pratiques politiques et leurs usages contemporain?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Pratiques et méthodes de la socio-histoire du politique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une thèse c'est cinquante entretiens. L'entretien dans l'analyse des politiques publiques ou les paradoxes d'un impératif non codifié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse secondaire en recherche qualitative. Utopie ou perspectives nouvelles?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00340920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conceptualisation des (changements d')échelles et les enjeux: méthodologiques de leur analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondialisation, européanisation, fédéralisme et décentralisation: l'Etat et l'action publique à l'épreuve des changements d'échelle, Congrès des 4 pays, Association francophone de science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00340919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance et démocratie électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Umbau des Staats, Frankreich und Deutschland im Zeitalter der "e-governance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Ludwigsburg, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00340932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the relevance of idea for governmentality: some conceptual and methodological reflections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Consortium for Political Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00340928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bonnes moeurs: manière de penser les conduites dans la constitution d'instruments de politique publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lascoumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences camérales: activités pratiques et dispositifs publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00340925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entretiens dans les démarches de recherche en analyse des politiques publiques: usages, définitions, problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques publiques. Approches de la décision politique, Institut d'études politiques et internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00339223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution des &amp;quot;savoirs&amp;quot; et mobilisation de répertoires d'action dans les pratiques administratives: quelle méthodologie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les "sciences" de l'action publique. Genèses, pratiques, usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00340936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives comparées sur l'étude des sciences camérales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Vogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences camérales: activités pratiques et dispositifs publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00340929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auf der Suche nach Identität</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Europas neue verfassung: Souveränität-Legitimität-Identität</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00340941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La genèse de la politique des zones d'éducation prioritaires comme processus de circulation de connaissances: pratiques professionnelles, pratiques militantes et situations d'expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences camérales: activités pratiques et histoires des dispositifs publics, CURAPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00339228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de l'analyse historique dans les politiques publiques occidentales et extra occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre d'Etudes de l'Afrique Noire, Séminaire doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00340921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage des entretiens dans l'analyse des politiques publiques en général, ainsi que dans les approches cognitives en particulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l'Association suisse de science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Balsthal, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00340923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes méthodologique d'une enquête sur les entretiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bongrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Cuisines de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse and Practices in analytics of government</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Consortium for Political Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Marburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00340943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tendances actuelles dans les recherches de politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Politiques Publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et perspectives comparés de la recherche en analyse des politiques publiques en France, en Allemagne et en Suisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worshop Politiques Publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Berne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance and public policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der analyticité Nutzen und die Grenzen der beiden politikwissenscahften Konzepte für die Fragestellung der transnationalen eyropäischen Gesellschaftsgeschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation des politiques culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires et sens de l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worshop CURAPP-TU Berlin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Berlin, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00340946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la structuration historique de l’espace de l’action publique au présent de l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’historicité de l’action publique. Activités pratiques et histoire des dispositifs publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Universitaire de Recherches Administratives et Politiques de Picardie; Groupe de Sociologie politique et morale - EHESS; Association Française de Science politique-Groupe Politiques Publiques, Oct 2000, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science de gouvernement et construction d’une nouvelle catégorie d’intervention publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La formation des sciences de gouvernement en Europe XIXème -XXème siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherches sur l'Administration et le territoire; IEP de Grenoble, Nov 2000, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets culturels socialistes et leurs réalisations en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Siècles des Socialismes. Perspectives Européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historicité et analyse de politiques publiques : quelles méthodes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les sciences sociales et l'historicité : le présent par le passé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec à Montreal, Nov 2002, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se peut-il que ce soit juste en théorie, mais ne vaille rien en pratique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Science Politique, Sep 2002, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsidiarité et légitimation de l’action publique. La dimension européenne de la responsabilité publique à la lumière du cas de l'ESB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, Paris 2000.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Politiques et Management Publics- Revue PMP, 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural policy as welfare policy: a genealogical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Cultural Policy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICCPR, Nov 1999, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment « intégrer la dimension européenne » dans l’analyse des politiques publiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1; Centre de Recherche Politiques de La Sorbonne, Apr 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations et puissance publique : la constitution du patrimoine nationale au XIXe siècle en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et démocratie. Les formes paradoxales de la voie associative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lille 3, UFR Arts et Culture, Dec 2000, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques publiques et histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d’Etudes Politiques, 2000, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réformes du fédéralisme culturel en RFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de recherches sur l’État</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEVIPOF, 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de la modernisation du secteur culturel dans l’ex-Allemagne de l’Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les figures de la modernisation de l’État et les élites modernisatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1; Centre de Recherche Politique de La Sorbonne, Jan 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact de l’unification sur la répartition de compétences en matière culturelle entre les différents échelons étatiques en RFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque L’État en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Marc Bloch; Wissenschaftszentrum Berlin für Sozialforschung (WZB); CERI- Institut d'Études Politiques de Paris, 1997, Berlin, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements politiques et innovations dans les politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au-delà du discours de la réforme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GAPP/ENS Cachan, 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La socioculture en RFA : d’un enjeu politique à l’institutionnalisation d’une catégorie de l’intervention publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques culturelles comparées en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d’Histoire du Ministère de la Culture, 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vergleich der öffentlichen Kulturpolitik in Deutschland und Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur l’Étude comparée des grandes métropoles européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Marc Bloch, 1997, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture diplomacy as public policy: the German case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflict and Order - 7e Congrès international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Political Science Association (IPSA), 1997, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du traitement social de la culture au traitement culturel du social ? Professionnalisation des politiques culturelles locales et enjeux sociaux en France et en RFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques locales et transformations de l’action publique en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Science Politique; Centre de Recherche sur le Politique, l’Administration, la Ville et le Territoire; Centre d’Etudes et de Recherches de l’IEP, Sep 1997, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logik der Kulturpolitik (1870-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformation von Kulturen - Historischen Soziologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Justus Liebig-Universität Giessen, 1996, Giessen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Kulturpolitik im Prozess der Wiedervereinigung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prozess der Wiedervereinigung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERI-Institut d'Études Politiques de Paris; Freie Universität Berlin, 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique culturelle allemande en Europe Centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études sur les transitions à l’Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERI/FNSP, 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux acteurs dans le développement de la politique publique en Allemagne de l’Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Congrès international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française, 1992, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théories et pratiques du caméralisme et les construction des espaces administratifs régionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Vogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les identités régionales en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission historique Française en Allemagne; Institut Max Planck, May 1992, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques culturelles dans l’ex-RDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le communisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris X Nanterre; Centre d’Étude d’Histoire et de Sociologie du Communisme, May 1992, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standing for Freedom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Special Issue, 170p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poser pour la liberté. Portraits de scientifiques en exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-Série Automne, 170p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04043648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences politiques allemandes (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15 (59), 2002, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/polix.2002.1233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses politiques allemandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14 (55), 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une littéraire uruguayenne mobilisée pour la mémoire des victimes : Marita Ferraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duygu Tasalp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website&amp;pageid=1157&amp;cartographie=3320&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du droit aux sciences de la communication, parcours d'une famille d'enseignants uruguayens engagés: Roque Faraone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Arias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website=&amp;pageid=1157&amp;cartographie=96&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04302182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours d'un ingénieur agronome et homme politique uruguayen en exil : Ernesto Agazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website&amp;pageid=1157&amp;cartographie=3298&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04302136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteur kurde Diyarbakir à Paris : Aram Tastekin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website=&amp;pageid=1157&amp;cartographie=96&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04302207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ingénieure uruguayenne pionnière de la construction de la science, de la technologie et de la société (STS) : Judith Sutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website&amp;pageid=1157&amp;cartographie=2405&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04203231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le combat pour la science et la démocratie d'un biologiste uruguayen : Ricardo Ehrlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website=&amp;pageid=1157&amp;cartographie=96&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04203203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours franco-latino-américain d'un philosophe uruguayen exilé : Ricardo Viscardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website=&amp;pageid=1157&amp;cartographie=536&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04203269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours international d'un parasitologue uruguayen engagé : Luis Yarzábal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website=&amp;pageid=1157&amp;id=92&amp;cartographie=183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04203287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours d’une femme médecin chilienne d'Uruguay exilée en France : Maren Ulriksen de Viñar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website=&amp;pageid=1157&amp;id=92&amp;cartographie=2280#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04203253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycologue argentine exilée à Montevideo et à Nancy : Lina Bettucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://heurist.huma-num.fr/h6-alpha/?db=Geo_Recits&amp;website&amp;pageid=1157&amp;cartographie=392&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04203157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire internationale d’un sociologue uruguayen « inquiet » : Geronimo De Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website=&amp;pageid=1157&amp;cartographie=366&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04203169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un psychiatre uruguayen face aux fractures de l’exil : Marcelo Viñar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website=&amp;pageid=1157&amp;id=92&amp;cartographie=608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04203273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exil d'un scientifique uruguayen, entre engagement politique et recherches : Fernando Lema (1945-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website=&amp;pageid=1157&amp;cartographie=465&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04203225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une linguiste uruguayenne : Brenda Laca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website=&amp;pageid=1157&amp;cartographie=350&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04203220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire d’un poète brésilien en exil, De Rio à Paris, des mathématiques à la poésie : Pedro Vianna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duygu Tasalp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website&amp;pageid=1157&amp;cartographie=1301&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un pasteurien engagé pour la diplomatie de la science : Guillermo Dighiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website=&amp;pageid=1157&amp;cartographie=670&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04203190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire d’une intellectuelle uruguayenne libre et nomade entre Montevideo et Paris : A-M. Araujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website&amp;pageid=1157&amp;cartographie=547&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’Alexandrie à Grenoble, trajectoire d’un physicien exilé d’Uruguay : José Baruchel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duygu Tasalp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website&amp;pageid=1157&amp;cartographie=446&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La République Fédérale d’Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Etat de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La myriade franco-allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00836745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exzellenz durch Steuerung? Neue Herausforderungen für das deutsche und das französische Wissenschaftssystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effi Böhlke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Knie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WZB Discussion Paper SP III 2009-602, Wissenschaftszentrum Berlin für Sozialforschung. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final de l'enquête sur les politiques municipales d'intégration des populations d'origine étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gaxie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine de Lasalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-France Taiclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Obradovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris 1. 1998, 2 volumes, 318 p. et 504 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et édification nationale en Allemagne : genèse des politiques de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science politique. Institut d'Études Politiques de Paris, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1996IEPP0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04205770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exil scientifique uruguayen, une solidarité pour le développement de l’Amérique latine : Fernando Lema. Regards sur les exils scientifiques contraints d’hier et d’aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Adjedj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId307"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:140.14598540146px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascale Laborier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascale-laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7458-561X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059091827</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Laborier est professeure de science politique de recherche depuis 1999 et à l’Université Paris Nanterre depuis 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle travaille au croisement de la science politique, de l’histoire et de la sociologie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est Fellow de l’Institut Convergence et y conduit un projet collectif depuis 2021 Géo-récits. Cartographies narratives pour comprendre l’exil  (CNRS-ANR-17-CONV- ). Les résultats sont visibles sur le site </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://bit.ly/georecits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans le cadre de la valorisation des recherches sur l’exil elle a conçu avec le photographe Pierre-Jérôme Adjedj une exposition Poser pour la liberté à la Cité du Design en 2021 et t itinérante depuis en Europe (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.poserpourlaliberte.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)Elle est membre du Comité scientifique du Programme d’Accueil en Urgence des Scientifiques et Artistes en Exil-PAUSE (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.programmepause.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ) et du bureau du réseau des établissements engagés pour l’accueil des étudiants en exil – Mens (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://reseau-mens.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle a été directrice du Centre Universitaire de Recherches sur l’Action Publique et le Politique (UMR 7319) à l’université Jules Verne (2000-2005) et du Centre Marc Bloch (UMIFRE 14) à Berlin (2005- 2010). Elle a été Première Vice-Présidente de l’Université Paris Lumières (2021-2023).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les trajectoires de migrants qualifiés : une approche réticulaire et narrative de l’exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malena Bastias Sekulovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Suhov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 196 (2), pp.91-104. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/migra.196.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : 50 ans après les coups d'État en Uruguay et au Chili, quels défis pour les politiques éducatives et la démocratisation des institutions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisca Toledo Candia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ideas.17522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universitaires et artistes en situation d’ exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maissam Nimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Pinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains/Théories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/teth.5378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dilemna of solidarity and exile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue Fall, pp.142-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scholarship in exile: using words and images to bear witness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue Fall, pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akademische Migration und ,,Rettungsprogramme“ zwischen spezifischen und universellen Integrationsmodellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Weltgeschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Probleme der Wissenschaftsfreiheit in der neuzeitlichen und zeitgenössischen Geschichte, 21 (1), p. 121-136. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/ZWG0120201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04043684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dilemme de la solidarité et de l'exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hors-Série Automne, pp.142-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poser pour la liberté. Introduction sur l’exil scientifique forcé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hors-Série Automne, p. 11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04043656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mots et des images pour témoigner de l’exil scientifique contraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1328, pp.166-169. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.10841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04209242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberade. Universitaires en danger, entre catégorisation et témoignages croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Dynamiques de la recherche et sources orales, 131-132, pp.41-45. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.131.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recompositions et défis : la population berlinoise entre dynamiques émergentes et nouvelles fractures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Berlin Aujourd'hui, 3 (221), pp.87-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01621283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La temporalité des institutions. Flux et reflux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17, pp.31-35. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.4185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01023767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die deutschen Sozialdemokraten.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Arbeiterbewegung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 47. Jg. (4), pp.19-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00429002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entretien dans l'analyse des politiques publiques : un impensé méthodologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 55 (1), pp.73-111. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.551.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘social' in the institutionalisation of local cultural policies in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cultural Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, French and German Cultural Policies, 9 (2), pp.195-206. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1028663032000119233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00130985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot; Social&amp;quot; in the Institutionalisation of Local Cultural policies in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cultural Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Vol. 9 (n°2), pp.P. 195-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00192270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘social' in the institutionalisation of local cultural policies in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cultural Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9 (2), p. 195-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science politique entre professionalisation et areas studies, à la croisée des chemins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Special Issue - La recherche française sur l’Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science politique allemande dans tous ses états. Controverses autour de la naissance d'une discipline entre enjeux théoriques, luttes de savoir et transferts culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Trom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15 (59), pp.33-66. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/polix.2002.1224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural policy as welfare policy: A genealogical approach—the reform of German theatre in the 18th century 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cultural Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7 (2), pp.259-280. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10286630009358146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques municipales d'intégration des populations d'origine étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gaxie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine de Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-France Taiclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Obradovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Etudes. Synthèse de travaux sur l'immigration et la présence étrangère en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La «bonne police». Sciences camérales et pouvoir absolutiste dans les États allemands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12 (48), pp.7-35. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/polix.1999.1806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation ou rénovation ? Transitions de la politique culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 9 (33), pp.111-132. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/polix.1996.1940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques régionales de la culture en Allemagne orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enjeu de la culture dans l’unification allemande. Du dirigisme centraliste au pluralisme démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levers de rideau à Berlin. Evolution de la politique du théâtre depuis l’unification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents. Revue des questions allemandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Dossier Le Lourd Héritage de la RDA (3), pp.56-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04202117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out of Rosenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Menke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 7 (3), pp.59. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lignes0.007.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academics in a Century of Displacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Fachmedien Wiesbaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Migrationsgesellschaften, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-658-43540-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04529761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academics in a Century of Displacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer VS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 344 p., 2024, Migrationsgesellschaften, 2569-1287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04421118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de Berlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, 675, pp.128, 2016, Repères 9782707176899</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences camérales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Vogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires De France, pp.594, 2011, 9782952786539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Réformes en santé et en justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUL, pp.296, 2008, Université de Laval</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00428999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historicités de l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Trom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris, Presses Universitaires de France, 540 p., 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00323787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques leçons sur l'accueil des chercheurs en exil à l'étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Heurtaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensées captives. Répression et défense des libertés académiques en Europe centrale (et au delà). Trente ans de recherches au CEFRES de Prague</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Codex, pp.136-140, 2024, 978-2-918783-28-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposer les chercheurs en péril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Adjedj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Heurtaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensées captives. Répression et défense des libertés académiques en Europe centrale (et au delà). Trente ans de recherches au CEFRES de Prague</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Codex, pp.169-171, 2024, 978-2-918783-28-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Forced Migrations of Scholars During the Uruguayan Dictatorship: Refuge and Academic Labor Market Overlap?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leyla Dakhli; Pascale Laborier; Frank Wolff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academics in a Century of Displacement. The Global History and Politics of Protecting Endangered Scholars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer VS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-208, 2024, Migrationsgesellschaften, 2569-1287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endangered Scholars: Globalizing the Long History of an Emergent Category</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Dakhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leyla Dakhli; Pascale Laborier; Frank Wolff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academics in a Century of Displacement. The Global History and Politics of Protecting Endangered Scholars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer VS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-25, 2024, Migrationsgesellschaften, 2569-1287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire peut-elle servir la cause des &amp;quot;exilés&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarah Gensburger, Sandrine Lefranc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mémoire collective en question(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, p. 431-438, 2023, 978-2-13-083599-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Ehrlich : une vie dédiée à la recherche scientifique et à la défense d’idéaux politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Boucher; Aline Angoustures; Sophie Pegliasco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrie perdue, pays d’asile. L'Ofpra, 70 ans de protection des réfugiés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Loubatières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-86266-805-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Migration and 'Rescue' Programs. Between Specific and Universal Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roth Ralf; Vatansever Asli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Freedom under Attack. Political Oppression, Structural Challenges, and Intellectual Resistance in Modern and Contemporary History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus Verlag, pp.157-174, 2021, 9783593513119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Être un chercheur en danger, entre entreprises de sauvetage et dispositifs d’accueil spécifiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vanessa Frangville; Aude Merlin; Jihane Sfeir; Pierre-Etienne Vandamme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La liberté académique : principes enjeux et menaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de l'Université de Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-231, 2021, MSH Series, 27365956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité de la solidarité, ici et là-bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colonomos Ariel; Favarel-Garrigues Gilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour Fariba Adelkhah et Roland Marchal. Chercheurs en périls</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Science Po, 2020, 978-2-7246-2605-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurie Boussaguet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5e édition entièrement revue et corrigée, Presses de Sciences Po, pp.331-338, 2019, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.bouss.2019.01.0331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les libertés académiques, une affaire d'Etat ? L'exemple de la création d'un programme Les libertés académiques, une affaire d'État ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anders Fjeld; Mélanie Duclos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liberté de la recherche. Conflits, pratiques, horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9782841749461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02395573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legitimidad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diccionario de políticas públicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Universidad del Externado de Colombia, pp.360-367, 2015, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv31zqdf5.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3 / Doit-on en finir avec les corporatismes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Boussaguet; S. Jacquot; P. Ravinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une French touch dans l'analyse des politiques publiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.85-102, 2015, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.bouss.2015.01.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04202064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernementalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Bert; Jérôme Lamy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michel Foucault. Un héritage critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-181, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01023787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action publique comprise comme gouvernementalisation de l'Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lascoumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laborier, Pascale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences camérales, activités pratiques et histoire des dispositifs publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France (PUF), pp.81-101, 2011, 9782952786539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences camérales, prolégomènes à toute bureaucratie future ou parades pour gibiers de potence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laborier (P) ; Audren (F) ; Napoli (P.) ; Vogel (J.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences camérales : activités pratiques et histoire des dispositifs publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires De France, pp.11-30, 2011, Curapp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les charmes discrets du fédéralisme culturel coopératif allemand : de son invention à la République de Berlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saint-Pierre D, Audet C. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tendances et défis des politiques culturelles II : cas nationaux en perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Laval (Québec), pp.131-156, 2011, Chaire Fernand-Dumont sur la culture, 978-2-7637-9015-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00835325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kulturpolitik als Sozialpolitik am Beispiel der deutschen Theaterreform des 18. Jahrhunderts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gesa zur Nieden ; Tilmann Köppe ; Daniel Feige. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funktionen von Kunst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.171-182, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00429001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension historica en el analisis de las publicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roth, André-Noel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analisas y evaluacion de politicas publicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional de Colombia, pp.2-7, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00428874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse secondaire d'entretiens en politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bongrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Dargentas, M. Brugidou, D. Le-Roux, A.-C. Salomon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse secondaire en recherche qualitative, utopie ou perspectives nouvelles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00429762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réformer l'action publique : introduction à l'étude des réformes et de la gouvernementalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laborier Pascale, Noreau Pierre, Rioux Marc, Rocher Guy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Réformes en santé et en justice. Le droit et la gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Laval, pp.3-8, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00429532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociaux-démocrates allemands, entre liberté de l'art et réformes de l'administration culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Vigreux S. Wolikow. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rouge et rose. Deux siècles de socialisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions universitaires de Dijon, pp.XXXXX, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00429777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations et puissance publique, la constitution du patrimoine national en Allemagne au dix-neuvième siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Démocratie. Les formes paradoxales de la voie associative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREAPHIS, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’impossible ministère au presque ministère : une politique culturelle en émergence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qui sont les Allemands ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.203-214, 2006, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.16338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02343352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action publique comprise comme gouvernementalisation de l'Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lascoumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler avec Michel Foucault. Retours sur le politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p.37-62, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’action publique comprise comme gouvernementalisation de l’État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lascoumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Meyet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler avec Foucault : retours sur le politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions L'Harmattan, pp.37 - 60, 2005, 9782747582513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de Politiques Publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Science Po, p.276-283, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage d'un changement de paradigme : Allemagne - Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dreyfus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Administration dans les processus de transition démocratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.139-156, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historicité et sociologie de l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Laborier; Danny Trom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historicités de l'action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, p.419-462, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Trom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Laborier; Danny Trom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historicités de l'action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, p.5-22, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences camérales et réformes du théâtre dans l'Allemagne du dix-huitième siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Ihl; Martine Kaluszinsky; Gilles Pollet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et sciences gouvernementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, p.109-122, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conséquences éthiques de l'acculturation à partir de l'exemple du développement de l'Etat en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.-M. Le Gloannec; A. Smolar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Kant au Kosovo. Etudes offertes à Pierre Hassner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.505-514, 2003, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.leglo.2003.01.0505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des obstacles à l'évaluation des actions publiques et de quelques pistes pour tenter de les surmonter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gaxie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etre gouverné. Mélanges en l'honneur de Jean Leca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.201-224, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture à l’épreuve du national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.-M. Le Gloannec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat en Allemagne. La République fédérale après l’unification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.351-370, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le “social” dans l'institutionnalisation des politiques culturelles locales en France et en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balme (R.), Faure (A.), Mabileau (A.), dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles politiques locales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Science-po, p. 253-269, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques culturelles locales en France et en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balme (R.) et. al. dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques locales et transformations de l'action publique en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERAT, p. 385-392, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Soziokultur en RFA. D’un enjeu politique à l’institutionnalisation d’une catégorie d’intervention publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Dubois; Philippe Poirrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques locales et enjeux culturels. Les clochers d’une querelle XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française/ Comité d’Histoire du Ministère de la Culture, 1998, 2-11-004104-8 (br.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une politique culturelle polycentrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Le Gloannec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Etat de l’Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrière le cas de Pinar Selek, la recherche en danger en Turquie et ailleurs dans le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Jedlicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Monchatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (122)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographies narratives des universitaires exilés à l’ère numérique : conditions de production de connaissances collaboratives et contributions au plaidoyer pour les universitaires en danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exil : légitimité et crédibilité des expériences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexandra Galitzine-Loumpet, CESSMA, Université de Paris, Jan 2024, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping exile: Bridging knowledge and advocating for scholars at risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weiner Seminar Series on International Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Massachusetts Institute of Technology (MIT); The Inter-University Committee on International Migration, MIT Center for international studiess, Mar 2024, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur l’exil à partir de cartographies narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malena Bastias Sekulovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1; Campus Condorcet, Jan 2024, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eine Wanderausstellung für Freiheit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jubiläumsveranstaltung der Deutsch-Französischen Hochschule und dem Deutsch-Französischen Bürgerfonds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurence Gendron-Ulber, Rheinland-Pfälzische Technische Universität (RPTU), May 2023, Kaiserslautern, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04421224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research at Risk: Supporting Ukrainian Students and Researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Diplomacy in Times of Conflict</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues et migrations dans le monde contemporain : les trajectoires de l'exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les langues de l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS/PSL, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartografias Narrativas: entre el relato subjetivo y la historia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arte, saber y exilios: Autoritarismo y sus resistencias a 50 años del golpe Uruguay- Chile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nilia Viscardi, Université de la République (Udelar); Facultad de Arquitectura, Oct 2023, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répresentations de l’exil, une exposition et des cartographies narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroles Menacées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Feb 2023, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akademische Migration & Freiheit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flucht und Exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elise Julien, Wuppertal Bergsiche Universität, Apr 2023, Wuppertal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04421218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archiving and Deep Mapping on High skilled Migration in the Digital Age: Bridging Knowledge and Advocating for Scholars at Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The future of science: scientific archives and new research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ghislaine Glasson-Deschaumes (MSH Mondes); Monica Heintz (University of Paris Nanterre), Nov 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités et solidarités internationales, hier et aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soirée thématique - "Chercheurs en exil"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Saclay, Nov 2023, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04421255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scholars at Risk in Syria, Turkey, and Ukraine Today: Deep Map Representation tool to produce knowledge on academic exile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference American Foundations’ Fellowship Programs: Transnational Circulations of Elites, Knowledge and Practices (20-21st centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludovic Tournès (UNIGE); Pierre-Yves saunier (CNRS); Thomas David (UNIL); Yi-Tang Lin (UZH), Nov 2023, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géo-Récits/BIELEXIL. Deep map representation tool to produce knowledge on intellectual exile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Suhov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">War in Ukraine and Exile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEFRES, May 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exil académique uruguayen en France : réseaux de solidarité, contribution à la diffusion des savoirs sur la dictature et constitution d’une communauté en vue de la reconstruction démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans du 11 septembre 1973 au Chili ; 50 ans du 27 juin 1973 en Uruguay : solidarités et réseaux pour une résistance en exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Amériques, Sep 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trayectorias del exilio durante las dictaduras de Uruguat y Chile: Coleccón 73exilios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malena Bastias Sekulovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisca Toledo Candia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autoritarismos, violaciones a los derechos humanos y (re)construcciones democráticas: A 50 años de las dictaduras de Uruguay y Chile"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Francisca Toledo; Universidad Metropolitana de Ciencias de la Educación (UMCE), Santiago, Chili, Nov 2023, Santiago (Chile), Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarity network with students in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Students, early career researchers and academics at risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European University Association; DAAD - Deutscher Akademischer Austauschdienst, Jun 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage de la cartographie dans la recherche en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La frontière, nexus des études migratoires ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Convergences Migration, Apr 2023, Auberviliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages cartographiques et parcours d’artistes en exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce que peut la musique en contexte de migration forcée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Denis Laborde, EHESS, Feb 2023, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freiheit der Wissenschaft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eröffnungsveranstaltung Standing for Freedom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rheinisch-Westfaelische Technische Hochschule, Jul 2022, Aachen (Aix la Chapelle), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04421204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de scientifiques contraints à l’exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des chercheurs en exil posent pour les libertés scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Nov 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04421244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exils, résistance, clandestinité, l’autre versant de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographier les parcours d’exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre; Institut de Biologie Physico-Chimique (IBPC), Nov 2022, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refúgios, memórias e testemunhos: produção e difusão de conhecimentos sobre exilados acadêmicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Seminário Internacional Refúgio Acadêmico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unicamp, Nov 2022, Campinas, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collective deep map representation tool to produce knowledge on intellectual exile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maissam Nimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Measuring Migration and Mobility"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Oxford; Nuffield College, Jun 2022, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04206553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations forcées : Porosité entre le refuge et le marché du travail académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les migrations scientifiques : perspectives transméditerranéennes et transatlantiques (XXe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre canadien d’études allemandes et européennes (CCEAE); Centre Marc Bloch Berlin (CMB); Université de Montréal, Sep 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger le patrimoine et les communautés scientifiques et culturels pour reconstruire la paix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconstruire ce qui a été détruit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Monde; PAUSE, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04421239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux d'une base de données et de son interface cartographique : Géo-Récits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maissam Nimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographier les parcours d’exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre; Institut de Biologie Physico-Chimique (IBPC), Nov 2022, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poser pour la liberté , un engagement artistique pour défendre les libertés académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion nationale du réseau "Migrants dans l'enseignement supérieur" (MEnS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux-Montaigne, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04421198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akademische Migration Podiumsgespräch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poser pour la liberté / Standing for freedom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technische Universität Dresde, Apr 2022, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04421195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forschenden im Exil eine Stimme und Sichtbarkeit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wissenschaftler:innen im Exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Deflers &amp; Timothy Williams, Bundeswehr Universität München, Dec 2022, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04421249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations qualifiées uruguayennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium les diasporas vecteurs de développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe interacadémique pour le développement, Académie des sciences, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forschende im Exil – Ausstellung mit Porträts von geflüchteten Forschenden, Auftaktvortrag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forschende im Exil – Ausstellung mit Porträts von geflüchteten Forschenden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humboldt-Universität zu Berlin, Sep 2021, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04421190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akademische Freiheiten und Migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veranstaltungen des Viadrina-Programms "Pensées Françaises Contemporaines"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Europa Universität Viadrina, Sep 2021, Francfort/Oder, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04421193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scholars at Risk as a Facet of Forced Migrations, between dissidence and refugees voice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PanelMultiple Facets of Forced Migration in the 21st Century – Trajectories, Policy Responses, Stakeholders.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Poliitical Science Association (IPSA); RC46 - Migration and Citizenship, Jul 2021, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;exilee identity&amp;quot;, a symbolic tool for the struggle of individuals highly endowed in cultural capital in the face of downward social mobility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maissam Nimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Pinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the International Association for the Study of Forced Migration (IASFM), Panel Education and Research in Exile, Jul 2020, Accra, Ghana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux du soutien aux Universités du Rojava</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rojava : Création d'une Université Alternative et Démocratique pendant la guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISP-Université Paris Nanterre; CETOBAC- EHESS; Paris 8; PAUSE; CEPN- Université Sorbonne Paris Nord, Feb 2020, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04209247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universitaires captifs, prisonniers politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Captifs sans motif : figures contemporaines du prisonnier et de l'otage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Panel Education and Research in Exile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nurcan Özgür Baklacioğlu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the International Association for the Study of Forced Migration (IASFM), Jul 2020, Accra, Ghana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémologies de la radicalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géopolitique des risques et les Humanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure de Paris, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernementalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contestation Multiple. Power and its Critique in Postcolonial Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bayreuth, Academy of Advanced African Studies,, Jun 2019, Bayreuth, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freiheit der Forschung für gefährdete Wissenschaftler_innen. Forschungsperektive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMIS Brown Bag Sessions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Osnabrück; Institute for Migration Research and Intercultural Studies (IMIS), Jul 2019, Osnabrück, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academics Seeking International Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe, Migration and the Mediterranean : human motilities and intercultural challenges, 15th Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Migration, Integration and Social Cohesion (IMISCOE), Jul 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment penser l'État, entre sciences camérales et gouvernementalité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bureaucratisation des sociétés africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IHA-CREPOS, May 2018, Dakar, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critères pour une analyse longitudinale des scientifiques en danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scholars at Risk, Rescue Politics and Institutional Opportunities in Comparative and Long-term Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Marc Bloch; Bard College; IMIS; Université Paris Lumières; ISP/université de Nanterre, Jun 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Migration and “rescue” programs. Cases of Braindrain and Braingain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems of Scientific Freedom in Modern and Contemporary History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Goethe Universität; Excellence cluster „Normative Orders“, Nov 2018, Frankfurt am Main, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxes of solidarity in emergency and academic cosmopolitanism. Synthesis and conclusions of the Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Freedom Under Threat – Roots, Responsibilities, Reactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Dec 2018, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire la sociologie d’une ville : Berlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sociologie des villes : enjeux et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERMES, Jan 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and future actions to protect scholars under threat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Freedom Under Threat – Roots, Responsibilities, Reactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Dec 2018, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philanthropic Model or Academic Insertion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Social Science Forum. Panel Supporting Refugee and Displaced Scientists – what role for the international scientific community?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Science Council (ISC); UNESCO, Sep 2018, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which freedom of research to defend?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Forum Freedom of Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 7, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping International Cooperation between Universities: Opportunities and Potential Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Universities beyond Borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Marc Bloch, Dec 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiatus dans les transpositions de Surveiller et punir en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international organisé à l’occasion du 40e anniversaire de la publication de Surveiller et punir de Michel Foucault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des sciences juridique et philosophique de la Sorbonne; Association pour le Centre Michel Foucault, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les spécificités des SHS dans la formation doctorale en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La formation doctorale en sciences sociales, pour quoi, comment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Descartes; Université Sorbonne Paris Cité; Association internationale des sociologues de langue française, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généalogie vs. histoire des idéologies: peut-on penser les antagonismes avec Foucault?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international pour une histoire sociale des idées politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEVIPOF, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernementalité vue par les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Foucault (s) 1984-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Est; Université Paris 1, Jun 2014, Creteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sciences camérales à l'analyse de la bureaucratie chez Max Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Autour de Max Weber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00832829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques culturelles en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démocratiser la culture. Une histoire comparée des politiques culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00830935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-histoire - Impulsreferat, Geschichtswissenschaft und Soziologie im Dialog : Sozialpolitikentwicklung vom 19. bis zum 21 Jahrhundert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Vom Nationalstaat lernen ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Leipzig, Germany. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00831566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l'action publique à partir de Bourdieu et Foucault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages de Bourdieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00830938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About The Conflict of the Faculties: German Cameralism as a Profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der Staat: Akteure, Praktiken, Wissen (16. -19. Jahrhundert)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Historique allemand, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences camérales entre histoire et science politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Vogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'histoire de l'État. Séminaire Centre d'histoire contemporaine, Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00832832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interdisciplinarité dans l'institution : organiser, coopérer, innover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences, Cercle interdisciplinaire IUKB Sion Interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Sion, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00830940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiquer l'interdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférence de l'Institut Européen, Université de Genève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00832830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertises scientifiques : Quelles références internationales en matière d'acceptabilité sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité Académique des Relations Internationales Scientifiques et Techniques (CARIST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00830942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les administrations publiques en réforme(s) : une comparaison Allemagne-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science politique comparée des administrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00830941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politikwissenschaft auf der Grenze zwischen Kulturpolitik und Sozialpolitik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geschichtschreibung und Grenzüberschreitung,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Stuttgart, May 2010, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopolitik und Bevölkerung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die vergangene Zukunft Europas. Demografische Wissensordnungen und Prognosen im 20. und 21. Jahrhundert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Marc Bloch, Jan 2009, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sciences camérales à la diffusion des &amp;quot;Savoirs d'État&amp;quot; dans la science politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots de l'histoire Historiens allemands et français face à leurs concepts et à leurs outils, Paris 2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deutsche Historisches Institut; Centre de Recherches Interdisciplinaires sur l'Allemagne, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Statistic as a Political Instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture Meets Demography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zentrum für Literatur- und Kulturforschung, Jul 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm von Humboldt. Patriotismus, entre la théorie et les pratiques politiques, entre la France jacobine et la Prusse éclairée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doppelidentitäten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Freie Universität Berlin, 2008, Berlin (DE), Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux des méthodes d'analyse de l'action publique culturelle, à partir de l'exemple de l'Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tendances et défis des politiques culturelles dans les pays occidentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00429774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationalités et temporalités de l’action publique : Humboldt créateur de l’administration culturelle prussienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales Sociohistoire des institutions scientifiques et éducatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Nancy 2, Oct 2007, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kulturpolitik als Sozialpolitik am Beispiel der deutschen Theaterreform des 18. Jahrhunderts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funktionen von Kunst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Studienstiftung des deutschen Volkes, Oct 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">„Gouvernementalität“ und die Konstitution von Wissen über den Staat: Reflexionen über ein analytisches Konzept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sozial- und Wirtschaftsgeschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forschungsstelle für Sozial- und Wirtschaftsgeschichte der Universität Zürich, Sep 2007, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Dimensión Histórica en el Análisis de las Políticas Públicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Análisis y Evaluación de las Politicas Públicas en Colombia:Experiencias, Teorías y Métodos en Debate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bogotá Universidad Nacional de Colombia, 2007, Bogota, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silent Reform. The Case of the Cultural German Federalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Is democracy working? 20th IPSA World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Political Science Association, 2006, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ist die Wissensgesellschaft demokratisch?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lässt sich im Europäischen Raum die Konstituierung einer "Wissensgesellschaft" beobachten?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humboldt Universität Berlin; Institut für Sozialwissenschaften und dem Berlin Garduate School of Social Sciences der Humboldt Universität zu Berlin; Centre Marc Bloch, May 2006, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des &amp;quot;pratiques&amp;quot; chez Michel Foucault&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "la gouvernementalité". Les deux cours de Michel Foucault".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, ¨Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernementalité au prisme des pratiques&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Le politique vu avec Foucault. Quelle est la fécondité des outils de Michel Foucault pour analyser le politique?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doit-on interroger ensemble la genèse des pratiques politiques et leurs usages contemporain?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Pratiques et méthodes de la socio-histoire du politique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une thèse c'est cinquante entretiens. L'entretien dans l'analyse des politiques publiques ou les paradoxes d'un impératif non codifié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse secondaire en recherche qualitative. Utopie ou perspectives nouvelles?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00340920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conceptualisation des (changements d')échelles et les enjeux: méthodologiques de leur analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondialisation, européanisation, fédéralisme et décentralisation: l'Etat et l'action publique à l'épreuve des changements d'échelle, Congrès des 4 pays, Association francophone de science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00340919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance et démocratie électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Umbau des Staats, Frankreich und Deutschland im Zeitalter der "e-governance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Ludwigsburg, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00340932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the relevance of idea for governmentality: some conceptual and methodological reflections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Consortium for Political Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00340928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bonnes moeurs: manière de penser les conduites dans la constitution d'instruments de politique publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lascoumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences camérales: activités pratiques et dispositifs publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00340925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entretiens dans les démarches de recherche en analyse des politiques publiques: usages, définitions, problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques publiques. Approches de la décision politique, Institut d'études politiques et internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00339223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution des &amp;quot;savoirs&amp;quot; et mobilisation de répertoires d'action dans les pratiques administratives: quelle méthodologie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les "sciences" de l'action publique. Genèses, pratiques, usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00340936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives comparées sur l'étude des sciences camérales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Vogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences camérales: activités pratiques et dispositifs publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00340929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auf der Suche nach Identität</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Europas neue verfassung: Souveränität-Legitimität-Identität</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00340941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La genèse de la politique des zones d'éducation prioritaires comme processus de circulation de connaissances: pratiques professionnelles, pratiques militantes et situations d'expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences camérales: activités pratiques et histoires des dispositifs publics, CURAPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00339228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de l'analyse historique dans les politiques publiques occidentales et extra occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre d'Etudes de l'Afrique Noire, Séminaire doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00340921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage des entretiens dans l'analyse des politiques publiques en général, ainsi que dans les approches cognitives en particulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l'Association suisse de science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Balsthal, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00340923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes méthodologique d'une enquête sur les entretiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bongrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Cuisines de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation des politiques culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse and Practices in analytics of government</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Consortium for Political Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Marburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00340943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tendances actuelles dans les recherches de politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Politiques Publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et perspectives comparés de la recherche en analyse des politiques publiques en France, en Allemagne et en Suisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worshop Politiques Publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Berne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance and public policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der analyticité Nutzen und die Grenzen der beiden politikwissenscahften Konzepte für die Fragestellung der transnationalen eyropäischen Gesellschaftsgeschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires et sens de l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worshop CURAPP-TU Berlin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Berlin, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00340946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la structuration historique de l’espace de l’action publique au présent de l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’historicité de l’action publique. Activités pratiques et histoire des dispositifs publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Universitaire de Recherches Administratives et Politiques de Picardie; Groupe de Sociologie politique et morale - EHESS; Association Française de Science politique-Groupe Politiques Publiques, Oct 2000, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science de gouvernement et construction d’une nouvelle catégorie d’intervention publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La formation des sciences de gouvernement en Europe XIXème -XXème siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherches sur l'Administration et le territoire; IEP de Grenoble, Nov 2000, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets culturels socialistes et leurs réalisations en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Siècles des Socialismes. Perspectives Européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historicité et analyse de politiques publiques : quelles méthodes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les sciences sociales et l'historicité : le présent par le passé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec à Montreal, Nov 2002, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se peut-il que ce soit juste en théorie, mais ne vaille rien en pratique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Science Politique, Sep 2002, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsidiarité et légitimation de l’action publique. La dimension européenne de la responsabilité publique à la lumière du cas de l'ESB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, Paris 2000.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Politiques et Management Publics- Revue PMP, 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural policy as welfare policy: a genealogical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Cultural Policy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICCPR, Nov 1999, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment « intégrer la dimension européenne » dans l’analyse des politiques publiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1; Centre de Recherche Politiques de La Sorbonne, Apr 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations et puissance publique : la constitution du patrimoine nationale au XIXe siècle en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et démocratie. Les formes paradoxales de la voie associative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lille 3, UFR Arts et Culture, Dec 2000, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques publiques et histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d’Etudes Politiques, 2000, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réformes du fédéralisme culturel en RFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de recherches sur l’État</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEVIPOF, 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de la modernisation du secteur culturel dans l’ex-Allemagne de l’Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les figures de la modernisation de l’État et les élites modernisatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1; Centre de Recherche Politique de La Sorbonne, Jan 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact de l’unification sur la répartition de compétences en matière culturelle entre les différents échelons étatiques en RFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque L’État en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Marc Bloch; Wissenschaftszentrum Berlin für Sozialforschung (WZB); CERI- Institut d'Études Politiques de Paris, 1997, Berlin, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements politiques et innovations dans les politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au-delà du discours de la réforme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GAPP/ENS Cachan, 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La socioculture en RFA : d’un enjeu politique à l’institutionnalisation d’une catégorie de l’intervention publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques culturelles comparées en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d’Histoire du Ministère de la Culture, 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vergleich der öffentlichen Kulturpolitik in Deutschland und Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur l’Étude comparée des grandes métropoles européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Marc Bloch, 1997, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture diplomacy as public policy: the German case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflict and Order - 7e Congrès international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Political Science Association (IPSA), 1997, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du traitement social de la culture au traitement culturel du social ? Professionnalisation des politiques culturelles locales et enjeux sociaux en France et en RFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques locales et transformations de l’action publique en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Science Politique; Centre de Recherche sur le Politique, l’Administration, la Ville et le Territoire; Centre d’Etudes et de Recherches de l’IEP, Sep 1997, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logik der Kulturpolitik (1870-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformation von Kulturen - Historischen Soziologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Justus Liebig-Universität Giessen, 1996, Giessen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Kulturpolitik im Prozess der Wiedervereinigung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prozess der Wiedervereinigung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERI-Institut d'Études Politiques de Paris; Freie Universität Berlin, 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique culturelle allemande en Europe Centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études sur les transitions à l’Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERI/FNSP, 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux acteurs dans le développement de la politique publique en Allemagne de l’Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Congrès international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française, 1992, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théories et pratiques du caméralisme et les construction des espaces administratifs régionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Vogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les identités régionales en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission historique Française en Allemagne; Institut Max Planck, May 1992, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques culturelles dans l’ex-RDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le communisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris X Nanterre; Centre d’Étude d’Histoire et de Sociologie du Communisme, May 1992, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standing for Freedom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Special Issue, 170p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poser pour la liberté. Portraits de scientifiques en exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-Série Automne, 170p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04043648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences politiques allemandes (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15 (59), 2002, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/polix.2002.1233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses politiques allemandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14 (55), 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une littéraire uruguayenne mobilisée pour la mémoire des victimes : Marita Ferraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duygu Tasalp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website&amp;pageid=1157&amp;cartographie=3320&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du droit aux sciences de la communication, parcours d'une famille d'enseignants uruguayens engagés: Roque Faraone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Arias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website=&amp;pageid=1157&amp;cartographie=96&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04302182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours d'un ingénieur agronome et homme politique uruguayen en exil : Ernesto Agazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website&amp;pageid=1157&amp;cartographie=3298&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04302136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteur kurde Diyarbakir à Paris : Aram Tastekin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website=&amp;pageid=1157&amp;cartographie=96&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04302207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le combat pour la science et la démocratie d'un biologiste uruguayen : Ricardo Ehrlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website=&amp;pageid=1157&amp;cartographie=96&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04203203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours franco-latino-américain d'un philosophe uruguayen exilé : Ricardo Viscardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website=&amp;pageid=1157&amp;cartographie=536&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04203269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ingénieure uruguayenne pionnière de la construction de la science, de la technologie et de la société (STS) : Judith Sutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website&amp;pageid=1157&amp;cartographie=2405&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04203231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours international d'un parasitologue uruguayen engagé : Luis Yarzábal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website=&amp;pageid=1157&amp;id=92&amp;cartographie=183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04203287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours d’une femme médecin chilienne d'Uruguay exilée en France : Maren Ulriksen de Viñar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website=&amp;pageid=1157&amp;id=92&amp;cartographie=2280#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04203253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycologue argentine exilée à Montevideo et à Nancy : Lina Bettucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://heurist.huma-num.fr/h6-alpha/?db=Geo_Recits&amp;website&amp;pageid=1157&amp;cartographie=392&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04203157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire internationale d’un sociologue uruguayen « inquiet » : Geronimo De Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website=&amp;pageid=1157&amp;cartographie=366&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04203169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un psychiatre uruguayen face aux fractures de l’exil : Marcelo Viñar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website=&amp;pageid=1157&amp;id=92&amp;cartographie=608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04203273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exil d'un scientifique uruguayen, entre engagement politique et recherches : Fernando Lema (1945-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website=&amp;pageid=1157&amp;cartographie=465&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04203225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une linguiste uruguayenne : Brenda Laca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website=&amp;pageid=1157&amp;cartographie=350&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04203220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire d’un poète brésilien en exil, De Rio à Paris, des mathématiques à la poésie : Pedro Vianna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duygu Tasalp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website&amp;pageid=1157&amp;cartographie=1301&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un pasteurien engagé pour la diplomatie de la science : Guillermo Dighiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website=&amp;pageid=1157&amp;cartographie=670&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04203190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire d’une intellectuelle uruguayenne libre et nomade entre Montevideo et Paris : A-M. Araujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website&amp;pageid=1157&amp;cartographie=547&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’Alexandrie à Grenoble, trajectoire d’un physicien exilé d’Uruguay : José Baruchel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duygu Tasalp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-récits. Cartographies narratives pour comprendre l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://heurist.huma-num.fr/heurist/?db=Geo_Recits&amp;website&amp;pageid=1157&amp;cartographie=446&amp;id=92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La République Fédérale d’Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Etat de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La myriade franco-allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00836745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exzellenz durch Steuerung? Neue Herausforderungen für das deutsche und das französische Wissenschaftssystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effi Böhlke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Knie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WZB Discussion Paper SP III 2009-602, Wissenschaftszentrum Berlin für Sozialforschung. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final de l'enquête sur les politiques municipales d'intégration des populations d'origine étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gaxie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine de Lasalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-France Taiclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Obradovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris 1. 1998, 2 volumes, 318 p. et 504 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et édification nationale en Allemagne : genèse des politiques de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science politique. Institut d'Études Politiques de Paris, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1996IEPP0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04205770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exil scientifique uruguayen, une solidarité pour le développement de l’Amérique latine : Fernando Lema. Regards sur les exils scientifiques contraints d’hier et d’aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Adjedj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId307"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C555518B"/>
+    <w:nsid w:val="F4468566"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-laborier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7458-561X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059091827" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bit.ly/georecits" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.poserpourlaliberte.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.programmepause.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reseau-mens.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619091v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Laborier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malena Bastias Sekulovic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Suhov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.196.0093" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507706v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Toledo Candia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.17522" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286408v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissam Nimer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Pinet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.5378" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207160v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207155v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04043684v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/ZWG0120201" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207191v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04043656v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209242v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.10841" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739339v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.131.0041" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621283v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bocquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023767v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.4185" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184826v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bongrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.551.0073" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429002v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130985v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1028663032000119233" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192270v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497711v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203628v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428743v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Trom" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.2002.1224" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203519v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10286630009358146" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203665v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaxie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Lassalle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Taiclet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Obradovic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201950v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.1999.1806" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201954v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.1996.1940" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203115v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203112v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04202117v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201956v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menke" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lignes0.007.0059" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04529761v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Dakhli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wolff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-658-43540-0_1#citeas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-43540-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421118v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783658435394" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360393v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633813v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audren" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Napoli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Vogel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428999v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noreau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rocher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rioux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323787v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322825v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422558v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Adjedj" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421737v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-658-43540-0_8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422566v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043701v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203381v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/actualites/louvrage-patrie-perdue-pays-dasile-lofpra-70-ans-de-protection-des-refugies" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043693v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201462v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ulb.be/en/book/?gcoi=74530100620490" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044093v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201471v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.bouss.2019.01.0331" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395573v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wauquier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionskime.fr/publications/liberte-de-la-recherche/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208214v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv31zqdf5.51" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04202064v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.bouss.2015.01.0085" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023787v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/sociologie-ethnologie-anthropologie/6895-michel-foucault-sous-la-direction-de-jean-francois-bert-et-jerome-lamy.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634614v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044404v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835325v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429001v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428874v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429762v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429532v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429777v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271081v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343352v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.16338" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271084v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568689v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271092v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271100v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dreyfus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271127v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271137v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271131v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271126v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.leglo.2003.01.0505" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271134v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203422v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100627500" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498002v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203464v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497998v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203483v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208288v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Erlich" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jedlicki" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monchatre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421029v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421023v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495381v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207923v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421071v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207925v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421218v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421224v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207942v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421215v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421255v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421052v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201821v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecerf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207938v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421067v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207935v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207921v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421271v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207919v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201683v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421204v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421244v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206553v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201889v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421239v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209257v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421198v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421195v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421249v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201748v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421190v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421193v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201719v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209252v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209247v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207933v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209254v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurcan &#214;zg&#252;r Baklacio&#287;lu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208299v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201775v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201788v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206566v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206573v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206583v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206579v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206562v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209261v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206560v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206568v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206582v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206580v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207927v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209268v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206585v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206588v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832829v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830935v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831566v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830938v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206590v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832832v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830940v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832830v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830942v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830941v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207812v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207834v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207821v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207827v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207842v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429774v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207861v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207846v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207870v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207855v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207877v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207887v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340389v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340386v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340392v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340920v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340919v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340932v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340928v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Papadopoulos" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340925v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339223v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340936v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340929v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340941v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339228v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340921v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340923v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345125v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340943v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341050v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341046v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341042v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341043v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340946v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208994v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208281v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341048v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207897v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208261v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207900v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207905v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208270v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208992v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207903v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208989v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208258v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207915v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208237v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208248v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207913v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207906v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208255v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207908v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207907v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208232v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207890v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207893v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208229v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201469v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04043648v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203574v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jobard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.2002.1233" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203606v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207514v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duygu Tasalp" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302182v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302136v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302207v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04203231v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04203203v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04203269v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04203287v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04203253v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04203157v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04203169v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04203273v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04203225v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04203220v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207772v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04203190v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201671v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207768v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203506v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836745v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203698v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effi B&#246;hlke" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Knie" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Simon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207806v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Lasalle" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04205770v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996IEPP0018" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362846v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-laborier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7458-561X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059091827" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bit.ly/georecits" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.poserpourlaliberte.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.programmepause.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reseau-mens.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619091v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Laborier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malena Bastias Sekulovic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Suhov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.196.0093" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507706v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Toledo Candia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.17522" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286408v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissam Nimer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Pinet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.5378" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207160v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207155v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04043684v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/ZWG0120201" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207191v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04043656v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209242v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.10841" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739339v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.131.0041" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621283v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bocquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023767v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.4185" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429002v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03184826v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bongrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.551.0073" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130985v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1028663032000119233" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192270v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497711v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203628v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428743v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Trom" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.2002.1224" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203519v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10286630009358146" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203665v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaxie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Lassalle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Taiclet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Obradovic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201950v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.1999.1806" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201954v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.1996.1940" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203115v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203112v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04202117v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201956v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menke" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lignes0.007.0059" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04529761v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Dakhli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wolff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-658-43540-0_1#citeas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-43540-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421118v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783658435394" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360393v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633813v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audren" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Napoli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Vogel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428999v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noreau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rocher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rioux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323787v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322825v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422558v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Adjedj" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421737v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-658-43540-0_8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422566v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043701v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203381v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/actualites/louvrage-patrie-perdue-pays-dasile-lofpra-70-ans-de-protection-des-refugies" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043693v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201462v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ulb.be/en/book/?gcoi=74530100620490" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044093v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201471v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.bouss.2019.01.0331" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395573v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wauquier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionskime.fr/publications/liberte-de-la-recherche/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208214v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv31zqdf5.51" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04202064v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.bouss.2015.01.0085" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023787v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/sociologie-ethnologie-anthropologie/6895-michel-foucault-sous-la-direction-de-jean-francois-bert-et-jerome-lamy.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044404v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634614v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835325v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429001v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428874v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429762v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429532v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429777v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271081v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343352v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.16338" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271084v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568689v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271092v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271100v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dreyfus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271127v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271137v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271131v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271126v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.leglo.2003.01.0505" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271134v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203422v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100627500" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498002v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497998v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203464v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203483v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208288v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Erlich" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jedlicki" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monchatre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421029v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421023v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495381v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421224v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207942v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207923v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421071v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207925v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421218v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421215v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421255v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421052v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201821v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecerf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207938v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421067v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207935v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207921v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421271v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421204v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421244v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207919v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201683v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206553v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201889v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421239v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209257v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421198v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421195v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421249v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201748v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421190v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421193v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201719v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209252v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209247v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207933v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209254v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurcan &#214;zg&#252;r Baklacio&#287;lu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208299v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201788v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201775v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206573v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206583v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206579v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206566v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206562v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209261v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206560v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206568v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206582v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206580v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207927v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209268v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206585v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206588v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832829v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830935v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831566v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830938v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206590v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832832v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830940v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832830v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830942v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830941v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207812v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207834v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207821v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207827v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207842v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429774v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207846v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207861v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207870v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207855v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207877v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207887v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340389v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340386v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340392v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340920v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340919v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340932v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340928v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Papadopoulos" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340925v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339223v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340936v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340929v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340941v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339228v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340921v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340923v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345125v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341043v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340943v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341050v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341046v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341042v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340946v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208994v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208281v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341048v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207897v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208261v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207900v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207905v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208270v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208992v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207903v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208989v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208258v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207915v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208237v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208248v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207913v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207906v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208255v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207908v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207907v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208232v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207890v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207893v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208229v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201469v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04043648v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203574v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jobard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.2002.1233" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203606v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207514v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duygu Tasalp" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302182v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302136v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302207v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04203203v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04203269v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04203231v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04203287v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04203253v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04203157v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04203169v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04203273v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04203225v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04203220v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207772v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04203190v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201671v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207768v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203506v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836745v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203698v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effi B&#246;hlke" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Knie" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Simon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207806v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Lasalle" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04205770v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996IEPP0018" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362846v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>