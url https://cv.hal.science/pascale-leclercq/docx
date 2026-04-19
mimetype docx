--- v0 (2026-03-15)
+++ v1 (2026-04-19)
@@ -1054,50 +1054,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Procédés anaphoriques dans les récits d’enfants monolingues et d’adultes apprenant une L2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Lenart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 124, pp.297-305</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Discourse Cohesion and Accessibility of Referents in Oral Narratives : A Comparison of L1 and L2 Acquisition of French and English.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1106,139 +1188,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12, pp.discours.revues.org/8801</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00974700v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01657584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédés anaphoriques dans les récits d'enfants monolingues et d'adultes apprenant une L2.</w:t>
               </w:r>
@@ -1837,178 +1837,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Considérations méthodologiques et éthiques dans la recherche sur les compétences discursives : le cas des études de français L2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ReAL2 : Acquisition, traitement et utilisation d’une L3/Ln : perspectives psycholinguistiques, linguistiques et didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Construction de l’agentivité en français L2 : analyse des discours d’apprenants arabophones syriens en situation d’exil du projet SOFRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Saddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acquisition d’une langue additionnelle par les migrants en situation de réinstallation dans un nouveau pays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155800v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05155834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives acquisitionniste, didactique et épistémologique sur l'apprentissage du latin (et du grec ancien)</w:t>
               </w:r>
@@ -2368,178 +2368,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04639503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La grammaire dans l'apprentissage de la langue anglaise: approche historique et cognitive des activités de grammaire proposées dans des manuels scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'étude Réal2 - Grammaire(s) et acquisition des L2: approches, trajectoires, interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tatiana Aleksandrova; Catherine Felce; Lucia Gomez; Sülün Aykurt; Katia Bernardon de Oliveira, Oct 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Développement du positionnement énonciatif en conversation au cours du séjour à l’étranger: Étude comparative de l’utilisation des pronoms personnels en anglais et en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Saddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du RéAL2 : Contact des langues et acquisition bi/plurilingue : diversité des situations, diversité des processus ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Mulhouse, Jul 2023, Mulhouse (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804459v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04334305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights from multimodal analysis on longitudinal interview data: the case of I don't know</w:t>
               </w:r>
@@ -2696,50 +2696,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Développement de I don't know en immersion : analyse acoustique et pragmatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Sneed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Edmonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PRAGL2: L'acquisition de la compétence pragmatique en L2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amanda Edmonds, Oct 2022, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Corpus PROLINGSA: De la création à l'analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Edmonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2761,152 +2856,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « Outiller l'acquisition des langues secondes - 3e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sarra El Ayari, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336705v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04336688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment réconcilier recherche sur le développement de la compétence discursive en L2 et pratiques d’enseignement? Réflexions sur la linguistique appliquée</w:t>
               </w:r>
@@ -3969,50 +3969,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">How do English, German and Polish learners of French link events in oral narrative discourse?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Lenart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurosla 23, Amsterdam, 28-31 août 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">How do English, German and Polish learners of French link events in oral narrative discourse ? Focus on syntactic choices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4021,139 +4103,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSLA 23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657621v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03073180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interlangue et analyse d'erreur dans les corpus oraux d'apprenants du français et de l'anglais</w:t>
               </w:r>
@@ -5246,165 +5246,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'influence du français L1 chez les apprenants francophones avancés/quasi-natifs de l'anglais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XLVème congrès de la SAES, Toulouse-Le Mirail, 13-15 mai 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The impact of imperfective marking in information selection and organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSLA 15 : 15th Annual Conference of the European Second Language Association, Dubrovnik, 14–17 septembre 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02874387v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03074265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5839,50 +5839,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Overspecification in advanced learner discourse in L2 French and English : a study of nominal, temporal and modal reference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Lenart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUROSLA 24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, York, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Overspecification in advanced learner discourse in L2 French: a study of nominal, temporal and modal reference.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5891,139 +5973,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSLA 24, Université de York, York, 3-6 Septembre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, York, United Kingdom. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185378v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01657609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaphore nominale dans des récits oraux: quelles stratégies référentielles chez les apprenants enfants et adultes du français et de l'anglais ?</w:t>
               </w:r>
@@ -7302,51 +7302,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-positioning in a host community: Longitudinal insights from study abroad and migrant students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Saddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8884,51 +8884,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="478B7D8D"/>
+    <w:nsid w:val="CB71AF5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9115,51 +9115,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-leclercq" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3113-5261" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597628v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric M&#233;lac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leclercq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/fol.24038.mel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192265v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages6010016" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494512v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Edmonds" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sneed German" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479293v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M&#233;lac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.20025.lec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476036v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages6040196" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03136977v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269520000113" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063016v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/iral-2017-0108" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107834v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Howard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.6.1.001int" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418239v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Lenart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169326v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974700v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657584v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974702v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978946v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061293v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523155v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourdais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155754v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155731v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155815v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155800v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Saddour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155834v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856058v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856180v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856172v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639503v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804459v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334305v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415830v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334291v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336705v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336688v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sneed" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334310v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03184872v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107837v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107835v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407319v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721990v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107839v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107836v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Melac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107838v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073140v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073146v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068963v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107840v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107841v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657621v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073180v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076107v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075911v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072615v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076111v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072614v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lambert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407404v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072613v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01023223v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072425v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072616v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072427v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072426v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074263v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074262v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074264v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874387v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074265v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154983v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155016v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03303903v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Christen Paige" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Heyde" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185377v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185378v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657609v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185337v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657619v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076646v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076416v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329487v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03136967v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarnes Gudmestad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051253v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107843v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leclercq" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Winter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Chabas-Williams" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dive-Dillie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107842v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robineau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rigal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02050844v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather E. Hilton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077275v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desagulier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054454v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077277v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duquesnel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874374v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415839v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/catalog/book/409" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10280598" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334166v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20233" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636439v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Benazzo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670260v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636438v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03136983v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185376v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418242v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657597v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03135497v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077276v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Beugin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616131v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185336v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874388v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055695v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04415859v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856062v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-leclercq" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3113-5261" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597628v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric M&#233;lac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leclercq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/fol.24038.mel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192265v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages6010016" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494512v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Edmonds" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sneed German" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479293v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M&#233;lac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.20025.lec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476036v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages6040196" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03136977v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269520000113" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063016v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/iral-2017-0108" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107834v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Howard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.6.1.001int" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418239v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Lenart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169326v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657584v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974700v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974702v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978946v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061293v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523155v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourdais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155754v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155731v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155815v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155834v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155800v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Saddour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856058v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856180v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856172v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639503v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334305v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804459v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415830v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334291v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336688v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sneed" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336705v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334310v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03184872v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107837v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107835v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407319v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721990v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107839v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107836v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Melac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107838v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073140v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073146v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068963v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107840v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107841v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073180v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657621v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076107v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075911v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072615v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076111v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072614v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lambert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407404v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072613v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01023223v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072425v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072616v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072427v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072426v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074263v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074262v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074264v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074265v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874387v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154983v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155016v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03303903v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Christen Paige" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Heyde" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185377v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657609v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185378v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185337v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657619v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076646v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076416v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329487v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03136967v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarnes Gudmestad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051253v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107843v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leclercq" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Winter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Chabas-Williams" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dive-Dillie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107842v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robineau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rigal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02050844v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather E. Hilton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077275v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desagulier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054454v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077277v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duquesnel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874374v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415839v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/catalog/book/409" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10280598" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334166v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20233" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636439v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Benazzo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670260v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636438v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03136983v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185376v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418242v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657597v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03135497v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077276v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Beugin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616131v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185336v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874388v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055695v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04415859v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856062v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>