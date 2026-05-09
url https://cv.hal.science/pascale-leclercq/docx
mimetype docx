--- v1 (2026-04-19)
+++ v2 (2026-05-09)
@@ -1837,178 +1837,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Construction de l’agentivité en français L2 : analyse des discours d’apprenants arabophones syriens en situation d’exil du projet SOFRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Saddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acquisition d’une langue additionnelle par les migrants en situation de réinstallation dans un nouveau pays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Considérations méthodologiques et éthiques dans la recherche sur les compétences discursives : le cas des études de français L2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ReAL2 : Acquisition, traitement et utilisation d’une L3/Ln : perspectives psycholinguistiques, linguistiques et didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155834v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-05155800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives acquisitionniste, didactique et épistémologique sur l'apprentissage du latin (et du grec ancien)</w:t>
               </w:r>
@@ -2076,241 +2076,241 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights from multimodal analysis on English L2 learner interview data: the case of I don’t know.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Edmonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Sneed German</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMMAncipons les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Crémieux; Virginie Iché, Apr 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insights from multimodal analysis on English L2 learner interview data: the case of I don’t know.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Sneed German</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Edmonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire LiLang, CUFR Mayotte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eva Raynal; Miki Mori, May 2024, Mayotte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insights from multimodal analysis on longitudinal interview data: the case of I don’t know</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...120 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2368,193 +2368,193 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04639503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Développement du positionnement énonciatif en conversation au cours du séjour à l’étranger: Étude comparative de l’utilisation des pronoms personnels en anglais et en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Saddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du RéAL2 : Contact des langues et acquisition bi/plurilingue : diversité des situations, diversité des processus ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Mulhouse, Jul 2023, Mulhouse (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La grammaire dans l'apprentissage de la langue anglaise: approche historique et cognitive des activités de grammaire proposées dans des manuels scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude Réal2 - Grammaire(s) et acquisition des L2: approches, trajectoires, interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tatiana Aleksandrova; Catherine Felce; Lucia Gomez; Sülün Aykurt; Katia Bernardon de Oliveira, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights from multimodal analysis on longitudinal interview data: the case of I don't know</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
@@ -2564,51 +2564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Edmonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Sneed German</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroSLA 32</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2696,57 +2696,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Corpus PROLINGSA: De la création à l'analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Edmonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Sneed German</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Outiller l'acquisition des langues secondes - 3e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sarra El Ayari, Jan 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Développement de I don't know en immersion : analyse acoustique et pragmatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Sneed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2761,152 +2856,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRAGL2: L'acquisition de la compétence pragmatique en L2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amanda Edmonds, Oct 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336688v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04336705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment réconcilier recherche sur le développement de la compétence discursive en L2 et pratiques d’enseignement? Réflexions sur la linguistique appliquée</w:t>
               </w:r>
@@ -3969,50 +3969,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">How do English, German and Polish learners of French link events in oral narrative discourse ? Focus on syntactic choices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Lenart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUROSLA 23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">How do English, German and Polish learners of French link events in oral narrative discourse?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4021,139 +4103,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosla 23, Amsterdam, 28-31 août 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073180v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01657621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interlangue et analyse d'erreur dans les corpus oraux d'apprenants du français et de l'anglais</w:t>
               </w:r>
@@ -5246,165 +5246,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The impact of imperfective marking in information selection and organisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUROSLA 15 : 15th Annual Conference of the European Second Language Association, Dubrovnik, 14–17 septembre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Dubrovnik, Croatia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'influence du français L1 chez les apprenants francophones avancés/quasi-natifs de l'anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLVème congrès de la SAES, Toulouse-Le Mirail, 13-15 mai 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074265v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02874387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5422,51 +5422,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal Pragmatic Development of &amp;quot;I Don’t Know&amp;quot; During Study Abroad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Sneed German</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5530,51 +5530,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multimodal approach of linguistic development during Study Abroad: the case of I don’t know</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Sneed German</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5839,50 +5839,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Overspecification in advanced learner discourse in L2 French: a study of nominal, temporal and modal reference.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Lenart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUROSLA 24, Université de York, York, 3-6 Septembre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, York, United Kingdom. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Overspecification in advanced learner discourse in L2 French and English : a study of nominal, temporal and modal reference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5891,139 +5973,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSLA 24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657609v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03185378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaphore nominale dans des récits oraux: quelles stratégies référentielles chez les apprenants enfants et adultes du français et de l'anglais ?</w:t>
               </w:r>
@@ -7302,51 +7302,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-positioning in a host community: Longitudinal insights from study abroad and migrant students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Saddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8884,51 +8884,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CB71AF5C"/>
+    <w:nsid w:val="DD31A06B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9115,51 +9115,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-leclercq" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3113-5261" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597628v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric M&#233;lac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leclercq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/fol.24038.mel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192265v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages6010016" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494512v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Edmonds" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sneed German" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479293v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M&#233;lac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.20025.lec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476036v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages6040196" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03136977v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269520000113" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063016v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/iral-2017-0108" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107834v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Howard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.6.1.001int" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418239v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Lenart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169326v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657584v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974700v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974702v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978946v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061293v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523155v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourdais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155754v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155731v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155815v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155834v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155800v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Saddour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856058v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856180v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856172v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639503v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334305v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804459v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415830v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334291v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336688v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sneed" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336705v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334310v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03184872v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107837v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107835v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407319v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721990v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107839v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107836v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Melac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107838v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073140v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073146v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068963v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107840v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107841v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073180v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657621v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076107v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075911v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072615v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076111v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072614v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lambert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407404v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072613v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01023223v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072425v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072616v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072427v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072426v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074263v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074262v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074264v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074265v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874387v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154983v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155016v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03303903v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Christen Paige" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Heyde" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185377v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657609v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185378v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185337v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657619v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076646v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076416v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329487v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03136967v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarnes Gudmestad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051253v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107843v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leclercq" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Winter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Chabas-Williams" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dive-Dillie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107842v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robineau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rigal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02050844v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather E. Hilton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077275v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desagulier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054454v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077277v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duquesnel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874374v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415839v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/catalog/book/409" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10280598" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334166v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20233" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636439v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Benazzo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670260v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636438v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03136983v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185376v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418242v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657597v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03135497v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077276v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Beugin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616131v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185336v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874388v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055695v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04415859v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856062v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-leclercq" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3113-5261" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597628v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric M&#233;lac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leclercq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/fol.24038.mel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192265v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages6010016" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494512v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Edmonds" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sneed German" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479293v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M&#233;lac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.20025.lec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476036v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages6040196" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03136977v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269520000113" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063016v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/iral-2017-0108" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107834v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Howard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.6.1.001int" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418239v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Lenart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169326v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657584v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974700v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974702v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978946v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061293v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523155v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourdais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155754v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155731v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155815v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155800v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Saddour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155834v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856058v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856172v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856180v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639503v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804459v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334305v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415830v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334291v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336705v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336688v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sneed" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334310v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03184872v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107837v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107835v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407319v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721990v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107839v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107836v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Melac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107838v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073140v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073146v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068963v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107840v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107841v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657621v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073180v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076107v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075911v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072615v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076111v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072614v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lambert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407404v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072613v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01023223v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072425v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072616v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072427v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072426v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074263v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074262v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074264v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874387v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074265v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154983v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155016v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03303903v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Christen Paige" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Heyde" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185377v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185378v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657609v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185337v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657619v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076646v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076416v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329487v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03136967v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarnes Gudmestad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051253v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107843v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leclercq" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Winter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Chabas-Williams" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dive-Dillie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107842v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robineau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rigal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02050844v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather E. Hilton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077275v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desagulier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054454v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077277v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duquesnel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874374v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415839v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/catalog/book/409" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10280598" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334166v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20233" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636439v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Benazzo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670260v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636438v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03136983v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185376v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418242v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657597v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03135497v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077276v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Beugin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616131v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185336v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874388v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055695v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04415859v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856062v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>