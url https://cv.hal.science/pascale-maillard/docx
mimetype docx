--- v0 (2026-03-19)
+++ v1 (2026-04-26)
@@ -252,295 +252,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual water losses mediate the trade-off between growth and drought survival across saplings of 12 tropical rainforest tree species with contrasting hydraulic strategies</w:t>
+                <w:t xml:space="preserve">Does long-term drought or repeated defoliation affect seasonal leaf N cycling in young beech trees?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Ziegler</w:t>
+                <w:t xml:space="preserve">Catherine Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Cochard</w:t>
+                <w:t xml:space="preserve">Pierre-Antoine Chuste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Stahl</w:t>
+                <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Foltzer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bastien Gérard</w:t>
+                <w:t xml:space="preserve">Pascal Tillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erae159⟩</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (6), tpae054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpae054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04608174v1</w:t>
+                <w:t xml:space="preserve">hal-04592906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does long-term drought or repeated defoliation affect seasonal leaf N cycling in young beech trees?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Residual water losses mediate the trade-off between growth and drought survival across saplings of 12 tropical rainforest tree species with contrasting hydraulic strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Chuste</w:t>
+                <w:t xml:space="preserve">Camille Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernhard Zeller</w:t>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Tillard</w:t>
+                <w:t xml:space="preserve">Clément Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Gerard</w:t>
+                <w:t xml:space="preserve">Louis Foltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 44 (6), tpae054. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 75 (13), pp.4128-4147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpae054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erae159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592906v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional trade‐offs are driven by coordinated changes among cell types in the wood of angiosperm trees from different climates</w:t>
               </w:r>
@@ -928,64 +928,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leafy season length is reduced by a prolonged soil water deficit but not by repeated defoliation in beech trees (Fagus sylvatica L.): comparison of response among regional populations grown in a common garden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Chuste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1062,51 +1062,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacrificing growth and maintaining a dynamic carbohydrate storage are key processes for promoting beech survival under prolonged drought conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Chuste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1330,90 +1330,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term nitrogen dynamics are impacted by defoliation and drought in Fagus sylvatica L. branches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Chuste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gerant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1717,338 +1717,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating symbiotic N2 fixation in Robinia pseudoacacia</w:t>
+                <w:t xml:space="preserve">Emerging resistance mutations in PI-naive patients failing an atazanavir-based regimen (ANRS multicentre observational study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Marron</w:t>
+                <w:t xml:space="preserve">L Lambert-Niclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécilia Gana</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascale Maillard</w:t>
+                <w:t xml:space="preserve">C Grude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Priault</w:t>
+                <w:t xml:space="preserve">L. Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Reigadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Nutrition and Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jpln.201700503⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73 (8), pp.2147 - 2151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dky142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893936v1</w:t>
+                <w:t xml:space="preserve">hal-01899927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging resistance mutations in PI-naive patients failing an atazanavir-based regimen (ANRS multicentre observational study)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating symbiotic N2 fixation in Robinia pseudoacacia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Chaix</w:t>
+                <w:t xml:space="preserve">Nicolas Marron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Charpentier</w:t>
+                <w:t xml:space="preserve">Cécilia Gana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gerant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Reigadas</w:t>
+                <w:t xml:space="preserve">Pierrick Priault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 73 (8), pp.2147 - 2151. </w:t>
+              <w:t xml:space="preserve">Journal of Plant Nutrition and Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 181 (2), pp.296-304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dky142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jpln.201700503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899927v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal variations drive short-term dynamics and partitioning of recently assimilated carbon in the foliage of adult beech and pine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorine Desalme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Priault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gerant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3243,489 +3243,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflorescence of grapevine (Vitis vinifera L.): a high ability to distribute its own assimilates</w:t>
+                <w:t xml:space="preserve">Seasonal changes of C and N non-structural compounds in the stem sapwood of adult sessile oak and beech trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Vaillant-Gaveau</w:t>
+                <w:t xml:space="preserve">Rana El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bréda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Wojnarowiez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Clément</w:t>
+                <w:t xml:space="preserve">Jacqueline Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/err121⟩</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (8), pp.843-854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpr074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646327v1</w:t>
+                <w:t xml:space="preserve">hal-02642540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a 26kDa vegetative storage protein in the stem sapwood of mature pedunculate oak</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gerant</w:t>
+                <w:t xml:space="preserve">Inflorescence of grapevine (Vitis vinifera L.): a high ability to distribute its own assimilates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vaillant-Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo Gonzales Cervantes</w:t>
+                <w:t xml:space="preserve">Geneviève Wojnarowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interciencia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (12), pp.4183-4190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/err121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648442v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal changes of C and N non-structural compounds in the stem sapwood of adult sessile oak and beech trees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rana El Zein</w:t>
+                <w:t xml:space="preserve">Evidence for a 26kDa vegetative storage protein in the stem sapwood of mature pedunculate oak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Manuel Valenzuela Nunez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gerant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Montpied</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Gonzales Cervantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interciencia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (2), pp.142-147</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642540v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen sources for current-year shoot growth in 50-year-old sessile oak trees: an in situ 15N labeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gerant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6609,191 +6609,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02725082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du developpement vegetatif du Terminalia superba (Combretaceae) : Mise en evidence de rythmes de croissance</w:t>
+                <w:t xml:space="preserve">Determinism of vegetative development in young Terminalia superba in a controlled environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">. Societe Francophone de Chronobiologie</w:t>
+                <w:t xml:space="preserve">. Societe Francaise de Physiologie Vegetale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Groupe d'Etude des Rythmes Biologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 20, pp.13</w:t>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 26, pp.209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02720646v1</w:t>
+                <w:t xml:space="preserve">hal-02721842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinism of vegetative development in young Terminalia superba in a controlled environment</w:t>
+                <w:t xml:space="preserve">Etude du developpement vegetatif du Terminalia superba (Combretaceae) : Mise en evidence de rythmes de croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">. Societe Francaise de Physiologie Vegetale</w:t>
+                <w:t xml:space="preserve">. Societe Francophone de Chronobiologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 26, pp.209</w:t>
+              <w:t xml:space="preserve">Bulletin du Groupe d'Etude des Rythmes Biologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 20, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02721842v1</w:t>
+                <w:t xml:space="preserve">hal-02720646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance de jeunes Terminalia superba en conditions contrôlées</w:t>
               </w:r>
@@ -7014,64 +7014,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponses du hêtre à des sécheresses extrêmes et récurrentes :Partie 1 – phénologie foliaire et rôle des réserves carbonées dans la mortalité de jeunes arbres soumis à 3 ans d’exclusion des pluies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Chuste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7139,51 +7139,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecific variability in physiological thresholds during dehydration reveals contrasting drought-response strategies and vulnerability to hydraulic failure in rainforest tree saplings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7383,307 +7383,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade-offs among hydraulic, mechanical and storage traits in stem-root xylem from different climate tree species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Gérard</w:t>
+                <w:t xml:space="preserve">Contrasting drought-response strategies and vulnerability to hydraulic failure in saplings of rainforest tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Levionnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Foltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference of Tropical Ecology - The Future of tropical ecosystems - news insights and innovative methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stéphanie Carrière, IRD; Raphaël Pélissier, IRD; Marie-Pierre Ledru, IRD; Pierre-Michel Forget, MNHN, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">5. Xylem International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03728093v1</w:t>
+                <w:t xml:space="preserve">hal-03890685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting drought-response strategies and vulnerability to hydraulic failure in saplings of rainforest tree species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louis Foltzer</w:t>
+                <w:t xml:space="preserve">Trade-offs among hydraulic, mechanical and storage traits in stem-root xylem from different climate tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangqi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhun Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Xylem International Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Würzburg, Germany</w:t>
+              <w:t xml:space="preserve">European Conference of Tropical Ecology - The Future of tropical ecosystems - news insights and innovative methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphanie Carrière, IRD; Raphaël Pélissier, IRD; Marie-Pierre Ledru, IRD; Pierre-Michel Forget, MNHN, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890685v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03728093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une gestion du carbone préservant la fonction stockage est un processus clé pour la survie du hêtre sous sécheresse prolongée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Chuste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7971,51 +7971,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term dynamics and partitioning of newly assimilated carbon in the foliage of adult beech and pine are driven by seasonal variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorine Desalme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Priault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gerant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8208,90 +8208,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What role does storage function play in the death of beech trees?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Chuste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Massonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Fribourg-en-Brisgau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9343,51 +9343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Tozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Priault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. New Phytologist Symposium Bioenergy trees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Nancy, France. pp.43</w:t>
@@ -9416,90 +9416,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N sources for current-year shoot growth in 50-year-old sessile oak trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gerant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9550,90 +9550,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N source for spring branch growth in 50 year-old-oaks: a 15N labelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gérant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">[Présentation orale] Maillard P., El Zein R., Gérant D., Bréda N., Zeller B. (2010) N source for spring branch growth in 50 year-old-oaks: a 15N labelling approach. Symposium on the use of new techniques to understand gas exchange and carbon dynamics in the forest ecosystem”, 01 November 2010, Symposium on the usage of new techniques to understand gas exchange and carbon dynamics in the forest ecosystem, Faculty of Agriculture, Kyoto University, Japan.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10266,51 +10266,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflorescence photosynthate allocation of Chardonnay grapevine (Vitis vinifera L.) fruiting cuttings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Wojnarowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10318,51 +10318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude C. Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint European Stable Isotope User Meeting, JESIUM 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Presqu’île de Giens, France. 1 p</w:t>
@@ -12089,246 +12089,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic and dynamic modelling of C allocation within walnut seedlings (&amp;lt;em&amp;gt;Juglans regia&amp;lt;/em&amp;gt; L.)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets combinés de la fertilisation azotée et de l’augmentation de la concentration atmosphérique en CO2 sur la croissance du chêne pédonculé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre J.-P. Gaudillere</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Guehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International workshop on functional-structural tree models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1998, Clermont-Ferrand, France. 95 p</w:t>
+              <w:t xml:space="preserve">Conférence ENSTIB 21-23 Septembre 1998, Epinal, 2èmes journées scientifiques Forêt-Bois.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1998, Epinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02770736v1</w:t>
+                <w:t xml:space="preserve">hal-03812358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets combinés d’un doublement de la concentration de CO2 de l’air et d’une sécheresse sur l’écophysiologie des chênes sessile et pédonculé.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deterministic and dynamic modelling of C allocation within walnut seedlings (&amp;lt;em&amp;gt;Juglans regia&amp;lt;/em&amp;gt; L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.A. Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Guehl</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre J.-P. Gaudillere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programme de la Réunion du Groupe Chêne, INRA Bordeaux, 21-22-23 avril 1998.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1998, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">2. International workshop on functional-structural tree models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Clermont-Ferrand, France. 95 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812381v1</w:t>
+                <w:t xml:space="preserve">hal-02770736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude et modélisation des règles d’allocation des assimilats dans les plantes en relation avec l’environnement. Caractéristiques physiologiques et régulation du transport des assimilats C et N.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Alain Daudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12344,139 +12331,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion de fin d’AIP « ECOFON » organisée par R. Bonhomme, Janvier 1998, Paris INAPG.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets combinés de la fertilisation azotée et de l’augmentation de la concentration atmosphérique en CO2 sur la croissance du chêne pédonculé.</w:t>
+                <w:t xml:space="preserve">Effets combinés d’un doublement de la concentration de CO2 de l’air et d’une sécheresse sur l’écophysiologie des chênes sessile et pédonculé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Picon-Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Guehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence ENSTIB 21-23 Septembre 1998, Epinal, 2èmes journées scientifiques Forêt-Bois.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1998, Epinal, France</w:t>
+              <w:t xml:space="preserve">Programme de la Réunion du Groupe Chêne, INRA Bordeaux, 21-22-23 avril 1998.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1998, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812358v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principes d'utilisation des marquages isotopiques en physiologie vegetale</w:t>
               </w:r>
@@ -14053,299 +14053,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la croissance rythmique du chêne pédonculé. Influence du système racinaire.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Barnola</w:t>
+                <w:t xml:space="preserve">Gestion automatique d'une enceinte de mesure d'échanges gazeux à deux compartiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Falcimagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Martignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Lavarenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième Colloque international sur l'Arbre, du 10 au 15/09/1990, Montpellier, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1990, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Les journées de la mesure Electronique, Informatique, Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1990, Port-Leucate, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808774v1</w:t>
+                <w:t xml:space="preserve">hal-02930402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert des assimilats dans la plante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1989, Clermont Ferrrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion automatique d'une enceinte de mesure d'échanges gazeux à deux compartiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Martignac</w:t>
+                <w:t xml:space="preserve">Etude de la croissance rythmique du chêne pédonculé. Influence du système racinaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Barnola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Lavarenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées de la mesure Electronique, Informatique, Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1990, Port-Leucate, France</w:t>
+              <w:t xml:space="preserve">Deuxième Colloque international sur l'Arbre, du 10 au 15/09/1990, Montpellier, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1990, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930402v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon economy of a young walnut tree</w:t>
               </w:r>
@@ -14690,51 +14690,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinism of vegetative development in young Terminalia superba in a controlled environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Societe Francaise de Physiologie Vegetale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1987, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14772,51 +14772,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du developpement vegetatif du Terminalia superba (Combretaceae) : Mise en evidence de rythmes de croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Societe Francophone de Chronobiologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Congres Annuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1988, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14994,103 +14994,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-tree nitrogen dynamics across seasons in response to defoliation and drought in 10 year-old beech trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Chuste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Plant Nutrition Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Coppenhague, Denmark</w:t>
@@ -15119,77 +15119,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drought and defoliation impacts on nitrogen dynamics in branches of 10-year-old beech trees investigated through several short 15N urea pulses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Chuste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15227,64 +15227,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What roles of carbon and nitrogen metabolisms in the death of beech trees ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Chuste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15322,51 +15322,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does poplar / black locust mixture influence growth and functioning of each species in a short-rotation plantation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Gana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15499,51 +15499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gerant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Priault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST-SIBAE 2013 meeting : CHALLENGES IN THE APPLICATIONS OF STABLE ISOTOPES ACROSS DISCIPLINES AND SCALES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Wroclaw, Poland. 91 p., 2013, Cost-sibae 2013 meeting challenges in the applications of stable isotopes across disciplines and scales. Wroclaw Poland. May 14-17, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15814,51 +15814,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">13C assimilation and partitioning during flower development of Chardonnay grapevine (Vitis vinifera L.) cuttings.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Wojnarowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17334,338 +17334,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes d’utilisation des marquages isotopiques en physiologie végétale.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport de la méthodologie isotopique à l’analyse du transfert de l’eau dans le continuum sol-plante-atmosphère.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bariac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvia Dayau</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la plante au couvert végétal. Tome 1. Actes de l’Ecole-Chercheurs INRA en Bioclimatologie, Le Croisic, 3-7 Avril 1995. Lagouarde J.P. et Cruiziat P. eds, 245-256. ISBN : 2-7380-0662-0</w:t>
+              <w:t xml:space="preserve">De la plante au couvert végétal. Tome 1. Actes de l’Ecole-Chercheurs INRA en Bioclimatologie, Le Croisic, 3-7 Avril 1995. Lagouarde J.P. et Cruiziat P. eds, 593-616.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03799235v1</w:t>
+                <w:t xml:space="preserve">hal-02961833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypothèses et principes de la représentation de la diffusion du CO2 à différentes échelles, de la feuille au couvert.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethenod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alain Daudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Castell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la plante au couvert végétal. Tome 1. Actes de l’Ecole-Chercheurs INRA en Bioclimatologie, Le Croisic, 3-7 Avril 1995. Lagouarde J.P. et Cruiziat P. eds, 129-154. ISBN : 2-7380-0662-0</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la méthodologie isotopique à l’analyse du transfert de l’eau dans le continuum sol-plante-atmosphère.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Principes d’utilisation des marquages isotopiques en physiologie végétale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Bonnefond</w:t>
+                <w:t xml:space="preserve">Florence Tabourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Dayau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la plante au couvert végétal. Tome 1. Actes de l’Ecole-Chercheurs INRA en Bioclimatologie, Le Croisic, 3-7 Avril 1995. Lagouarde J.P. et Cruiziat P. eds, 593-616.</w:t>
+              <w:t xml:space="preserve">De la plante au couvert végétal. Tome 1. Actes de l’Ecole-Chercheurs INRA en Bioclimatologie, Le Croisic, 3-7 Avril 1995. Lagouarde J.P. et Cruiziat P. eds, 245-256. ISBN : 2-7380-0662-0</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961833v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche du bilan carboné et azoté chez de jeunes noyers lors de l'acquisition de l'autotrophie à l'aide d'un double marquage à long terme 13C/15N.</w:t>
               </w:r>
@@ -17854,90 +17854,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la croissance rythmique du chêne pédonculé. Influence du système racinaire. In Edelin C. (éd.). L’Arbre. Biologie et développement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Barnola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Lavarenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Arbre. Biologie et développement.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hors Série. A7, p. 327-343, 1991, Naturalia Monspeliensia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18138,77 +18138,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributing of isotope methodology to the analysis of water transfer in the soil-plant-atmosphere continuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de l’Ecole chercheurs INRA en Bioclimatologie, le Croisic, 3-7 avril 1995. Tome 1 : De la plante au couvert végétal. Editeur : Institut National de la Recherche Agronomique. 670 p.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, </w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18850,51 +18850,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382723v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangqi Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun Mao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14492" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608174v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ziegler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Stahl" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Foltzer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae159" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592906v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chuste" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gerard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpae054" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169407v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19132" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613329v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mart&#237;nez&#8208;vilalta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Viennois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1838" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736228v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Engel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-022-06136-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209549v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Levillain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G&#233;r&#233;mia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Silva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.108228" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934348v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Thirion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-019-01923-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959147v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Svensk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Coste" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gril" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Julien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13161" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624191v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gerant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpz002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02149053v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Si Ouali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2019.04.012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621961v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cookson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Spilmont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dufour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Jordan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893936v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Gana" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Priault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jpln.201700503" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01899927v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lambert-Niclot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grude" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charpentier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Reigadas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky142" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490772v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Desalme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako Dannoura" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14124" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269079v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Uscola" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Villar-Salvador" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gross" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcv019" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557364v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey G. Quentin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Pinkard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G. Ryan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David T. Tissue" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scott Baggett" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpv073" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219574v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rousset" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guingand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dezat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagadec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jegou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1d9h-vq82" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636841v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel Valenzuela Nunez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L.G. Barios" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Cervantes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5154/r.rchsza.2012.06.027" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850787v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.04.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268176v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garbaye" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.11.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q28NLRMP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877125v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabbri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Morel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.05.068" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804367v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Richet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Afif" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Tozo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers118" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268334v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alfredo Lattanzi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Pumpanen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tps057" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646327v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant-Gaveau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Wojnarowiez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err121" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648442v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Gonzales Cervantes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642540v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana El Zein" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Marchand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpr074" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650091v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpr118" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652532v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako M. Dannoura" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fresneau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Plain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03599.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653444v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel Valenzuela-Nu&#241;ez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666253v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwen Dong" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp072" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665821v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphine Vizoso" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Guehl" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Chalot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/28.11.1729" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659239v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gu&#233;rard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Brechet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lieutier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007038" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884112v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Br&#233;chet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883819v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Garriou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Del&#233;ens" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guehl" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2004080" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883795v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Cerasoli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Scartazza" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Brugnoli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chaves" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2004058" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671332v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garriou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Del&#233;ens" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672314v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cerasoli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scartazza" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brugnoli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Chaves" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670810v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Muller" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961512v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alain Daudet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J. Escobar-Gutierrez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579296v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pellicer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Guehl" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Daudet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Riviere" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959309v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Guehl" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-A. Daudet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Riviere" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/20.12.807" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189635v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Alain Daudet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689159v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castell" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883253v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Del&#233;ens" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Castell" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693956v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham A. Escobar Gutierrez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Gaudillere" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvain J.-S. Frossard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jtbi.1998.0740" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T21SPQ6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699619v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Frossard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703882v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882537v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacques" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Miginiac" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Millet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722707v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Jacques" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Miginiac" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725082v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jacques" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720646v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Societe Francophone de Chronobiologie" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721842v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Societe Francaise de Physiologie Vegetale" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882404v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacques" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726239v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216218v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728198v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levionnois" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Stahl" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foltzer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186873v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Him K. Shrestha" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chartoire" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra H&#233;nocq" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaum&#233;tou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728093v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. G&#233;rard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890685v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965267v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343136v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Leroy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808578v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943062v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01893550v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ulmet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yotte" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Said" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002132v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01845278v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rossignol" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01845240v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Takarli" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01845289v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01847419v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794912v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Caban&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794964v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799279v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799290v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806682v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019732v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Huber" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803175v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799913v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique G&#233;rant" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819276v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Epron" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799903v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plain" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815818v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799936v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812099v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Genet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819787v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811721v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Valenzuela Nunes" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana El-Zein" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812125v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Joffre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812110v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vincent-Barbaroux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812166v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dizengremel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812157v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812144v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbaroux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812227v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812239v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812191v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812285v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812283v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812320v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190881v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964642v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Deleens" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812328v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812346v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Muller" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770736v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812381v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812386v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812358v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766029v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tabourel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adam" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Dayau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768459v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethenod" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Castell" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812424v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771818v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Huber" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775724v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kajji" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cruiziat" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772625v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roumet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saint-Joannis" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775131v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Casabianca" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Falcimagne" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773701v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lahanque" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812437v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773702v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevenard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776200v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chenevard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jay-Allemand" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794310v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Casabianca" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846780v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archer" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cruiziat" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771935v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martignac" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808774v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Parmentier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barnola" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lavarenne" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774018v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930402v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775479v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.1990.284.30" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930432v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855287v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Millet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855982v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854442v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794211v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=alexia stokes" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03001200v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003081v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003037v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958841v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145330v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808974v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Pichot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195041v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794434v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hossann" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812213v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hollecou" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812293v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833354v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841560v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pichot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willm" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839805v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Frak" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chaleil" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812447v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849130v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800970v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800980v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rocher" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799174v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961843v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gojon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delrot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799255v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gaudillere" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvain Frossard" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799216v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Huber" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799235v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tabourel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799206v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Castell" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961833v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799261v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851966v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rocher" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959343v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Barnola" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930742v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812306v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965627v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3568.3688" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536668v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jane Cookson" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Dufour" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849561v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02857956v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02808829v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382723v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangqi Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun Mao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14492" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592906v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chuste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gerard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpae054" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608174v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ziegler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Stahl" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Foltzer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae159" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169407v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19132" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613329v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mart&#237;nez&#8208;vilalta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Viennois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1838" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736228v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Engel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-022-06136-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209549v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Levillain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G&#233;r&#233;mia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Silva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.108228" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934348v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Thirion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-019-01923-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959147v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Svensk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Coste" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gril" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Julien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13161" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624191v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gerant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpz002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02149053v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Si Ouali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2019.04.012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621961v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cookson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Spilmont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dufour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Jordan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01899927v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lambert-Niclot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grude" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaix" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charpentier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Reigadas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky142" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893936v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Gana" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Priault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jpln.201700503" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490772v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Desalme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako Dannoura" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14124" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269079v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Uscola" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Villar-Salvador" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gross" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcv019" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557364v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey G. Quentin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Pinkard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G. Ryan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David T. Tissue" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scott Baggett" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpv073" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219574v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rousset" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guingand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dezat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagadec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jegou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1d9h-vq82" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636841v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel Valenzuela Nunez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L.G. Barios" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Cervantes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5154/r.rchsza.2012.06.027" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850787v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.04.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268176v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garbaye" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.11.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q28NLRMP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877125v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabbri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Morel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.05.068" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804367v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Richet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Afif" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Tozo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers118" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268334v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alfredo Lattanzi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Pumpanen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tps057" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642540v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana El Zein" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Marchand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpr074" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646327v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant-Gaveau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Wojnarowiez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err121" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648442v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Gonzales Cervantes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650091v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpr118" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652532v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako M. Dannoura" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fresneau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Plain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03599.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653444v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel Valenzuela-Nu&#241;ez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666253v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwen Dong" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp072" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665821v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphine Vizoso" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Guehl" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Chalot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/28.11.1729" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659239v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gu&#233;rard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Brechet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lieutier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007038" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884112v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Br&#233;chet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883819v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Garriou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Del&#233;ens" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guehl" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2004080" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883795v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Cerasoli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Scartazza" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Brugnoli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chaves" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2004058" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671332v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garriou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Del&#233;ens" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672314v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cerasoli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scartazza" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brugnoli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Chaves" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670810v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Muller" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961512v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alain Daudet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J. Escobar-Gutierrez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579296v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pellicer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Guehl" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Daudet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Riviere" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959309v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Guehl" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-A. Daudet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Riviere" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/20.12.807" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189635v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Alain Daudet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689159v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castell" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883253v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Del&#233;ens" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Castell" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693956v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham A. Escobar Gutierrez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Gaudillere" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvain J.-S. Frossard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jtbi.1998.0740" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T21SPQ6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699619v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Frossard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703882v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882537v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacques" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Miginiac" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Millet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722707v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Jacques" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Miginiac" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725082v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jacques" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721842v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Societe Francaise de Physiologie Vegetale" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720646v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Societe Francophone de Chronobiologie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882404v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacques" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726239v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216218v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728198v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levionnois" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Stahl" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foltzer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186873v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Him K. Shrestha" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chartoire" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra H&#233;nocq" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaum&#233;tou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890685v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728093v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. G&#233;rard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965267v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343136v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Leroy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808578v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943062v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01893550v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ulmet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yotte" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Said" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002132v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01845278v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rossignol" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01845240v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Takarli" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01845289v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01847419v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794912v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Caban&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794964v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799279v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799290v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806682v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019732v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Huber" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803175v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799913v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique G&#233;rant" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819276v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Epron" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799903v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plain" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815818v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799936v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812099v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Genet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819787v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811721v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Valenzuela Nunes" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana El-Zein" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812125v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Joffre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812110v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vincent-Barbaroux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812166v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dizengremel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812157v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812144v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbaroux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812227v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812239v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812191v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812285v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812283v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812320v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190881v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964642v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Deleens" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812328v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812346v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Muller" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812358v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770736v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812386v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812381v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766029v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tabourel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adam" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Dayau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768459v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethenod" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Castell" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812424v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771818v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Huber" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775724v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kajji" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cruiziat" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772625v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roumet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saint-Joannis" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775131v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Casabianca" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Falcimagne" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773701v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lahanque" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812437v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773702v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevenard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776200v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chenevard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jay-Allemand" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794310v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Casabianca" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846780v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archer" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cruiziat" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771935v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martignac" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930402v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774018v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808774v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Parmentier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barnola" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lavarenne" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775479v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.1990.284.30" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930432v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855287v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Millet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855982v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854442v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794211v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=alexia stokes" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03001200v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003081v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003037v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958841v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145330v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808974v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Pichot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195041v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794434v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hossann" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812213v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hollecou" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812293v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833354v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841560v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pichot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willm" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839805v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Frak" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chaleil" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812447v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849130v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800970v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800980v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rocher" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799174v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961843v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gojon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delrot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799255v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gaudillere" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvain Frossard" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799216v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Huber" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961833v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799206v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Castell" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799235v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tabourel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799261v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851966v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rocher" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959343v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Barnola" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930742v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812306v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965627v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3568.3688" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536668v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jane Cookson" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Dufour" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849561v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02857956v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02808829v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>