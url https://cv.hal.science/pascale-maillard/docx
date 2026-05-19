--- v1 (2026-04-26)
+++ v2 (2026-05-19)
@@ -118,295 +118,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Not all sweetness and light: Non-structural carbohydrate storage capacity in tree stems is decoupled from leaf but not from root economics</w:t>
+                <w:t xml:space="preserve">Does long-term drought or repeated defoliation affect seasonal leaf N cycling in young beech trees?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guangqi Zhang</w:t>
+                <w:t xml:space="preserve">Catherine Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhun Mao</w:t>
+                <w:t xml:space="preserve">Pierre-Antoine Chuste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Maillard</w:t>
+                <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
+                <w:t xml:space="preserve">Pascal Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Gérard</w:t>
+                <w:t xml:space="preserve">Bastien Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 38 (3), pp.668-678. </w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (6), tpae054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.14492⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpae054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04382723v1</w:t>
+                <w:t xml:space="preserve">hal-04592906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does long-term drought or repeated defoliation affect seasonal leaf N cycling in young beech trees?</w:t>
+                <w:t xml:space="preserve">Not all sweetness and light: Non-structural carbohydrate storage capacity in tree stems is decoupled from leaf but not from root economics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Massonnet</w:t>
+                <w:t xml:space="preserve">Guangqi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Chuste</w:t>
+                <w:t xml:space="preserve">Zhun Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernhard Zeller</w:t>
+                <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Tillard</w:t>
+                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Gerard</w:t>
+                <w:t xml:space="preserve">Bastien Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 44 (6), tpae054. </w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (3), pp.668-678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpae054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.14492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04592906v1</w:t>
+                <w:t xml:space="preserve">hal-04382723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual water losses mediate the trade-off between growth and drought survival across saplings of 12 tropical rainforest tree species with contrasting hydraulic strategies</w:t>
               </w:r>
@@ -444,51 +444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Foltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 75 (13), pp.4128-4147. </w:t>
@@ -526,103 +526,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional trade‐offs are driven by coordinated changes among cell types in the wood of angiosperm trees from different climates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guangqi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhun Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Brancheriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 240 (3), pp.1162-1176. </w:t>
@@ -660,64 +660,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parenchyma fractions drive the storage capacity of non‐structural carbohydrates across a broad range of tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guangqi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhun Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fortunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -794,90 +794,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-structural carbohydrates and morphological traits of leaves, stems and roots from tree species in different climates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guangqi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhun Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Brancheriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -928,64 +928,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leafy season length is reduced by a prolonged soil water deficit but not by repeated defoliation in beech trees (Fagus sylvatica L.): comparison of response among regional populations grown in a common garden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Chuste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1062,64 +1062,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacrificing growth and maintaining a dynamic carbohydrate storage are key processes for promoting beech survival under prolonged drought conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Chuste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1222,51 +1222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mia Svensk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1330,90 +1330,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term nitrogen dynamics are impacted by defoliation and drought in Fagus sylvatica L. branches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Chuste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gerant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1516,51 +1516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Si Ouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 163, pp.112-123. </w:t>
@@ -1896,51 +1896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Gana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gerant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Priault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2043,51 +2043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gerant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masako Dannoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 213 (1), pp.140-153. </w:t>
@@ -2164,51 +2164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Villar-Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 115 (6), pp.1001-1013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2523,51 +2523,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbohydrate balance in different plant compartments of oak (Quercus petraea) and beech (Fagus sylvatica) subjected to defoliation and shade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Manuel Valenzuela Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L.G. Barios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2627,51 +2627,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the anisotropy of extruded earth bricks on their hygrothermal properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2731,51 +2731,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic evidence in adult oak trees of a mixotrophic lifestyle during spring reactivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2903,51 +2903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 47, pp.366 - 369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3033,51 +3033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Tozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 63 (11), pp.4291-4301. </w:t>
@@ -3262,51 +3262,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal changes of C and N non-structural compounds in the stem sapwood of adult sessile oak and beech trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3396,51 +3396,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflorescence of grapevine (Vitis vinifera L.): a high ability to distribute its own assimilates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vaillant-Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Wojnarowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3543,51 +3543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Manuel Valenzuela Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gerant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3681,64 +3681,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gerant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 31 (12), pp.1390-1400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3785,51 +3785,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ assessment of the velocity of carbon transfer by tracing 13C in trunk CO2 efflux after pulse labelling: variations among tree species and seasons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masako M. Dannoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3932,51 +3932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Manuel Valenzuela-Nuñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gerant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4040,51 +4040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gerant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masako M. Dannoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4295,51 +4295,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do trees use reserve or newly assimilated carbon for their defense reactions ? A 13C labeling approach with young Scots pines inoculated with a bark-beetle-associated fungus (Ophiostoma brunneo ciliatum)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Guérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude C. Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4425,51 +4425,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do trees use reserve or newly assimilated carbon for their defense reactions? A $^{13}$C labeling approach with young Scots pines inoculated with a bark-beetle-associated fungus (Ophiostoma brunneo ciliatum)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Guérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bréchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4533,51 +4533,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of lifting on mobilisation and new assimilation of C and N during regrowth of transplanted Corsican pine seedlings. A dual 13C and 15N labelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Garriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4676,51 +4676,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon and nitrogen winter storage and remobilisation during seasonal flush growth in two-year-old cork oak (Quercus suber L.) saplings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Cerasoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Scartazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4797,51 +4797,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of lifting on mobilisation and new assimilation of C and N during regrowth of transplanted Corsican pine seedlings. A dual 13C and 15N labelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Garriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4940,51 +4940,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon and nitrogen winter storage and remobilisation during seasonal flush growth in two-year-old cork oak (Quercus suber L.) saplings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cerasoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Scartazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5061,51 +5061,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive effects of elevated CO2 concentration and nitrogen supply on partitioning of newly fixed 13C and 15N between shoot and roots of pedunculate oak seedlings (Quercus robur)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Guehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5208,51 +5208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham J. Escobar-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Deléens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5674,51 +5674,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations source-puits pour le carbone et l'azote durant les premiers stades de croissance de semis de Juglans regia L. : analyse à deux concentrations en CO2 atmosphériques élevées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Deléens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5782,51 +5782,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source-sink relationships for carbon and nitrogen during early growth of Juglans regia L. seedlings: analysis at two elevated CO 2 concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éliane Deléens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5929,51 +5929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Daudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Gaudillere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sylvain J.-S. Frossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6032,51 +6032,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon and nitrogen partitioning in walnut seedlings during the acquisition of autotrophy through simultaneous (13)CO2 and (15)NO3 long-term labelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Deléens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6153,51 +6153,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon economy in walnut seedlings during the acquisition of autotrophy studied by long-term labelling with 13 CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Deléens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6274,51 +6274,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical analysis and comparison of growth fluctua- tions of the aerial system of young Terminalia superba Englers et Diels (Combretaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6382,51 +6382,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical analysis and comparison of growth fluctuations of the aerial system of young Terminalia superba, Englers et Diels (Combretaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Agnes Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6507,51 +6507,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical growth analysis of young Terminalia superba plants in a controlled environment : comparison of growth rhythms of the principal axis and of axillary branches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6615,51 +6615,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinism of vegetative development in young Terminalia superba in a controlled environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Societe Francaise de Physiologie Vegetale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6697,51 +6697,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du developpement vegetatif du Terminalia superba (Combretaceae) : Mise en evidence de rythmes de croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Societe Francophone de Chronobiologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6779,51 +6779,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance de jeunes Terminalia superba en conditions contrôlées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6887,51 +6887,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlative growth in young Terminalia superba in a controlled environment : Effect of the leaves on internode elongation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Agnes Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7014,64 +7014,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponses du hêtre à des sécheresses extrêmes et récurrentes :Partie 1 – phénologie foliaire et rôle des réserves carbonées dans la mortalité de jeunes arbres soumis à 3 ans d’exclusion des pluies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Chuste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7514,90 +7514,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade-offs among hydraulic, mechanical and storage traits in stem-root xylem from different climate tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guangqi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhun Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Brancheriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7639,64 +7639,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une gestion du carbone préservant la fonction stockage est un processus clé pour la survie du hêtre sous sécheresse prolongée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Chuste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7803,64 +7803,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Comparative Biology of Monocotyledons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Natal, Brazil</w:t>
@@ -7889,51 +7889,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of climate change on the allocation of carbon and nitrogen in forest trees. Conférence invitée Luke Institute, Rovianemi, 2017-08-17)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence invitée Luke Institute Rovianemi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Rovianemi, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8010,51 +8010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gerant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masako Dannoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Vienna, Austria. pp.2017 - 8652</w:t>
@@ -8135,51 +8135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Yotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUGC17 Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Nantes, France</w:t>
@@ -8208,90 +8208,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What role does storage function play in the death of beech trees?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Chuste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Massonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Fribourg-en-Brisgau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8316,51 +8316,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un modèle couplé thermo-hygro-mécanique d'un système constructif multi-matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8463,51 +8463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Takarli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Yotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction en terre crue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Chambéry, France</w:t>
@@ -8588,51 +8588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Yotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Takarli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux innovants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Oujda, Maroc</w:t>
@@ -8713,51 +8713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Yotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Takarli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34èmes Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Liège, Belgique</w:t>
@@ -8812,51 +8812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille M. Cabané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Tree Biotechnology Conference, 8-12 June 2015, Florence, Italy. Conference session II: Tree ecosystem, biodiversity, conservation and environment interactions.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8907,51 +8907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Uscola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Villar-Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cuartas Jornadas de Jóvenes Investigadores de la Universidad de Alcalá (Madrid), del 28 al 30 de Noviembre de 2012, Spain.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9002,51 +9002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Uscola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Villar-Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2° Maratón Cientifico INIA~CIFOR. Actas de las jornadas, Madrid Julio 2012.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9123,51 +9123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th EEF Congress 2011. The European Ecological Federation (EEF, www.europeanecology.org) Ávila, Spain, from 25 till 29 September in 2011.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Ávila, Spain</w:t>
@@ -9222,51 +9222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Uscola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Villar-Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. EEF Congress 2011The European Ecological Federation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Avila, Spain. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9455,64 +9455,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gerant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in labelling and analysis approaches in 15N enrichment studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Gothenburg, Sweden. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9537,103 +9537,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N source for spring branch growth in 50 year-old-oaks: a 15N labelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana El Zein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gérant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bréda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">[Présentation orale] Maillard P., El Zein R., Gérant D., Bréda N., Zeller B. (2010) N source for spring branch growth in 50 year-old-oaks: a 15N labelling approach. Symposium on the use of new techniques to understand gas exchange and carbon dynamics in the forest ecosystem”, 01 November 2010, Symposium on the usage of new techniques to understand gas exchange and carbon dynamics in the forest ecosystem, Faculty of Agriculture, Kyoto University, Japan.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9921,51 +9921,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">15N and 13C labelling for tracing storage and remobilisation of carbon and nitrogen in trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gerant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10016,51 +10016,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing winter storage and spring remobilisation of carbon and nitrogen in young and old temperate trees with stable isotopes. Relations with soil nutrient availability and environmental factors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gérant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10154,51 +10154,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-tree distribution and seasonal dynamics of carbon and nitrogen storage compounds in young and mature temperate trees. Tools for characterization and quantification.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gérant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10279,51 +10279,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflorescence photosynthate allocation of Chardonnay grapevine (Vitis vinifera L.) fruiting cuttings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Wojnarowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude C. Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10391,51 +10391,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of spring 15N uptake in oak and beech saplings submitted to shading and summer defoliation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Valenzuela Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10529,51 +10529,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets interactifs d’une [CO2] atmosphérique double et de deux niveaux de fertilisation N sur la gestion du carbone (C) et de l’azote (N) chez des plants de Quercus robur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séraphine Vizoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gérant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10693,51 +10693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vincent-Barbaroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence dans le cadre de la formation des Ingénieurs ONF ou d’administrations forestières organisée par l’UMR. « Présentation des concepts de l’écologie fonctionnelle et de l’écophysiologie forestières et des programmes de recherche ». INRA Champenoux, Mars 2005.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Champenoux, France</w:t>
@@ -10792,51 +10792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Valenzuela Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gérant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10904,51 +10904,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des réserves C et N chez le chêne pédonculé cultivé sous deux teneurs en CO2 atmosphérique et deux niveaux de fertilisation azotée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séraphine Vizoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gérant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11051,51 +11051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barbaroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences sur invitation dans le cadre d'une mission de coopération France-Canada : 14 décembre 2004 au Centre de Recherche en Biologie Forestière (CRBF), Pavillon Marchand, Université Laval, Québec et 17 décembre 2004 au Groupe de Recherche en Ecologie Forestière (GREF), UQAM, Montréal. Décembre 2004.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Québec, Canada</w:t>
@@ -11124,51 +11124,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion couplée des réserves carbonées et azotées chez le chêne et le hêtre, en relation avec la croissance. Caractérisation des réserves protéiques et détermination de leur implication dans la gestion des réserves carbonées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Manuel Valenzuela Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11219,51 +11219,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de processus à l'échelle de la plante entière : Interactions entre les gestions de l'azote, de carbone et de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole Chercheurs, 12 au 16 mai 2003 à Saint-Flour, Cantal, France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Saint-Flour, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11314,51 +11314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Valenzuela Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gérant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11407,260 +11407,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences des changements climatiques sur la croissance et le fonctionnement trophique d’espèces forestières d’intérêt ».</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effets combinés des teneurs en CO2 atmosphérique et en azote du sol sur l’assimilation de carbone et d’azote par des plants de chêne pédonculé. Implications pour la croissance et la mise en réserve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séraphine Vizoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Guehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion CAFQA animée par Bernard Seguin (dép. Environnement et Agronomie INRA.) 25 Avril 2001 INRA Champenoux.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2001, Champenoux, France</w:t>
+              <w:t xml:space="preserve">Premières Rencontres d’Ecophysiologie de l’Arbre Ecole Thématique16 - 19 Janvier 2001 Autrans (Isère).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2001, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812285v1</w:t>
+                <w:t xml:space="preserve">hal-03812320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple method for extraction and purification of total soluble proteins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Conséquences des changements climatiques sur la croissance et le fonctionnement trophique d’espèces forestières d’intérêt ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETCARB project summer school 26-29 Septembre 2001 Orvieto Italie.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Orvieto, Italy</w:t>
+              <w:t xml:space="preserve">Réunion CAFQA animée par Bernard Seguin (dép. Environnement et Agronomie INRA.) 25 Avril 2001 INRA Champenoux.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2001, Champenoux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812283v1</w:t>
+                <w:t xml:space="preserve">hal-03812285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets combinés des teneurs en CO2 atmosphérique et en azote du sol sur l’assimilation de carbone et d’azote par des plants de chêne pédonculé. Implications pour la croissance et la mise en réserve</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A simple method for extraction and purification of total soluble proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Guehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières Rencontres d’Ecophysiologie de l’Arbre Ecole Thématique16 - 19 Janvier 2001 Autrans (Isère).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2001, Autrans, France</w:t>
+              <w:t xml:space="preserve">NETCARB project summer school 26-29 Septembre 2001 Orvieto Italie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Orvieto, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812320v1</w:t>
+                <w:t xml:space="preserve">hal-03812283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mechanistic and dynamic model of carbon allocation in walnut ([i]Juglans regia[/i] L.) seedlings</w:t>
               </w:r>
@@ -11685,51 +11685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Deléens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11806,51 +11806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Alain Daudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Gaudillere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. E. Deleens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11905,51 +11905,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d'un enrichissement en CO2 et du niveau de fertilisation azotée sur la synthèse et la remobilisation des réserves carbonées et azotées chez le chêne pédonculé (Quercus robur L.).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séraphine Vizoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Guehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11987,51 +11987,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive effects of elevated CO2 and soil nitrogen content on growth and C and N balance in Quercus robur L. seedlings.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Guehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12095,51 +12095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets combinés de la fertilisation azotée et de l’augmentation de la concentration atmosphérique en CO2 sur la croissance du chêne pédonculé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Guehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12203,51 +12203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Daudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Gaudillere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12298,51 +12298,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude et modélisation des règles d’allocation des assimilats dans les plantes en relation avec l’environnement. Caractéristiques physiologiques et régulation du transport des assimilats C et N.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Alain Daudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion de fin d’AIP « ECOFON » organisée par R. Bonhomme, Janvier 1998, Paris INAPG.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12367,51 +12367,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets combinés d’un doublement de la concentration de CO2 de l’air et d’une sécheresse sur l’écophysiologie des chênes sessile et pédonculé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Picon-Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12462,51 +12462,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principes d'utilisation des marquages isotopiques en physiologie vegetale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tabourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12609,51 +12609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Daudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Castell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole-Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1995, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12672,230 +12672,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition and allocation of 15N in forest tree seedlings after transplanting.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modélisation agrométéorologique en protection des plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Guehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Informal European Stable Isotope Meeting III", CRPG Nancy, France, 30 sept - 1 oct 1996. Poster.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1996, Nancy, France</w:t>
+              <w:t xml:space="preserve">Ecole-Chercheurs INRA en Bioclimatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1996, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812424v1</w:t>
+                <w:t xml:space="preserve">hal-02771818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation agrométéorologique en protection des plantes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Acquisition and allocation of 15N in forest tree seedlings after transplanting.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Garriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Deléens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Guehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole-Chercheurs INRA en Bioclimatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1996, Le Croisic, France</w:t>
+              <w:t xml:space="preserve">"Informal European Stable Isotope Meeting III", CRPG Nancy, France, 30 sept - 1 oct 1996. Poster.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1996, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02771818v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon economy and water relations in a 3 year-old walnut : physiological interactions</w:t>
               </w:r>
@@ -13006,51 +13006,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of carbohydrate metabolism and partitioning in walnut (Juglans regia L.) seedlings during transition between seed reserve use and photosynthetic supply through a 13CO2 long-term labelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Deléens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13127,51 +13127,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche du bilan carbone et azote chez de jeunes noyers lors de l'acquisition de l'autotrophie a l'aide d'un double marquage a long terme 13C/15N</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Deléens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13261,51 +13261,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de SPICE pour la simulation des flux et du bilan de carbone dans les jeunes plants de noyer (&amp;lt;em&amp;gt;Juglans regia&amp;lt;/em&amp;gt; L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Lahanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13382,51 +13382,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling allocation and balance of carbon in walnut (Juglans regia L.) seedlings during the heterotrophy-autotrophy transition period.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Alain Daudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13477,51 +13477,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and partitioning of carbon and nitrogen in walnut during germination and seedling growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chevenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13641,51 +13641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jay-Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1994, Orléans, France</w:t>
@@ -13714,51 +13714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude à l'aide d'un double marquage à long terme 13C/15N de la répartition du carbone et de l'azote chez de jeunes noyers lors de l'acquisition de l'autotrophie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Deléens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13934,51 +13934,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon balance in seedlings of Juglans regia L. during the acquisition of autotrophy by 13CO2 labelling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Deléens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14053,299 +14053,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion automatique d'une enceinte de mesure d'échanges gazeux à deux compartiments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Etude de la croissance rythmique du chêne pédonculé. Influence du système racinaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Barnola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Lavarenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées de la mesure Electronique, Informatique, Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1990, Port-Leucate, France</w:t>
+              <w:t xml:space="preserve">Deuxième Colloque international sur l'Arbre, du 10 au 15/09/1990, Montpellier, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1990, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930402v1</w:t>
+                <w:t xml:space="preserve">hal-03808774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert des assimilats dans la plante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1989, Clermont Ferrrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la croissance rythmique du chêne pédonculé. Influence du système racinaire.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Gestion automatique d'une enceinte de mesure d'échanges gazeux à deux compartiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Falcimagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Martignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Lavarenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième Colloque international sur l'Arbre, du 10 au 15/09/1990, Montpellier, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1990, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Les journées de la mesure Electronique, Informatique, Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1990, Port-Leucate, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808774v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon economy of a young walnut tree</w:t>
               </w:r>
@@ -14370,51 +14370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alain Daudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Archer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14487,51 +14487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alain Daudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Archer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14569,51 +14569,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical analysis and comparison of growth fluctuations of the aerial system of young Terminalia superba, Englers et Diels (Combretaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Miginiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14677,51 +14677,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinism of vegetative development in young Terminalia superba in a controlled environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Societe Francaise de Physiologie Vegetale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14759,51 +14759,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du developpement vegetatif du Terminalia superba (Combretaceae) : Mise en evidence de rythmes de croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Societe Francophone de Chronobiologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14873,90 +14873,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking tree non-structural carbohydrates with stem parenchyma: a meta-analysis. Current and Emerging Topics in Global Change Ecology of Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guangqi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fortunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Martínez‐vilalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">alexia stokes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14994,103 +14994,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-tree nitrogen dynamics across seasons in response to defoliation and drought in 10 year-old beech trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Chuste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Plant Nutrition Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Coppenhague, Denmark</w:t>
@@ -15119,90 +15119,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drought and defoliation impacts on nitrogen dynamics in branches of 10-year-old beech trees investigated through several short 15N urea pulses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Chuste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JESIUM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Gent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15227,77 +15227,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What roles of carbon and nitrogen metabolisms in the death of beech trees ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Chuste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xylem International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15361,51 +15361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gerant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15486,51 +15486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gerant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Priault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15568,51 +15568,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive effects of atmospheric CO2 enrichment and of a moderate drought on growth, water-use efficiency and 15N uptake in beech (Fagus Sylvatica L.) seedlings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifenn Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15827,51 +15827,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">13C assimilation and partitioning during flower development of Chardonnay grapevine (Vitis vinifera L.) cuttings.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Wojnarowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15952,51 +15952,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets combinés de l’enrichissement atmosphérique en CO2 et d’une sécheresse modérée sur les métabolismes carboné et azoté de jeunes plants de hêtre (Fagus sylvatica L.).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hollecou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gérant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16041,247 +16041,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation et allocation du carbone chez le peuplier en réponse à une contrainte environnementale l’ozone.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effet de l'élévation de CO2 et d'une sécheresse modérée sur les propriétés hydrauliques des racines de jeunes hêtres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifenn Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dizengremel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du Réseau d'Ecophysiologie de l'Arbre. Autrans 16-19 janvier 2001.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2001, Autrans, France</w:t>
+              <w:t xml:space="preserve">1. Réunion du Réseau d'Ecophysiologie de l'Arbre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2001, Autrans, France. , 1 p., 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812293v1</w:t>
+                <w:t xml:space="preserve">hal-02833354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'élévation de CO2 et d'une sécheresse modérée sur les propriétés hydrauliques des racines de jeunes hêtres</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Assimilation et allocation du carbone chez le peuplier en réponse à une contrainte environnementale l’ozone.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Afif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dizengremel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Réunion du Réseau d'Ecophysiologie de l'Arbre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2001, Autrans, France. , 1 p., 2001</w:t>
+              <w:t xml:space="preserve">Réunion du Réseau d'Ecophysiologie de l'Arbre. Autrans 16-19 janvier 2001.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2001, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02833354v1</w:t>
+                <w:t xml:space="preserve">hal-03812293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Will elevated CO2 combined with a moderate drought after water/carbon/nitrogen relations in young beech (Fagus silvatica L.) trees?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16384,51 +16384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ela Frak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16483,51 +16483,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of natural abundances of 13C and 15N in plant to study transition to C and N autotrophy of young walnut seedlings: effect of elevated [CO2] on N autotrophy acquisition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Deléens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16617,51 +16617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Castell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Daudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Ecocraft</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1994, Dourdan, France. 1 p., 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16686,51 +16686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The simultaneous use of 13CO2 and 15NO3 labelling to investigate the carbon and nitrogen economy of walnut seedlings during the acquisition of autotrophy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Deléens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16807,51 +16807,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of light on the regulation of carbon partitioing in mature leaves of Zea mays L.. Dans: International Conference on Phloem Transport and Assimilate Compartmentation,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16947,51 +16947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Uscola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Villar-Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recoge los contenidos presentados a: Jornadas de Jóvenes Investigadores de la Universidad de Alcalá (4. 2012. Alcalá de Henares). Cuartas Jornadas de Jóvenes Investigadores de la Universidad de Alcalá. Obras colectivas de Ciencias 12. Universidad de Alcalá, Alcalá de Henares, España. Germán Ros, Jesús Aguado Molina, Miguel Angel Hidalgo, Antonio Guerrero Ortega (eds.). ISBN: 978-84-15834-15-1, p 63-74. https://hal.archives-ouvertes.fr/hal-02959129. https://dialnet.unirioja.es/servlet/articulo?codigo=4423813</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, ISBN: 978-84-15834-15-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17016,51 +17016,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport du carbone et de l’azote dans la plante : éléments pour une modélisation fonctionnelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gojon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17163,51 +17163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alain Daudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gaudillere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sylvain Frossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17258,64 +17258,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation agrométéorologique en protection des plantes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du couvert végétal à la région. Tome 2 Actes de l’Ecole-Chercheurs INRA en Bioclimatologie, Le Croisic, 25-29 Mars 1996. Lagouarde J.P. et Cruiziat P. eds, 411-434. ISBN : 2-7380-0722-.8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17353,51 +17353,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la méthodologie isotopique à l’analyse du transfert de l’eau dans le continuum sol-plante-atmosphère.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17474,51 +17474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alain Daudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Castell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la plante au couvert végétal. Tome 1. Actes de l’Ecole-Chercheurs INRA en Bioclimatologie, Le Croisic, 3-7 Avril 1995. Lagouarde J.P. et Cruiziat P. eds, 129-154. ISBN : 2-7380-0662-0</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17543,51 +17543,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principes d’utilisation des marquages isotopiques en physiologie végétale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tabourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17651,51 +17651,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche du bilan carboné et azoté chez de jeunes noyers lors de l'acquisition de l'autotrophie à l'aide d'un double marquage à long terme 13C/15N.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Deléens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17772,51 +17772,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of light on the regulation of carbon partitioning in mature leaves of Zea mays L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17854,90 +17854,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la croissance rythmique du chêne pédonculé. Influence du système racinaire. In Edelin C. (éd.). L’Arbre. Biologie et développement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Barnola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Lavarenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Arbre. Biologie et développement.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hors Série. A7, p. 327-343, 1991, Naturalia Monspeliensia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17962,51 +17962,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of light on the regulation of carbon partitioning in mature leaves of Zea mays L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18076,51 +18076,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fonctionnement carboné et azoté chez les arbres. Exposé étudiants en Maîtrise Université Lille, Avril 2003, INRA Champenoux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18151,51 +18151,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributing of isotope methodology to the analysis of water transfer in the soil-plant-atmosphere continuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18409,51 +18409,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologies d'étude des règles d'allocation des assimilats dans les plantes en relation avec l'environnement. .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alain Daudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18516,51 +18516,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du developpement vegetatif du Terminalia superba Englers et Diels en conditions controlees : mise en evidence de rythmes de croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Pierre et Marie Curie - Paris 6, 1987. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -18619,51 +18619,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion du carbone et de l'azote et développement végétatif des arbres forestiers en relation avec les variations environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Lorraine, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18850,51 +18850,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382723v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangqi Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun Mao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14492" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592906v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chuste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gerard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpae054" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608174v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ziegler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Stahl" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Foltzer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae159" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169407v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19132" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613329v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mart&#237;nez&#8208;vilalta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Viennois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1838" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736228v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Engel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-022-06136-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209549v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Levillain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G&#233;r&#233;mia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Silva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.108228" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934348v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Thirion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-019-01923-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959147v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Svensk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Coste" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gril" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Julien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13161" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624191v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gerant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpz002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02149053v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Si Ouali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2019.04.012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621961v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cookson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Spilmont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dufour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Jordan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01899927v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lambert-Niclot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grude" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaix" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charpentier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Reigadas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky142" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893936v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Gana" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Priault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jpln.201700503" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490772v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Desalme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako Dannoura" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14124" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269079v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Uscola" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Villar-Salvador" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gross" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcv019" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557364v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey G. Quentin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Pinkard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G. Ryan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David T. Tissue" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scott Baggett" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpv073" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219574v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rousset" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guingand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dezat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagadec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jegou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1d9h-vq82" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636841v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel Valenzuela Nunez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L.G. Barios" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Cervantes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5154/r.rchsza.2012.06.027" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850787v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.04.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268176v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garbaye" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.11.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q28NLRMP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877125v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabbri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Morel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.05.068" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804367v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Richet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Afif" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Tozo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers118" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268334v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alfredo Lattanzi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Pumpanen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tps057" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642540v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana El Zein" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Marchand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpr074" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646327v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant-Gaveau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Wojnarowiez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err121" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648442v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Gonzales Cervantes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650091v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpr118" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652532v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako M. Dannoura" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fresneau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Plain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03599.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653444v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel Valenzuela-Nu&#241;ez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666253v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwen Dong" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp072" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665821v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphine Vizoso" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Guehl" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Chalot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/28.11.1729" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659239v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gu&#233;rard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Brechet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lieutier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007038" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884112v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Br&#233;chet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883819v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Garriou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Del&#233;ens" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guehl" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2004080" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883795v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Cerasoli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Scartazza" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Brugnoli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chaves" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2004058" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671332v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garriou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Del&#233;ens" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672314v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cerasoli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scartazza" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brugnoli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Chaves" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670810v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Muller" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961512v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alain Daudet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J. Escobar-Gutierrez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579296v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pellicer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Guehl" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Daudet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Riviere" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959309v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Guehl" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-A. Daudet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Riviere" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/20.12.807" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189635v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Alain Daudet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689159v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castell" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883253v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Del&#233;ens" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Castell" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693956v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham A. Escobar Gutierrez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Gaudillere" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvain J.-S. Frossard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jtbi.1998.0740" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T21SPQ6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699619v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Frossard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703882v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882537v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacques" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Miginiac" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Millet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722707v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Jacques" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Miginiac" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725082v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jacques" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721842v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Societe Francaise de Physiologie Vegetale" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720646v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Societe Francophone de Chronobiologie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882404v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacques" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726239v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216218v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728198v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levionnois" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Stahl" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foltzer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186873v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Him K. Shrestha" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chartoire" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra H&#233;nocq" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaum&#233;tou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890685v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728093v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. G&#233;rard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965267v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343136v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Leroy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808578v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943062v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01893550v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ulmet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yotte" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Said" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002132v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01845278v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rossignol" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01845240v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Takarli" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01845289v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01847419v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794912v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Caban&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794964v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799279v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799290v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806682v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019732v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Huber" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803175v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799913v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique G&#233;rant" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819276v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Epron" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799903v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plain" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815818v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799936v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812099v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Genet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819787v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811721v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Valenzuela Nunes" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana El-Zein" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812125v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Joffre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812110v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vincent-Barbaroux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812166v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dizengremel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812157v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812144v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbaroux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812227v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812239v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812191v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812285v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812283v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812320v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190881v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964642v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Deleens" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812328v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812346v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Muller" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812358v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770736v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812386v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812381v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766029v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tabourel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adam" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Dayau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768459v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethenod" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Castell" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812424v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771818v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Huber" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775724v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kajji" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cruiziat" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772625v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roumet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saint-Joannis" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775131v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Casabianca" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Falcimagne" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773701v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lahanque" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812437v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773702v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevenard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776200v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chenevard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jay-Allemand" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794310v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Casabianca" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846780v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archer" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cruiziat" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771935v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martignac" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930402v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774018v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808774v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Parmentier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barnola" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lavarenne" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775479v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.1990.284.30" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930432v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855287v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Millet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855982v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854442v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794211v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=alexia stokes" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03001200v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003081v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003037v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958841v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145330v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808974v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Pichot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195041v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794434v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hossann" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812213v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hollecou" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812293v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833354v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841560v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pichot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willm" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839805v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Frak" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chaleil" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812447v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849130v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800970v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800980v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rocher" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799174v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961843v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gojon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delrot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799255v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gaudillere" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvain Frossard" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799216v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Huber" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961833v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799206v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Castell" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799235v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tabourel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799261v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851966v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rocher" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959343v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Barnola" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930742v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812306v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965627v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3568.3688" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536668v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jane Cookson" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Dufour" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849561v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02857956v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02808829v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592906v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chuste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gerard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpae054" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangqi Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun Mao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14492" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608174v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ziegler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Stahl" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Foltzer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae159" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169407v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19132" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613329v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mart&#237;nez&#8208;vilalta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Viennois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1838" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736228v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Engel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-022-06136-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209549v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Levillain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G&#233;r&#233;mia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Silva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.108228" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934348v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Thirion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-019-01923-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959147v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Svensk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Coste" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gril" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Julien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13161" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624191v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gerant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpz002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02149053v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Si Ouali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2019.04.012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621961v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cookson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Spilmont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dufour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Jordan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01899927v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lambert-Niclot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grude" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaix" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charpentier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Reigadas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky142" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893936v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Gana" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Priault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jpln.201700503" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490772v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Desalme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako Dannoura" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14124" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269079v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Uscola" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Villar-Salvador" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gross" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcv019" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557364v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey G. Quentin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Pinkard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G. Ryan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David T. Tissue" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scott Baggett" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpv073" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219574v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rousset" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guingand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dezat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagadec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jegou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1d9h-vq82" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636841v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel Valenzuela Nunez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L.G. Barios" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Cervantes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5154/r.rchsza.2012.06.027" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850787v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.04.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268176v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garbaye" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.11.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q28NLRMP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877125v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabbri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Morel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.05.068" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804367v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Richet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Afif" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Tozo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers118" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268334v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alfredo Lattanzi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Pumpanen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tps057" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642540v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana El Zein" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Marchand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpr074" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646327v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant-Gaveau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Wojnarowiez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err121" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648442v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Gonzales Cervantes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650091v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpr118" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652532v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako M. Dannoura" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fresneau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Plain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03599.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653444v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel Valenzuela-Nu&#241;ez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666253v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwen Dong" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp072" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665821v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphine Vizoso" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Guehl" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Chalot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/28.11.1729" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659239v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gu&#233;rard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Brechet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lieutier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007038" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884112v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Br&#233;chet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883819v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Garriou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Del&#233;ens" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guehl" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2004080" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883795v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Cerasoli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Scartazza" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Brugnoli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chaves" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2004058" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671332v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garriou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Del&#233;ens" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672314v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cerasoli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scartazza" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brugnoli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Chaves" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670810v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Muller" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961512v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alain Daudet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J. Escobar-Gutierrez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579296v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pellicer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Guehl" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Daudet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Riviere" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959309v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Guehl" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-A. Daudet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Riviere" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/20.12.807" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189635v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Alain Daudet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689159v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castell" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883253v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Del&#233;ens" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Castell" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693956v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham A. Escobar Gutierrez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Gaudillere" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvain J.-S. Frossard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jtbi.1998.0740" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T21SPQ6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699619v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Frossard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703882v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882537v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacques" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Miginiac" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Millet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722707v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Jacques" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Miginiac" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725082v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jacques" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721842v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Societe Francaise de Physiologie Vegetale" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720646v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Societe Francophone de Chronobiologie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882404v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacques" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726239v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216218v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728198v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levionnois" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Stahl" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foltzer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186873v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Him K. Shrestha" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chartoire" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra H&#233;nocq" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaum&#233;tou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890685v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728093v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. G&#233;rard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965267v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343136v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Leroy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808578v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943062v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01893550v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ulmet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yotte" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Said" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002132v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01845278v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rossignol" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01845240v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Takarli" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01845289v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01847419v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794912v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Caban&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794964v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799279v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799290v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806682v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019732v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Huber" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803175v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799913v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique G&#233;rant" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819276v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Epron" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799903v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plain" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815818v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799936v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812099v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Genet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819787v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811721v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Valenzuela Nunes" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana El-Zein" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812125v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Joffre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812110v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vincent-Barbaroux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812166v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dizengremel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812157v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812144v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbaroux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812227v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812239v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812191v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812320v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812285v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812283v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190881v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964642v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Deleens" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812328v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812346v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Muller" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812358v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770736v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812386v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812381v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766029v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tabourel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adam" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Dayau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768459v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethenod" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Castell" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771818v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Huber" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812424v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775724v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kajji" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cruiziat" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772625v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roumet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saint-Joannis" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775131v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Casabianca" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Falcimagne" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773701v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lahanque" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812437v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773702v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevenard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776200v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chenevard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jay-Allemand" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794310v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Casabianca" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846780v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archer" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cruiziat" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771935v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martignac" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808774v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Parmentier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barnola" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lavarenne" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774018v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930402v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775479v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.1990.284.30" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930432v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855287v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Millet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855982v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854442v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794211v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=alexia stokes" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03001200v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003081v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003037v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958841v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145330v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808974v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Pichot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195041v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794434v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hossann" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812213v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hollecou" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833354v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812293v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841560v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pichot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willm" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839805v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Frak" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chaleil" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812447v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849130v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800970v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800980v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rocher" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799174v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961843v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gojon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delrot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799255v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gaudillere" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvain Frossard" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799216v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Huber" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961833v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799206v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Castell" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799235v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tabourel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799261v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851966v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rocher" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959343v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Barnola" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930742v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812306v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965627v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3568.3688" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536668v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jane Cookson" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Dufour" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849561v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02857956v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02808829v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>