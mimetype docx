--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -661,489 +661,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place de formations hybrides en langues vivantes et accompagnement des étudiants à la transformation numérique</w:t>
+                <w:t xml:space="preserve">Fédérer les diversités en Lansad Humanités : vers une approche-programme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Thurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (Vol. 38 N°1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/apliut.6617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02356374v1</w:t>
+                <w:t xml:space="preserve">hal-03879872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fédérer les diversités en Lansad Humanités : vers une approche-programme ?</w:t>
+                <w:t xml:space="preserve">Interaction et coopération : un apprentissage interdépendant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Thurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Linx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Enseigner et interagir en langue étrangère : réflexions linguistiques et didactiques, 79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/apliut.6617⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03879872v1</w:t>
+                <w:t xml:space="preserve">halshs-02357576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction et coopération : un apprentissage interdépendant</w:t>
+                <w:t xml:space="preserve">Repenser l’organisation des tâches pour favoriser le développement des interactions orales entre pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linx</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Enseigner et interagir en langue étrangère : réflexions linguistiques et didactiques, 79</w:t>
+              <w:t xml:space="preserve">Les Langues Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02357576v1</w:t>
+                <w:t xml:space="preserve">halshs-02356334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser l’organisation des tâches pour favoriser le développement des interactions orales entre pairs</w:t>
+                <w:t xml:space="preserve">Analyse des interactions et didactique des langues : tour d’horizon des relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Oursel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Langues Modernes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Linx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Enseigner et interagir en langue étrangère : réflexions linguistiques et didactiques, 79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02356334v1</w:t>
+                <w:t xml:space="preserve">halshs-02356313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des interactions et didactique des langues : tour d’horizon des relations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact de l’approche grammaticale sur les apprentissages en anglais LVE en élémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Oursel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linx</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Enseigner et interagir en langue étrangère : réflexions linguistiques et didactiques, 79</w:t>
+              <w:t xml:space="preserve">Les Langues Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, De l'enseignement à l'apprentissage : quelles stratégies ?, 3/2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02356313v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02357583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’approche grammaticale sur les apprentissages en anglais LVE en élémentaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mise en place de formations hybrides en langues vivantes et accompagnement des étudiants à la transformation numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Langues Modernes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, De l'enseignement à l'apprentissage : quelles stratégies ?, 3/2019</w:t>
+              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02357583v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02356374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retroaction corrective et reprise dans le contexte de l’apprentissage en tandems Français-Anglais à l’université</w:t>
               </w:r>
@@ -1695,260 +1695,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de la construction du passé en anglais : à la croisée du sémantisme et de la grammaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drawings, sketches, doodles: what do they tell us about students' EFL learning?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la SAES 2021 : Université de Tours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tours, Jun 2021, Tours, France</w:t>
+              <w:t xml:space="preserve">Drawing, doodling, sketching to learn and teach English</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARDAA - Association pour la Recherche en Didactique et Acquisition de l'Anglais, Oct 2021, Nanterre (Université Paris Nanterre - UPL), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04404047v1</w:t>
+                <w:t xml:space="preserve">halshs-04420958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drawings, sketches, doodles: what do they tell us about students' EFL learning?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Speaking about the past in English (EFL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drawing, doodling, sketching to learn and teach English</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARDAA - Association pour la Recherche en Didactique et Acquisition de l'Anglais, Oct 2021, Nanterre (Université Paris Nanterre - UPL), France</w:t>
+              <w:t xml:space="preserve">ESSE 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lyon, Aug 2021, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04420958v1</w:t>
+                <w:t xml:space="preserve">hal-04404207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speaking about the past in English (EFL)</w:t>
+                <w:t xml:space="preserve">Développement de la construction du passé en anglais : à la croisée du sémantisme et de la grammaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESSE 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lyon, Aug 2021, LYON, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la SAES 2021 : Université de Tours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours, Jun 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04404207v1</w:t>
+                <w:t xml:space="preserve">hal-04404047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constituer et analyser un corpus d’interactions orales : d’un objectif à l’autre</w:t>
               </w:r>
@@ -2148,221 +2148,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02357601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des dispositifs « hybrides » au sein d’une approche multimodale pour la médiation de la prononciation de l’anglais dans le secteur LANSAD</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peer to Peer Conversations in an ESL Classroom: a Longitudinal Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alba Simaku</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque internationale PROLANG 2017, PRONONCER LES LANGUES : Variations, Émotions, Médiations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Rouen, France</w:t>
+              <w:t xml:space="preserve">ICOP-L2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Neuchâtel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01678120v1</w:t>
+                <w:t xml:space="preserve">halshs-01423181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peer to Peer Conversations in an ESL Classroom: a Longitudinal Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des dispositifs « hybrides » au sein d’une approche multimodale pour la médiation de la prononciation de l’anglais dans le secteur LANSAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bacor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Simaku</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOP-L2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Neuchâtel, Switzerland</w:t>
+              <w:t xml:space="preserve">Colloque internationale PROLANG 2017, PRONONCER LES LANGUES : Variations, Émotions, Médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01423181v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multimodal approach for teaching pronunciation to non-specialist students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bacor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2394,247 +2394,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01678115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre en interagissant ou apprendre à interagir ? Un autre regard sur l’interaction en cours de langue étrangère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet PERL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Kübler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elodie Oursel</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Pharaboz-Simpson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Le travail collaboratif dans l’enseignement/apprentissage des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Neuchâtel, Suisse</w:t>
+              <w:t xml:space="preserve">Colloque humanités numériques. De l'archive aux données massives : enjeux et perspectives en Humanités Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727170v1</w:t>
+                <w:t xml:space="preserve">halshs-01372910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet PERL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalie Kübler</w:t>
+                <w:t xml:space="preserve">Apprendre en interagissant ou apprendre à interagir ? Un autre regard sur l’interaction en cours de langue étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Pharaboz-Simpson</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Oursel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque humanités numériques. De l'archive aux données massives : enjeux et perspectives en Humanités Numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Saint-Denis, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude Le travail collaboratif dans l’enseignement/apprentissage des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Neuchâtel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01372910v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'innovation pédagogique en langues : des formations hybrides en anglais et espagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bacor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corona Martinez Laura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2780,51 +2780,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction et corporalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SAES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2944,51 +2944,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La phonologie et les 5 sens – Analyse d’une expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALOES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4600,51 +4600,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="93092FB2"/>
+    <w:nsid w:val="F11FA24D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4831,51 +4831,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-manoilov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2393-8168" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223722421" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/90151836602620402767" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420998v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mano&#239;lov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.10434" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420940v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schmoll" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hamza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Oursel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.5995" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03589911v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Divoux-Ringuette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.6044" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098302v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098273v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leroux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356374v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03879872v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thurel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.6617" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357576v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356334v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356313v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Oursel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357583v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Josse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423167v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tardieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.986" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492070v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brouttier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Paulin-Moulard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rouveyrol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04987694v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Fries" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bordin Dal Pont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04969362v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04404196v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04404047v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420958v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04404207v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04403983v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357580v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357601v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01678120v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bacor" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Simaku" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423181v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01678115v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727170v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372910v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pharaboz-Simpson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01844944v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corona Martinez Laura" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapia Miguel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423171v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423177v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423179v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423175v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423169v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423170v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423165v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328921v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420951v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328485v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.6842" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421011v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Coquilhat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Amand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufoss&#233; Sournin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Lann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420990v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420947v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110990911-005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328811v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/review/75" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03589915v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357596v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249747v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235530v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sarr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420969v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357588v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-manoilov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2393-8168" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223722421" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/90151836602620402767" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420998v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mano&#239;lov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.10434" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420940v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schmoll" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hamza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Oursel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.5995" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03589911v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Divoux-Ringuette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.6044" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098302v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098273v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leroux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03879872v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thurel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.6617" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357576v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356334v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356313v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Oursel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357583v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Josse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356374v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423167v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tardieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.986" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492070v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brouttier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Paulin-Moulard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rouveyrol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04987694v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Fries" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bordin Dal Pont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04969362v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04404196v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420958v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04404207v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04404047v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04403983v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357580v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357601v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423181v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01678120v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bacor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Simaku" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01678115v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372910v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pharaboz-Simpson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727170v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01844944v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corona Martinez Laura" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapia Miguel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423171v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423177v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423179v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423175v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423169v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423170v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423165v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328921v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420951v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328485v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.6842" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421011v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Coquilhat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Amand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufoss&#233; Sournin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Lann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420990v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420947v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110990911-005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328811v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/review/75" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03589915v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357596v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249747v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235530v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sarr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420969v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357588v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>