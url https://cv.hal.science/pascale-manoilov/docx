--- v1 (2026-04-11)
+++ v2 (2026-05-17)
@@ -177,1058 +177,1188 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can visual representations facilitate EFL information processing and learning?</w:t>
+                <w:t xml:space="preserve">Geographical and linguistic cross-analysis of graphic production by CLIL students in secondary school</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Denmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberley Du Buat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/apliut.10434⟩</w:t>
+              <w:t xml:space="preserve">Recherches en Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, n° 39-40 (1-2), pp.279-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdid1.039.0279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04420998v1</w:t>
+                <w:t xml:space="preserve">halshs-05598137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la croisée du développement de la compétence numérique et de la compétence en langue étrangère : étude préliminaire pour le développement d'un outil ludopédagogique pour les 4-7 ans</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Can visual representations facilitate EFL information processing and learning?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Élodie Oursel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 25 (1), </w:t>
+              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/alsic.5995⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/apliut.10434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04420940v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04420998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative analyses of learners’ discourse about their productive vocabulary in spoken interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">À la croisée du développement de la compétence numérique et de la compétence en langue étrangère : étude préliminaire pour le développement d'un outil ludopédagogique pour les 4-7 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Schmoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Rémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicole Divoux-Ringuette</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Hamza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Oursel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/lexis.6044⟩</w:t>
+              <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alsic.5995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03589911v1</w:t>
+                <w:t xml:space="preserve">halshs-04420940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grammaire du discours-en-interaction chez les apprenants de l’anglais L2 : le cas des ajustements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Qualitative analyses of learners’ discourse about their productive vocabulary in spoken interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Divoux-Ringuette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linx</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lexis.6044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03098302v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03589911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La grammaire du discours-en-interaction chez les apprenants de l’anglais L2 : le cas des ajustements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Enseignement des langues : la grammaire et la linguistique sont-elles solubles dans la pédagogie de projet ?, 81</w:t>
+              <w:t xml:space="preserve">, 2020, 81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03098273v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fédérer les diversités en Lansad Humanités : vers une approche-programme ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Thurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Linx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Enseignement des langues : la grammaire et la linguistique sont-elles solubles dans la pédagogie de projet ?, 81</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879872v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction et coopération : un apprentissage interdépendant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Fédérer les diversités en Lansad Humanités : vers une approche-programme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Thurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linx</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (Vol. 38 N°1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/apliut.6617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02357576v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser l’organisation des tâches pour favoriser le développement des interactions orales entre pairs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Interaction et coopération : un apprentissage interdépendant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Langues Modernes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Linx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Enseigner et interagir en langue étrangère : réflexions linguistiques et didactiques, 79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02356334v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02357576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des interactions et didactique des langues : tour d’horizon des relations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Repenser l’organisation des tâches pour favoriser le développement des interactions orales entre pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Oursel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linx</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Enseigner et interagir en langue étrangère : réflexions linguistiques et didactiques, 79</w:t>
+              <w:t xml:space="preserve">Les Langues Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02356313v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02356334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’approche grammaticale sur les apprentissages en anglais LVE en élémentaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Josse</w:t>
+                <w:t xml:space="preserve">Analyse des interactions et didactique des langues : tour d’horizon des relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Manoïlov</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Oursel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Langues Modernes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, De l'enseignement à l'apprentissage : quelles stratégies ?, 3/2019</w:t>
+              <w:t xml:space="preserve">Linx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Enseigner et interagir en langue étrangère : réflexions linguistiques et didactiques, 79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02357583v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02356313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place de formations hybrides en langues vivantes et accompagnement des étudiants à la transformation numérique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Impact de l’approche grammaticale sur les apprentissages en anglais LVE en élémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Les Langues Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, De l'enseignement à l'apprentissage : quelles stratégies ?, 3/2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02356374v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02357583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mise en place de formations hybrides en langues vivantes et accompagnement des étudiants à la transformation numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Manoïlov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02356374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Retroaction corrective et reprise dans le contexte de l’apprentissage en tandems Français-Anglais à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Cultures de recherche en linguistique appliquée, 12 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rdlc.986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01423167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1238,2023 +1368,2023 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des évaluations en langues vivantes (Bac, Concours, certifications, DEPP, PISA) : quel avenir face aux défis de l'IA ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Paulin-Moulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rouveyrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Évaluer en langues vivantes: enjeux, outils, perspectives – Journée d'études de l'APLV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie-Claire Lemarchand-Chauvin, Dec 2025, Nanterre (Paris), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“From Language Needs to Professional and Disciplinary Cultures in French Companies: An Ethnographic Study”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Bordin Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESSE 2024, seminar 58: Professional and Disciplinary Cultures in English for Specific Purposes (ESP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lausanne, Aug 2024, Lausanne ( CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">–“How far does language assessment need to go to meet employers' needs?”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Bordin Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didactique de l’anglais langue étrangère en contexte éducatif : enjeux et spécificités (TeachLEng). Colloque international de l'Association pour la recherche endidactique eacquisition de l’anglais (ARDAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour la recherche en didactique et acquisition de l’anglais (ARDAA), Jun 2024, Paris, université de la Sorbonne nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Foreign Language Interaction Competence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assessment, Testing, and Evaluation in Teaching Languages: Approaches, Strategies, and Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, University of Chlef, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04420963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier d’Étude multidisciplinaire d’interactions orales en L2 ALE chez les apprenants du secondaire. EMIOL2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">jep2022 : Journées d'Études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nantes, Jun 2022, Noirmoutier-en-l'Ile, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drawings, sketches, doodles: what do they tell us about students' EFL learning?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drawing, doodling, sketching to learn and teach English</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARDAA - Association pour la Recherche en Didactique et Acquisition de l'Anglais, Oct 2021, Nanterre (Université Paris Nanterre - UPL), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04420958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speaking about the past in English (EFL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESSE 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lyon, Aug 2021, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de la construction du passé en anglais : à la croisée du sémantisme et de la grammaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la SAES 2021 : Université de Tours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours, Jun 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constituer et analyser un corpus d’interactions orales : d’un objectif à l’autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du recueil de données à L’analyse des corpus en Didactique de l’anglais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Virginie Privas Bréauté., Jan 2020, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04403983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels critères retenir pour l’évaluation de l’interaction orale en langue étrangère ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Évaluation des acquisitions langagières : du formatif au certificatif"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02357580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I devouver…tED?&amp;quot; &amp;quot;Yes, that’s correct! Heurts et bonheurs grammaticaux dans les interactions orales entre pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Méthode à visée actionnelle et place de la grammaire en cours de langues étrangères en collège et lycée : quel terrain d’entente ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02357601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peer to Peer Conversations in an ESL Classroom: a Longitudinal Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOP-L2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Neuchâtel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01423181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des dispositifs « hybrides » au sein d’une approche multimodale pour la médiation de la prononciation de l’anglais dans le secteur LANSAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bacor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Simaku</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque internationale PROLANG 2017, PRONONCER LES LANGUES : Variations, Émotions, Médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01678120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multimodal approach for teaching pronunciation to non-specialist students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bacor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International EPIP 5 2017 : 5th International Conference on English Pronunciation: Issues &amp; Practices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01678115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet PERL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Pharaboz-Simpson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque humanités numériques. De l'archive aux données massives : enjeux et perspectives en Humanités Numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01372910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre en interagissant ou apprendre à interagir ? Un autre regard sur l’interaction en cours de langue étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Oursel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Le travail collaboratif dans l’enseignement/apprentissage des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Neuchâtel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'innovation pédagogique en langues : des formations hybrides en anglais et espagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bacor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corona Martinez Laura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tapia Miguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'échanges sur la pédagogie et la réussite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on former les élèves à l’interaction orale ? Analyse multimodale d’une expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACEDLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01423171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction et corporalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SAES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01423177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terrain d’évaluation de l’expression orale en interaction : quelle approche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRELA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01423179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La phonologie et les 5 sens – Analyse d’une expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALOES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01423175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Spoken Interactions in Two Conditions: Teacher-to-Student versus Student-to-Student</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L’interaction entre pairs : un chemin de traverse vers l’autonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALTE 5th International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès SAES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01423169v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01423170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’interaction entre pairs : un chemin de traverse vers l’autonomie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Assessment of Spoken Interactions in Two Conditions: Teacher-to-Student versus Student-to-Student</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SAES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Caen, France</w:t>
+              <w:t xml:space="preserve">ALTE 5th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01423170v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01423169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback correctif et uptake dans le contexte de l’apprentissage en tandems Français-Anglais à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Culture de Recherche en Linguistique Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01423165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3264,180 +3394,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche de la construction grammaticale de la référence au passé dans un corpus d’apprenants de l’anglais langue étrangère, en classe de 3ème.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grammaire(s) et acquisition des L2 : Approches, trajectoires, interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Grenoble, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former les apprenants à converser en anglais L2 avec leurs pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études annuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04420951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3447,131 +3577,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement des langues : la grammaire et la linguistique sont-elles solubles dans la pédagogie de projet ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approche à visée actionnelle et grammaire en cours de langues étrangères en collège et lycée : quel terrain d’entente ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 81, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/linx.6842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3581,147 +3711,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épreuve écrite disciplinaire appliquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Coquilhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Amand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dufossé Sournin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ellipse, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04421011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3731,507 +3861,507 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des stratégies liées à l'usage de supports didactiques dans les interactions entre pairs en langue étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Malory Leclere; Hélène Josse; Marie Leroy-Collombel; Laura Uribe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des outils didactiques au coeur de la classe de langue, de l’école maternelle à l’université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lambert Lucas, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04420990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can board games bridge the gap between content and language learning: The learners’ point of view on the Hunger Grammar Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomai Alexiou; Athanasios Karasimos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Board Games in the CLIL Classroom: New Trends in Content and Language Integrated Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.67-98, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110990911-005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04420947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constituer et analyser un corpus d’interactions orales en classe de langue : d’un objectif à l’autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Virginie Privas Bréauté. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du Recueil de données à l'analyse des corpus en didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, Du Recueil de données à l’analyse de corpus en didactique des langues et cultures, 9782753592452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels critères retenir pour l’évaluation de la dimension pragmatique des interactions orales en anglais langue étrangère ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Évaluation des acquisitions langagières : du formatif au certificatif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03589915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadrage didactique pour l'enseignement des langues vivantes étrangères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de l'éducation nationale et de la jeunesse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guide pour l'enseignement des langues vivantes étrangères - Oser les langues vivantes étrangères à l'école</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02357596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of spoken interactions in two conditions: Teacher-to-student versus student-to-student</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Assessment for Multilinguism.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 44, Cambridge University Press, p. 490-510., 2016, Studies in Language Testing (SiLT) series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01249747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4241,186 +4371,186 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'approche par compétences en licence d'anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livre blanc de la formation en études anglophones - Tome 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour pratiquer les langues étrangères en vacances, quelles stratégies adopter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04420969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4430,109 +4560,109 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les acquis des élèves en langues vivantes étrangères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNESCO. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02357588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId98"/>
+      <w:footerReference w:type="default" r:id="rId104"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4600,51 +4730,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F11FA24D"/>
+    <w:nsid w:val="DC10B8BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4831,51 +4961,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-manoilov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2393-8168" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223722421" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/90151836602620402767" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420998v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mano&#239;lov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.10434" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420940v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schmoll" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hamza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Oursel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.5995" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03589911v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Divoux-Ringuette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.6044" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098302v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098273v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leroux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03879872v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thurel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.6617" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357576v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356334v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356313v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Oursel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357583v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Josse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356374v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423167v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tardieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.986" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492070v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brouttier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Paulin-Moulard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rouveyrol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04987694v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Fries" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bordin Dal Pont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04969362v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04404196v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420958v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04404207v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04404047v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04403983v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357580v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357601v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423181v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01678120v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bacor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Simaku" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01678115v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372910v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pharaboz-Simpson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727170v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01844944v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corona Martinez Laura" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapia Miguel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423171v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423177v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423179v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423175v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423169v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423170v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423165v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328921v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420951v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328485v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.6842" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421011v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Coquilhat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Amand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufoss&#233; Sournin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Lann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420990v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420947v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110990911-005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328811v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/review/75" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03589915v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357596v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249747v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235530v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sarr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420969v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357588v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-manoilov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2393-8168" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223722421" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/90151836602620402767" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598137v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denmat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deschamps" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mano&#239;lov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Du Buat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.039.0279" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420998v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.10434" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420940v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schmoll" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hamza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Oursel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.5995" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03589911v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Divoux-Ringuette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.6044" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098302v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098273v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leroux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03879872v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thurel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.6617" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357576v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356334v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356313v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Oursel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357583v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Josse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356374v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423167v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tardieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.986" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492070v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brouttier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Paulin-Moulard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rouveyrol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04987694v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Fries" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bordin Dal Pont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04969362v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420963v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04404196v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420958v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04404207v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04404047v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04403983v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357580v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357601v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423181v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01678120v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bacor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Simaku" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01678115v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372910v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pharaboz-Simpson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727170v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01844944v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corona Martinez Laura" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapia Miguel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423171v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423177v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423179v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423175v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423170v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423169v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423165v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328921v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420951v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328485v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.6842" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421011v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Coquilhat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Amand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufoss&#233; Sournin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Lann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420990v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420947v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110990911-005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328811v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/review/75" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03589915v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357596v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249747v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235530v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sarr&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420969v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357588v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>