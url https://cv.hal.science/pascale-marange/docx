--- v0 (2026-03-20)
+++ v1 (2026-05-05)
@@ -1187,248 +1187,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End-of-life decision making in circular economy using generalized colored stochastic Petri nets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gautier Vanson</w:t>
+                <w:t xml:space="preserve">Les formations universitaires s’adaptent au thème de l’industrie 4.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vrignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Levrat</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kratz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autonomous Intelligent Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s43684-022-00022-6⟩</w:t>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-sf210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03652669v1</w:t>
+                <w:t xml:space="preserve">hal-03876018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les formations universitaires s’adaptent au thème de l’industrie 4.0</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuel Avila</w:t>
+                <w:t xml:space="preserve">End-of-life decision making in circular economy using generalized colored stochastic Petri nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Vanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Kratz</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Autonomous Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (1), pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51257/a-v1-sf210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s43684-022-00022-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876018v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control sequence ranking for critical system based on health of equipments thanks to Choquet integral</w:t>
               </w:r>
@@ -3041,342 +3041,342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Module de formation : Intégrer la sécurité lors de la conception d'applications de robotique collaborative</w:t>
+                <w:t xml:space="preserve">Évaluation de stratégies de régénération dans un modèle de vente de services : une approche par réseaux de Petri à coût</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Bodoin</w:t>
+                <w:t xml:space="preserve">Didier Lime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Blaise</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Marange</w:t>
+                <w:t xml:space="preserve">Rémi Parrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Guennoc</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier H. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
+              <w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CReSTIC, LICIIS, Nov 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05244957v1</w:t>
+                <w:t xml:space="preserve">hal-05491585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de stratégies de régénération dans un modèle de vente de services : une approche par réseaux de Petri à coût</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spécification de la synchronisation des jumeaux numériques à l'aide d'automates temporisés et stochastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier H. Roux</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Derigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CReSTIC, LICIIS, Nov 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491585v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécification de la synchronisation des jumeaux numériques à l'aide d'automates temporisés et stochastiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Module de formation : Intégrer la sécurité lors de la conception d'applications de robotique collaborative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Bodoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guennoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CReSTIC, LICIIS, Nov 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491584v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écosystèmes de regénération: une approche holistique pour dépasser les verrous de l'économie circulaire</w:t>
               </w:r>
@@ -3719,511 +3719,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions of digital twins services to the implementation of the circular economy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sirajeddine Aouani</w:t>
+                <w:t xml:space="preserve">Conception d'un écosystème de régénération adaptif au produit et à ses évolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Sautereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Kaba Traore</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmi Ben Rejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Zwolinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Working Conference on Virtual Enterprises (PRO-VE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès annuel de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, May 2024, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791820v1</w:t>
+                <w:t xml:space="preserve">hal-04831535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of methods for synchronizing a digital twin in an industrial context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Current trends and future challenges to put Circular Manufacturing in practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasamin Eslami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Franciosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Nouiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Giret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bernateau</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elisa Negri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future, SOHOMA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Augsburg, Germany</w:t>
+              <w:t xml:space="preserve">5th International Conference on Innovative Intelligent Industrial Production and Logistics, IN4PL 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04841402v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un écosystème de régénération adaptif au produit et à ses évolutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Sautereau</w:t>
+                <w:t xml:space="preserve">Contributions of digital twins services to the implementation of the circular economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirajeddine Aouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Levrat</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Kaba Traore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la SAGIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th Working Conference on Virtual Enterprises (PRO-VE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Albi, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-71743-7_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04831535v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current trends and future challenges to put Circular Manufacturing in practice</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Review of methods for synchronizing a digital twin in an industrial context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Giret</w:t>
+                <w:t xml:space="preserve">Sylvain Bernateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Derigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Negri</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amarilys Ben Attar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Innovative Intelligent Industrial Production and Logistics, IN4PL 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">14th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future, SOHOMA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Augsburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04838259v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Requirements structure for system requirements formal modelling, verification and validation</w:t>
               </w:r>
@@ -4473,51 +4473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Sautereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Franciosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmi Ben Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4598,51 +4598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmi Ben Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamdou-Kaba Mkt Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4691,572 +4691,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">University education adapts to Industry 4.0 topic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuel Avila</w:t>
+                <w:t xml:space="preserve">A technical and systematic characterization of circular strategy processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Vanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Kratz</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Remote Engineering and Virtual Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Thessaloniki, France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Product Lifecycle Management, PLM23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04496059v1</w:t>
+                <w:t xml:space="preserve">hal-04335223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A technical and systematic characterization of circular strategy processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gautier Vanson</w:t>
+                <w:t xml:space="preserve">University education adapts to Industry 4.0 topic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vrignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Levrat</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kratz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Product Lifecycle Management, PLM23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">20th International Conference on Remote Engineering and Virtual Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Thessaloniki, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335223v1</w:t>
+                <w:t xml:space="preserve">hal-04496059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TABS v2.0 : Atelier logiciel d’ordonnancement et d’évaluation de la robustesse basé sur les automates temporisés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybridization of mixed-integer linear program and discrete event systems for robust scheduling on parallel machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Pannequin</w:t>
+                <w:t xml:space="preserve">David Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Himmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexis Aubry</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Norre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Colloque sur la Modélisation des Systèmes Réactifs, MSR 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Advances in Production Management Systems, APMS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.73-80, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85874-2_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04053210v1</w:t>
+                <w:t xml:space="preserve">hal-03337509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridization of mixed-integer linear program and discrete event systems for robust scheduling on parallel machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Aubry</w:t>
+                <w:t xml:space="preserve">Product and process assessment of end-of-life product using generalized colored stochastic Petri nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Vanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Norre</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances in Production Management Systems, APMS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.73-80, </w:t>
+              <w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Budapest (virtual), Hungary. pp.677-682, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-85874-2_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337509v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product and process assessment of end-of-life product using generalized colored stochastic Petri nets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gautier Vanson</w:t>
+                <w:t xml:space="preserve">TABS v2.0 : Atelier logiciel d’ordonnancement et d’évaluation de la robustesse basé sur les automates temporisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pannequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Himmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Levrat</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13ème Colloque sur la Modélisation des Systèmes Réactifs, MSR 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM Paris, Nov 2021, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03479492v1</w:t>
+                <w:t xml:space="preserve">hal-04053210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for robust scheduling under stochastic perturbations</w:t>
               </w:r>
@@ -6120,51 +6120,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TABS : un outil logiciel d'ordonnancement de la production basé sur les automates temporisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6460,433 +6460,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01565631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la robustesse d'un ordonnancement par Automates Temporisés Stochastiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Himmiche</w:t>
+                <w:t xml:space="preserve">Regeneration management tool for industrial ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pétin</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Levrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque sur la Modélisation des Systèmes Réactifs, MSR 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">20th IFAC World Congress, IFAC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652138v1</w:t>
+                <w:t xml:space="preserve">hal-01563099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regeneration management tool for industrial ecosystem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Diez</w:t>
+                <w:t xml:space="preserve">Evaluation de la robustesse d'un ordonnancement par Automates Temporisés Stochastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Himmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Levrat</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pétin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IFAC World Congress, IFAC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">11ème Colloque sur la Modélisation des Systèmes Réactifs, MSR 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01563099v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnancement d'ateliers à partir de patrons de modélisation basés sur des automates communicants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maintenance best way for meeting the challenge of regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Diez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pétin</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Levrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Modeling, Optimization and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">3rd IFAC Workshop on Advanced Maintenance Engineering, Service and Technology, AMEST'16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431221v1</w:t>
+                <w:t xml:space="preserve">hal-01402481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintenance best way for meeting the challenge of regeneration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ordonnancement d'ateliers à partir de patrons de modélisation basés sur des automates communicants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Levrat</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pétin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IFAC Workshop on Advanced Maintenance Engineering, Service and Technology, AMEST'16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Biarritz, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Modeling, Optimization and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01402481v1</w:t>
+                <w:t xml:space="preserve">hal-01431221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte des incertitudes pour une conception efficace d'une ligne de désassemblage</w:t>
               </w:r>
@@ -7218,51 +7218,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenance as a cornerstone for the application of regeneration paradigm in systems lifecycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9601,51 +9601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kratz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Nature Switzerland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 763, pp.689-1125, 2023, Lecture Notes in Networks and Systems, Michael E. Auer; Reinhard Langmann; Thrasyvoulos Tsiatsos, 978-3-031-42466-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
@@ -9801,90 +9801,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling robust optimization and Model-Checking techniques for robust scheduling in the context of Industry 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Himmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Norre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boris Sokolov and Dmitry Ivanov and Alexandre Dolgui. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scheduling in Industry 4.0 and Cloud Manufacturing</w:t>
@@ -10912,51 +10912,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04711725v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Shqairat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liarte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marange" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cali Nuur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chagnes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MEQ-04-2024-0163" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074110v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36414-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185086v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vrignat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Avila" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Duculty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bardet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Begot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci15080953" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696408v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-bat1001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516302v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Lounes Bentaha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marang&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Voisin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jib Moalla" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2028199" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377527v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bacquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bonjour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kerbrat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12462" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320486v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aubry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levrat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Duverger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231034" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041242v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Himmiche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;tin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11020371" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212668v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Vanson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Levrat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-g7014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652669v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43684-022-00022-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876018v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kratz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-sf210" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083536v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Farouk Bouaziz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2020.614853" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387868v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Philippot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Autrique" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02315859v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2019.07.015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423280v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonjour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouyon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mayer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12265" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323865v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.49.503-535" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280878v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Batta&#239;a" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.49.579-605" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094983v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Debernard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gellot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.48.339-372" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870135v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippot Alexandre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Riera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/ujca.2013.010202" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654166v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Manceaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.45.45-60" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111008v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahed Tajer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Carr&#233;-M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.42.63-94" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385483v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385479v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385474v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385485v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244957v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bodoin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Blaise" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guennoc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Iung" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491585v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lime" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Parrot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H. Roux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491584v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244951v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sautereau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Ben Rejeb" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323135v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.288" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244977v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nartz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masschelein" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mayo Solis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Metzger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791820v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirajeddine Aouani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kaba Traore" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_10" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841402v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernateau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarilys Ben Attar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831535v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838259v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasamin Eslami" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Franciosi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Nouiri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Giret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Negri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790540v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.194" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04969275v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829016v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397914v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamdou-Kaba Mkt Traore" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496059v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335223v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053210v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pannequin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337509v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemoine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Norre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85874-2_8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479492v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.179" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479703v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.137" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449949v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Maza" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336445v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chankate" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD46983.2019.9037869" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497934v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42250-9_31" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415927v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984732v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849606v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.312" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114024v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652409v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652140v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565631v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois P&#233;tin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.346" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652138v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563099v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Diez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431221v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402481v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313344v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145738v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.545" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149786v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236850v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26109-6_14" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132733v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.626" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094963v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087888v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Farouk Bouaziz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094950v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gaume" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaillard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Descourvi&#232;res" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061929v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bouffaron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Morel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094956v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087867v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702417v3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03470903v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poulain" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767444v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653767v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492194v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401680v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438902v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Habib" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Divoux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385501v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385512v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385503v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385519v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385496v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01226195v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374746v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-42467-0?sap-outbound-id=CB84D2523F9DCEEB31A9038CC0EAFC2D4A0C1537&amp;amp;utm_source=standard&amp;amp;utm_medium=email&amp;amp;utm_campaign=000_LAN36_0000019083_Book%20author%20congrats%20NEW&amp;amp;utm_content=EN_34155_20240105&amp;amp;mkt-key=42010A0D55461EED80FCD62F060FABF7" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42467-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377542v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479424v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43177-8_6" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366363v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cochard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267031v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984886v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Grezes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985037v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338531v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140593v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00353654v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04711725v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Shqairat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liarte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marange" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cali Nuur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chagnes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MEQ-04-2024-0163" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074110v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36414-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185086v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vrignat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Avila" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Duculty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bardet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Begot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci15080953" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696408v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-bat1001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516302v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Lounes Bentaha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marang&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Voisin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jib Moalla" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2028199" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377527v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bacquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bonjour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kerbrat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12462" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320486v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aubry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levrat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Duverger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231034" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041242v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Himmiche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;tin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11020371" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212668v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Vanson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Levrat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-g7014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876018v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kratz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-sf210" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652669v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43684-022-00022-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083536v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Farouk Bouaziz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2020.614853" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387868v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Philippot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Autrique" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02315859v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2019.07.015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423280v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonjour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouyon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mayer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12265" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323865v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.49.503-535" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280878v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Batta&#239;a" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.49.579-605" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094983v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Debernard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gellot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.48.339-372" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870135v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippot Alexandre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Riera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/ujca.2013.010202" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654166v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Manceaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.45.45-60" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111008v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahed Tajer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Carr&#233;-M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.42.63-94" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385483v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385479v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385474v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385485v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491585v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lime" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Parrot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H. Roux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491584v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244957v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bodoin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Blaise" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guennoc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Iung" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244951v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sautereau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Ben Rejeb" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323135v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.288" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244977v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nartz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masschelein" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mayo Solis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Metzger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831535v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838259v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasamin Eslami" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Franciosi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Nouiri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Giret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Negri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791820v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirajeddine Aouani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kaba Traore" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_10" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841402v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernateau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarilys Ben Attar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790540v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.194" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04969275v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829016v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397914v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamdou-Kaba Mkt Traore" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335223v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496059v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337509v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemoine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Norre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85874-2_8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479492v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.179" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053210v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pannequin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479703v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.137" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449949v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Maza" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336445v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chankate" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD46983.2019.9037869" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497934v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42250-9_31" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415927v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984732v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849606v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.312" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114024v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652409v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652140v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565631v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois P&#233;tin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.346" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563099v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Diez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652138v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402481v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431221v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313344v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145738v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.545" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149786v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236850v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26109-6_14" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132733v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.626" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094963v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087888v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Farouk Bouaziz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094950v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gaume" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaillard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Descourvi&#232;res" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061929v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bouffaron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Morel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094956v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087867v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702417v3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03470903v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poulain" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767444v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653767v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492194v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401680v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438902v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Habib" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Divoux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385501v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385512v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385503v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385519v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385496v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01226195v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374746v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-42467-0?sap-outbound-id=CB84D2523F9DCEEB31A9038CC0EAFC2D4A0C1537&amp;amp;utm_source=standard&amp;amp;utm_medium=email&amp;amp;utm_campaign=000_LAN36_0000019083_Book%20author%20congrats%20NEW&amp;amp;utm_content=EN_34155_20240105&amp;amp;mkt-key=42010A0D55461EED80FCD62F060FABF7" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42467-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377542v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479424v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43177-8_6" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366363v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cochard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267031v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984886v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Grezes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985037v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338531v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140593v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00353654v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>