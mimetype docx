--- v1 (2026-05-05)
+++ v2 (2026-05-27)
@@ -598,616 +598,616 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End of Life product quality management for efficient design of disassembly lines under uncertainty</w:t>
+                <w:t xml:space="preserve">Économie circulaire : une réponse à l’obsolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohand Lounes Bentaha</w:t>
+                <w:t xml:space="preserve">Gautier Vanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Voisin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Néjib Moalla</w:t>
+                <w:t xml:space="preserve">Éric Levrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2022.2028199⟩</w:t>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur. Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.G7014 v1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-g7014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03516302v1</w:t>
+                <w:t xml:space="preserve">hal-04212668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in early verification and validation of system requirements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">End of Life product quality management for efficient design of disassembly lines under uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Lounes Bentaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Bacquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Marangé</w:t>
+                <w:t xml:space="preserve">Alexandre Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Bonjour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Kerbrat</w:t>
+                <w:t xml:space="preserve">Néjib Moalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/inst.12462⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61 (4), pp.1146-1167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2022.2028199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377527v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ProGreSS 4.0 : Une plateforme mêlant recherche et enseignement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenges in early verification and validation of system requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Aubry</w:t>
+                <w:t xml:space="preserve">Éric Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Derigent</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Kerbrat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/j3ea/20231034⟩</w:t>
+              <w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (4), pp.12-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/inst.12462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320486v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness evaluation process for scheduling under uncertainties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ProGreSS 4.0 : Une plateforme mêlant recherche et enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Derigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Himmiche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexis Aubry</w:t>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Pétin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loic Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (2), pp.371. </w:t>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22, pp.1034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pr11020371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/20231034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041242v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Économie circulaire : une réponse à l’obsolescence</w:t>
+                <w:t xml:space="preserve">Robustness evaluation process for scheduling under uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Vanson</w:t>
+                <w:t xml:space="preserve">Sara Himmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Levrat</w:t>
+                <w:t xml:space="preserve">Jean-François Pétin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur. Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.G7014 v1. </w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (2), pp.371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51257/a-v1-g7014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pr11020371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212668v1</w:t>
+                <w:t xml:space="preserve">hal-04041242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formations universitaires s’adaptent au thème de l’industrie 4.0</w:t>
               </w:r>
@@ -1310,77 +1310,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">End-of-life decision making in circular economy using generalized colored stochastic Petri nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Vanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autonomous Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2 (1), pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1408,295 +1408,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control sequence ranking for critical system based on health of equipments thanks to Choquet integral</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mon projet en 5 minutes&amp;quot; : un concours national pour valoriser des compétences acquises par les étudiants dans le domaine de l'EEA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vrignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed-Farouk Bouaziz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pétin</w:t>
+                <w:t xml:space="preserve">Alexandre Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Autrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue 3E.I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 106, pp.54-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083536v1</w:t>
+                <w:t xml:space="preserve">hal-03387868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mon projet en 5 minutes&amp;quot; : un concours national pour valoriser des compétences acquises par les étudiants dans le domaine de l'EEA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vrignat</w:t>
+                <w:t xml:space="preserve">Control sequence ranking for critical system based on health of equipments thanks to Choquet integral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-Farouk Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Autrique</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pétin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue 3E.I</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.614853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frai.2020.614853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03387868v1</w:t>
+                <w:t xml:space="preserve">hal-03083536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decision tool for disassembly process planning under end-of-life product quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Lounes Bentaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1743,51 +1743,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of the AFIS 2018 Academy-Industry meetings in Nancy -The celebration of the 20th anniversary of AFIS!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1871,274 +1871,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte de l’état réel d’un système complexe pour l’aide à la décision en phase d’exploitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed-Farouk Bouaziz</w:t>
+                <w:t xml:space="preserve">Prise en compte de l'état des produits pour la planification de leur désassemblage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Lounes Bentaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pétin</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Battaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 49 (4-5), pp.503-535. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/jesa.49.503-535⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 49 (4-5), pp.579-605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/jesa.49.579-605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323865v1</w:t>
+                <w:t xml:space="preserve">hal-01280878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte de l'état des produits pour la planification de leur désassemblage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Prise en compte de l’état réel d’un système complexe pour l’aide à la décision en phase d’exploitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-Farouk Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pétin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 49 (4-5), pp.579-605. </w:t>
+              <w:t xml:space="preserve">, 2016, 49 (4-5), pp.503-535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/jesa.49.579-605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/jesa.49.503-535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280878v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche de détection et d'explication d'erreur de commande par filtrage robuste</w:t>
               </w:r>
@@ -2176,51 +2176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Pacaux-Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 48 (4-6), pp.339-372. </w:t>
@@ -2388,51 +2388,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la reconfiguration des systèmes de production : ordonnancement par recherche d'atteignabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pétin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2603,433 +2603,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du comportement global d'un SED en vue de la validation de sa commande spécifiée par Grafcet</w:t>
+                <w:t xml:space="preserve">Application of the control validation to the D.E.S. teaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Carré-Ménétrier</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 42 (1), pp.63-94</w:t>
+              <w:t xml:space="preserve">International Journal of Online Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00385483v1</w:t>
+                <w:t xml:space="preserve">hal-00385479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the control validation to the D.E.S. teaching</w:t>
+                <w:t xml:space="preserve">Etude du comportement global d'un SED en vue de la validation de sa commande spécifiée par Grafcet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahed Tajer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Riera</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Carré-Ménétrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Online Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, pp.1</w:t>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (1), pp.63-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00385479v1</w:t>
+                <w:t xml:space="preserve">hal-00385483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REMOTE CONTROL OF AUTOMATION SYSTEMS FOR D.E.S COURSES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthèse d'une commande supervisée à base de contraintes booléennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahed Tajer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Riera</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Carré-Ménétrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 54 (6), pp.3103-3133</w:t>
+              <w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00385474v1</w:t>
+                <w:t xml:space="preserve">hal-00385485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse d'une commande supervisée à base de contraintes booléennes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">REMOTE CONTROL OF AUTOMATION SYSTEMS FOR D.E.S COURSES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Carré-Ménétrier</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.0</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 54 (6), pp.3103-3133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00385485v1</w:t>
+                <w:t xml:space="preserve">hal-00385474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (57)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3168,51 +3168,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécification de la synchronisation des jumeaux numériques à l'aide d'automates temporisés et stochastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Derigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CReSTIC, LICIIS, Nov 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3401,51 +3401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmi Ben Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Zwolinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3777,51 +3777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmi Ben Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Zwolinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la SAGIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4101,77 +4101,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of methods for synchronizing a digital twin in an industrial context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bernateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Derigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarilys Ben Attar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4209,90 +4209,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Requirements structure for system requirements formal modelling, verification and validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Vienne, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4566,424 +4566,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RegEcoS : un écosystème de regénération de produits basé sur leurs usages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">University education adapts to Industry 4.0 topic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vrignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kratz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Colloque national Systems, Manufacturing, Academics, Resources, Technologies, S-MART 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Remote Engineering and Virtual Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Thessaloniki, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397914v1</w:t>
+                <w:t xml:space="preserve">hal-04496059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A technical and systematic characterization of circular strategy processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Vanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Product Lifecycle Management, PLM23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">University education adapts to Industry 4.0 topic</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RegEcoS : un écosystème de regénération de produits basé sur leurs usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmi Ben Rejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamdou-Kaba Mkt Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Zwolinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Remote Engineering and Virtual Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Thessaloniki, France</w:t>
+              <w:t xml:space="preserve">18ème Colloque national Systems, Manufacturing, Academics, Resources, Technologies, S-MART 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496059v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridization of mixed-integer linear program and discrete event systems for robust scheduling on parallel machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Himmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Norre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5024,308 +5024,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product and process assessment of end-of-life product using generalized colored stochastic Petri nets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TABS v2.0 : Atelier logiciel d’ordonnancement et d’évaluation de la robustesse basé sur les automates temporisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pannequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Vanson</w:t>
+                <w:t xml:space="preserve">Sara Himmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Levrat</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13ème Colloque sur la Modélisation des Systèmes Réactifs, MSR 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM Paris, Nov 2021, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03479492v1</w:t>
+                <w:t xml:space="preserve">hal-04053210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TABS v2.0 : Atelier logiciel d’ordonnancement et d’évaluation de la robustesse basé sur les automates temporisés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Pannequin</w:t>
+                <w:t xml:space="preserve">Product and process assessment of end-of-life product using generalized colored stochastic Petri nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Vanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Himmiche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexis Aubry</w:t>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Colloque sur la Modélisation des Systèmes Réactifs, MSR 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Budapest (virtual), Hungary. pp.677-682, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04053210v1</w:t>
+                <w:t xml:space="preserve">hal-03479492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for robust scheduling under stochastic perturbations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Himmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pétin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Budapest (virtual), Hungary. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5435,550 +5435,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Checking diagnosability on centralized model of the system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Carré-Ménétrier</w:t>
+                <w:t xml:space="preserve">ProGreSS 4.0 : une plateforme pour l'enseignement de l'industrie du futur et pour la recherche associée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Derigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Control, Automation and Diagnosis, ICCAD'19</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16ème colloque national S-mart/AIP-PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Les Karellis, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02336445v1</w:t>
+                <w:t xml:space="preserve">hal-02984732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disassembly process planning under end-of-life product quality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Voisin</w:t>
+                <w:t xml:space="preserve">Checking diagnosability on centralized model of the system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Chankate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Carré-Ménétrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IFIP International Conference on Product Lifecycle Management (PLM 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-42250-9_31⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Control, Automation and Diagnosis, ICCAD'19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Grenoble, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCAD46983.2019.9037869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02497934v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche et cadre de modélisation pour l'évaluation de l'impact de perturbations sur un ordonnancement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Himmiche</w:t>
+                <w:t xml:space="preserve">Disassembly process planning under end-of-life product quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Lounes Bentaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pétin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Colloque sur la Modélisation des Systèmes Réactifs, MSR'19</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th IFIP International Conference on Product Lifecycle Management (PLM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Moscow, Russia. pp.325-335, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-42250-9_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415927v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ProGreSS 4.0 : une plateforme pour l'enseignement de l'industrie du futur et pour la recherche associée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Approche et cadre de modélisation pour l'évaluation de l'impact de perturbations sur un ordonnancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Himmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pétin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème colloque national S-mart/AIP-PRIMECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Les Karellis, France</w:t>
+              <w:t xml:space="preserve">12ème Colloque sur la Modélisation des Systèmes Réactifs, MSR'19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984732v1</w:t>
+                <w:t xml:space="preserve">hal-02415927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust production scheduling under machine failures - A DES based evaluation approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Himmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pétin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IFAC Workshop on Discrete Event Systems, WODES 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Sorrento Coast, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6012,64 +6012,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un système de vérification de la diagnosticabilité par model checking à partir du modèle du système</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Chankate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Carré-Ménétrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6114,645 +6114,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TABS : un outil logiciel d'ordonnancement de la production basé sur les automates temporisés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Pannequin</w:t>
+                <w:t xml:space="preserve">Evaluation de la robustesse d'un ordonnancement par Automates Temporisés Stochastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Himmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pétin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Colloque sur la Modélisation des Systèmes Réactifs, MSR 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652409v1</w:t>
+                <w:t xml:space="preserve">hal-01652138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using statistical-model-checking-based simulation for evaluating the robustness of a production schedule</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Aubry</w:t>
+                <w:t xml:space="preserve">Regeneration management tool for industrial ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Duflot</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Levrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing, SOHOMA'17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">20th IFAC World Congress, IFAC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652140v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling flexible workshops scheduling problems: evaluating a timed automata based approach vs MILP</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">TABS : un outil logiciel d'ordonnancement de la production basé sur les automates temporisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pannequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Pétin</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pétin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IFAC World Congress, IFAC 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11ème Colloque sur la Modélisation des Systèmes Réactifs, MSR 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565631v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regeneration management tool for industrial ecosystem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Diez</w:t>
+                <w:t xml:space="preserve">Using statistical-model-checking-based simulation for evaluating the robustness of a production schedule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Himmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Levrat</w:t>
+                <w:t xml:space="preserve">Jean-François Pétin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duflot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IFAC World Congress, IFAC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">7th Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing, SOHOMA'17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01563099v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la robustesse d'un ordonnancement par Automates Temporisés Stochastiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Modeling flexible workshops scheduling problems: evaluating a timed automata based approach vs MILP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Himmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pétin</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Pétin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque sur la Modélisation des Systèmes Réactifs, MSR 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th IFAC World Congress, IFAC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652138v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenance best way for meeting the challenge of regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Levrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IFAC Workshop on Advanced Maintenance Engineering, Service and Technology, AMEST'16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6790,64 +6790,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordonnancement d'ateliers à partir de patrons de modélisation basés sur des automates communicants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pétin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Modeling, Optimization and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6872,103 +6872,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte des incertitudes pour une conception efficace d'une ligne de désassemblage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Lounes Bentaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Battaïa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Congrès de la société française de recherche opérationnelle et aide à la décision, ROADEF’2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6987,1263 +6987,1263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosability evaluation by model-checking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Health checkup indicators-based safety criteria for operating sequences ranking of critical systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-Farouk Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Gellot</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pétin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, SAFEPROCESS'2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.308-313, </w:t>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.808-813, </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01145738v1</w:t>
+                <w:t xml:space="preserve">hal-01132733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de critères sécuritaires pour le choix de séquences de conduite de systèmes critiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagnosability evaluation by model-checking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed-Farouk Bouaziz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pétin</w:t>
+                <w:t xml:space="preserve">Alexandre Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Pétin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès International Pluridisciplinaire en Qualité, Sûreté de Fonctionnement et Développement Durable, QUALITA 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, SAFEPROCESS'2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.308-313, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149786v1</w:t>
+                <w:t xml:space="preserve">hal-01145738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenance as a cornerstone for the application of regeneration paradigm in systems lifecycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth International Conference on Complex Systems Design &amp; Management, CSD&amp;M 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Paris, France. pp.185-197, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-26109-6_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health checkup indicators-based safety criteria for operating sequences ranking of critical systems.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Utilisation de critères sécuritaires pour le choix de séquences de conduite de systèmes critiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Farouk Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pétin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, SAFEPROCESS'2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11ème Congrès International Pluridisciplinaire en Qualité, Sûreté de Fonctionnement et Développement Durable, QUALITA 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.626⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01132733v1</w:t>
+                <w:t xml:space="preserve">hal-01149786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vérification de la diagnosticabilité par model-checking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers un apprentissage itératif à l'ingénierie système basée sur des modèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bouffaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Conférence Francophone de Modélisation, Optimisation et Simulation, MOSIM'14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
+              <w:t xml:space="preserve">, CRAN, UMR 7039, Université de Lorraine, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01094963v1</w:t>
+                <w:t xml:space="preserve">hal-01087867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte de l'état réel d'un système complexe pour l'aide à la décision de séquences de conduite</w:t>
+                <w:t xml:space="preserve">Checking models based on an iterative co-specification process of a critical system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Farouk Bouaziz</w:t>
+                <w:t xml:space="preserve">Fabien Bouffaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pétin</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Conférence Francophone de Modélisation, Optimisation et Simulation, MOSIM'14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
+              <w:t xml:space="preserve">International Conference on Industrial Informatics, INDIN 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Porto Alegre, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087888v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00702417v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pédagogie renouvelée pour des cursus d'ingénierie à l'université</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vérification de la diagnosticabilité par model-checking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pétin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gellot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes, CETSIS 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Besançon, France</w:t>
+              <w:t xml:space="preserve">10ème Conférence Francophone de Modélisation, Optimisation et Simulation, MOSIM'14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094950v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Checking models based on an iterative co-specification process of a critical system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Bouffaron</w:t>
+                <w:t xml:space="preserve">Prise en compte de l'état réel d'un système complexe pour l'aide à la décision de séquences de conduite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Farouk Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Morel</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pétin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Indusrial Informatics, INDIN 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Porto Alegre, Brazil</w:t>
+              <w:t xml:space="preserve">10ème Conférence Francophone de Modélisation, Optimisation et Simulation, MOSIM'14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061929v2</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault tolerant control for manufacturing discrete systems by filter and diagnoser interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Philippot</w:t>
+                <w:t xml:space="preserve">Checking models based on an iterative co-specification process of a critical system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bouffaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Riera</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the Prognostics and Health Management Society, PHM Conference 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Dallas, United States</w:t>
+              <w:t xml:space="preserve">12th International Conference on Indusrial Informatics, INDIN 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Porto Alegre, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094956v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061929v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un apprentissage itératif à l'ingénierie système basée sur des modèles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pédagogie renouvelée pour des cursus d'ingénierie à l'université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Morel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascale Marangé</w:t>
+                <w:t xml:space="preserve">Bernard Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Descourvières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Conférence Francophone de Modélisation, Optimisation et Simulation, MOSIM'14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRAN, UMR 7039, Université de Lorraine, Nov 2014, Nancy, France</w:t>
+              <w:t xml:space="preserve">Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes, CETSIS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087867v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Checking models based on an iterative co-specification process of a critical system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Bouffaron</w:t>
+                <w:t xml:space="preserve">Fault tolerant control for manufacturing discrete systems by filter and diagnoser interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Morel</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pétin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Informatics, INDIN 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Porto Alegre, Brazil</w:t>
+              <w:t xml:space="preserve">Annual Conference of the Prognostics and Health Management Society, PHM Conference 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00702417v3</w:t>
+                <w:t xml:space="preserve">hal-01094956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A support tool for assisting human diagnoses of command errors detected by a robust filter</w:t>
               </w:r>
@@ -8475,51 +8475,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche de détection et d'explication d'erreur de commande par filtrage robuste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pétin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8613,51 +8613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pétin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8721,51 +8721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pétin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8829,51 +8829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pétin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Divoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9190,230 +9190,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00385503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SYNTHESIS OF SUPERVISED CONTROLLER BASED ON BOOLEAN CONSTRAINTS AND BOOLEAN AUTOMATA</w:t>
+                <w:t xml:space="preserve">REQUIREMENT AND USE FOR REMOTE TEACHING OF DISCRETE EVENTS SYSTEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Carré-Ménétrier</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, France. pp.CD</w:t>
+              <w:t xml:space="preserve">7th IFAC Symposium on Advances in Control Education (ACE'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Madrid, Spain. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00385519v1</w:t>
+                <w:t xml:space="preserve">hal-00385496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REQUIREMENT AND USE FOR REMOTE TEACHING OF DISCRETE EVENTS SYSTEMS</w:t>
+                <w:t xml:space="preserve">SYNTHESIS OF SUPERVISED CONTROLLER BASED ON BOOLEAN CONSTRAINTS AND BOOLEAN AUTOMATA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahed Tajer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Riera</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Carré-Ménétrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IFAC Symposium on Advances in Control Education (ACE'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Madrid, Spain. pp.CD</w:t>
+              <w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00385496v1</w:t>
+                <w:t xml:space="preserve">hal-00385519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9444,64 +9444,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordonnancement d'ateliers à partir de patrons de modélisation basés sur des automates communicants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pétin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stephan Merz and Jean-François Pétin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Colloque sur la Modélisation des Systèmes Réactifs, MSR 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Nancy, France. 2015</w:t>
@@ -9694,51 +9694,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface du numéro spécial - Prise en compte des aléas tout au long du cycle de vie d'un système</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">49 (4-5), pp.399-402, 2016, Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9814,64 +9814,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Himmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Norre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9952,64 +9952,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pétin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10083,90 +10083,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of conceptual model of requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -10246,51 +10246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Grezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CRAN; Université de lorraine; CNES - Centre national d'études spatiales. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10334,51 +10334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Grezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CRAN; Université de lorraine; CNES - Centre national d'études spatiales. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10422,77 +10422,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pétin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Farouk Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] L3.1.4c, Cnrs. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10544,77 +10544,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pétin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Farouk Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre National de la Recherche Scientifique. 2015, pp.L3.1.2b</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10912,51 +10912,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04711725v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Shqairat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liarte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marange" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cali Nuur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chagnes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MEQ-04-2024-0163" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074110v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36414-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185086v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vrignat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Avila" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Duculty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bardet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Begot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci15080953" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696408v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-bat1001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516302v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Lounes Bentaha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marang&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Voisin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jib Moalla" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2028199" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377527v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bacquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bonjour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kerbrat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12462" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320486v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aubry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levrat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Duverger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231034" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041242v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Himmiche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;tin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11020371" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212668v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Vanson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Levrat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-g7014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876018v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kratz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-sf210" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652669v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43684-022-00022-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083536v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Farouk Bouaziz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2020.614853" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387868v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Philippot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Autrique" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02315859v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2019.07.015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423280v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonjour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouyon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mayer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12265" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323865v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.49.503-535" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280878v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Batta&#239;a" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.49.579-605" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094983v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Debernard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gellot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.48.339-372" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870135v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippot Alexandre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Riera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/ujca.2013.010202" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654166v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Manceaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.45.45-60" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111008v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahed Tajer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Carr&#233;-M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.42.63-94" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385483v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385479v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385474v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385485v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491585v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lime" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Parrot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H. Roux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491584v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244957v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bodoin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Blaise" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guennoc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Iung" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244951v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sautereau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Ben Rejeb" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323135v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.288" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244977v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nartz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masschelein" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mayo Solis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Metzger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831535v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838259v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasamin Eslami" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Franciosi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Nouiri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Giret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Negri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791820v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirajeddine Aouani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kaba Traore" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_10" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841402v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernateau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarilys Ben Attar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790540v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.194" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04969275v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829016v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397914v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamdou-Kaba Mkt Traore" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335223v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496059v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337509v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemoine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Norre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85874-2_8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479492v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.179" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053210v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pannequin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479703v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.137" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449949v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Maza" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336445v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chankate" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD46983.2019.9037869" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497934v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42250-9_31" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415927v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984732v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849606v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.312" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114024v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652409v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652140v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565631v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois P&#233;tin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.346" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563099v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Diez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652138v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402481v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431221v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313344v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145738v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.545" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149786v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236850v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26109-6_14" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132733v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.626" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094963v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087888v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Farouk Bouaziz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094950v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gaume" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaillard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Descourvi&#232;res" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061929v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bouffaron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Morel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094956v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087867v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702417v3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03470903v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poulain" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767444v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653767v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492194v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401680v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438902v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Habib" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Divoux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385501v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385512v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385503v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385519v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385496v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01226195v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374746v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-42467-0?sap-outbound-id=CB84D2523F9DCEEB31A9038CC0EAFC2D4A0C1537&amp;amp;utm_source=standard&amp;amp;utm_medium=email&amp;amp;utm_campaign=000_LAN36_0000019083_Book%20author%20congrats%20NEW&amp;amp;utm_content=EN_34155_20240105&amp;amp;mkt-key=42010A0D55461EED80FCD62F060FABF7" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42467-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377542v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479424v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43177-8_6" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366363v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cochard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267031v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984886v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Grezes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985037v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338531v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140593v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00353654v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04711725v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Shqairat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liarte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marange" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cali Nuur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chagnes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MEQ-04-2024-0163" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074110v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36414-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185086v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vrignat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Avila" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Duculty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bardet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Begot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci15080953" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696408v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-bat1001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212668v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Vanson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marang&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Levrat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-g7014" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516302v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Lounes Bentaha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Voisin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jib Moalla" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2028199" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377527v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bacquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bonjour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kerbrat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12462" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320486v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aubry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levrat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Duverger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231034" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041242v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Himmiche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;tin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11020371" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876018v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kratz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-sf210" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652669v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43684-022-00022-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387868v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Philippot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Autrique" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083536v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Farouk Bouaziz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2020.614853" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02315859v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2019.07.015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423280v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonjour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouyon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mayer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12265" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280878v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Batta&#239;a" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.49.579-605" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323865v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.49.503-535" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094983v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Debernard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gellot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.48.339-372" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870135v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippot Alexandre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Riera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/ujca.2013.010202" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654166v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Manceaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.45.45-60" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111008v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahed Tajer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Carr&#233;-M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.42.63-94" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385479v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385483v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385485v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385474v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491585v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lime" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Parrot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H. Roux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491584v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244957v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bodoin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Blaise" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guennoc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Iung" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244951v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sautereau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Ben Rejeb" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323135v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.288" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244977v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nartz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masschelein" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mayo Solis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Metzger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831535v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838259v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasamin Eslami" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Franciosi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Nouiri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Giret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Negri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791820v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirajeddine Aouani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kaba Traore" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_10" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841402v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernateau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarilys Ben Attar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790540v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.194" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04969275v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829016v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496059v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335223v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397914v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamdou-Kaba Mkt Traore" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337509v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemoine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Norre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85874-2_8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053210v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pannequin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479492v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.179" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479703v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.137" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449949v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Maza" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984732v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336445v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chankate" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD46983.2019.9037869" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497934v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42250-9_31" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415927v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849606v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.312" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114024v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652138v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563099v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Diez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652409v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652140v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565631v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois P&#233;tin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.346" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402481v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431221v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313344v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132733v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.626" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145738v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.545" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236850v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26109-6_14" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149786v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087867v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Morel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bouffaron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702417v3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094963v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087888v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Farouk Bouaziz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061929v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094950v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gaume" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaillard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Descourvi&#232;res" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094956v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03470903v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poulain" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767444v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653767v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492194v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401680v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438902v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Habib" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Divoux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385501v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385512v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385503v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385496v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385519v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01226195v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374746v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-42467-0?sap-outbound-id=CB84D2523F9DCEEB31A9038CC0EAFC2D4A0C1537&amp;amp;utm_source=standard&amp;amp;utm_medium=email&amp;amp;utm_campaign=000_LAN36_0000019083_Book%20author%20congrats%20NEW&amp;amp;utm_content=EN_34155_20240105&amp;amp;mkt-key=42010A0D55461EED80FCD62F060FABF7" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42467-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377542v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479424v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43177-8_6" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366363v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cochard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267031v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984886v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Grezes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985037v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338531v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140593v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00353654v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>