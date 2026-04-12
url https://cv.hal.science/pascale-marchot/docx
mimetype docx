--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -764,352 +764,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obituary - Hervé Paul Marie Antoine ROCHAT 1937–2023</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Report from the 28th Meeting on Toxinology, “Toxins: What’s up, Doc?”, Organized by the French Society of Toxinology on 28–29 November 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Fajloun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Diochot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2023.107249⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (126), pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins15020126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195329v1</w:t>
+                <w:t xml:space="preserve">hal-03978955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ESTHER database on alpha/beta hydrolase fold proteins - An overview of recent developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
+                <w:t xml:space="preserve">Michel Perochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Velluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 383, pp.110671. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cbi.2023.110671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report from the 28th Meeting on Toxinology, “Toxins: What’s up, Doc?”, Organized by the French Society of Toxinology on 28–29 November 2022</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Obituary - Hervé Paul Marie Antoine ROCHAT 1937–2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Martin-Eauclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Diochot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (126), pp.1-25. </w:t>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 233, pp.107249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxins15020126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2023.107249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03978955v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report from the 27th (Virtual) Meeting on Toxinology, “Toxins: Mr Hyde or Dr Jekyll?”, Organized by the French Society of Toxinology, 9–10 December 2021</w:t>
               </w:r>
@@ -1389,51 +1389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Comoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Trobiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1878,51 +1878,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An evolutionary perspective on the first disulfide bond in members of the cholinesterase-carboxylesterase (COesterase) family: Possible outcomes for cholinesterase expression in prokaryotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brazzolotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2231,261 +2231,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01661784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The three-finger toxin fold: a multifunctional structural scaffold able to modulate cholinergic functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natural genomic amplification of cholinesterase genes in animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Kessler</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Denis Servent</w:t>
+                <w:t xml:space="preserve">Murray E. Selkirk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 142, pp.7 - 18. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jnc.13975⟩</w:t>
+              <w:t xml:space="preserve">, 2017, Cholinergic Mechanisms, 142 (2), pp.73-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jnc.13990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01802811v1</w:t>
+                <w:t xml:space="preserve">hal-01608096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural genomic amplification of cholinesterase genes in animals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lenfant</w:t>
+                <w:t xml:space="preserve">The three-finger toxin fold: a multifunctional structural scaffold able to modulate cholinergic functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murray E. Selkirk</w:t>
+                <w:t xml:space="preserve">Denis Servent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Cholinergic Mechanisms, 142 (2), pp.73-81. </w:t>
+              <w:t xml:space="preserve">, 2017, 142, pp.7 - 18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jnc.13990⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jnc.13975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608096v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface: Cholinergic Mechanisms</w:t>
               </w:r>
@@ -2718,51 +2718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 259 (B, SI), pp.343-351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3440,51 +3440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53 (3), pp.362-369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3690,51 +3690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hotelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Velluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3932,51 +3932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial : Special issue on &amp;quot;toxins: from threats to benefits&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Martin-Eauclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4118,51 +4118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 203 (1), pp.266-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4221,51 +4221,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic activity and protein interactions in alpha/beta hydrolase fold proteins: moonlighting versus promiscuity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein and Peptide Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19 (2), pp.132-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4338,51 +4338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Mondielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Conrod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Martin-Eauclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4446,51 +4446,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrolase versus other functions of members of the alpha/beta-hydrolase fold superfamily of proteins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein and Peptide Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19 (2), pp.130-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4518,316 +4518,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00755664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insecticide resistance through mutations in cholinesterases or carboxylesterases : data mining in the ESTHER database</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure-function relationships of the alpha/beta-hydrolase fold domain of neuroligin: A comparison with acetylcholinesterase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Negre</w:t>
+                <w:t xml:space="preserve">Philippe Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Comoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palmer Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pesticide Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 35 (3), pp.315-320. </w:t>
+              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1584/jpestics.R10-10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cbi.2010.01.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661971v1</w:t>
+                <w:t xml:space="preserve">hal-00482300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-function relationships of the alpha/beta-hydrolase fold domain of neuroligin: A comparison with acetylcholinesterase.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Bourne</w:t>
+                <w:t xml:space="preserve">Insecticide resistance through mutations in cholinesterases or carboxylesterases : data mining in the ESTHER database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hotelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbi.2010.01.030⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pesticide Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (3), pp.315-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1584/jpestics.R10-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00482300v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural insights into the exquisite selectivity of neurexin/neuroligin synaptic interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Comoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5315,51 +5315,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Analysis of the Synaptic Protein Neuroligin and Its β-Neurexin Complex: Determinants for Folding and Cell Adhesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Fabrichny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerlind Sulzenbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5814,444 +5814,444 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00134314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of the standard scorpion alpha-toxin AaH II and AaH II mutants leading to the identification of some key bioactive elements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A. niger protein “EstA”, perhaps a new electrotactin, defines a new class of fungal esterases within the α/β hydrolase fold superfamily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Legros</w:t>
+                <w:t xml:space="preserve">Alinda Hasper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ceard</w:t>
+                <w:t xml:space="preserve">Henri Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Vacher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bougis P. E.</w:t>
+                <w:t xml:space="preserve">Marianick Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 157-158, pp.395-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbi.2005.10.072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00021020v1</w:t>
+                <w:t xml:space="preserve">hal-03263187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New friendly tools for users of ESTHER, the database of the alpha/beta-hydrolase fold superfamily of proteins,</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression of the standard scorpion alpha-toxin AaH II and AaH II mutants leading to the identification of some key bioactive elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Negre</w:t>
+                <w:t xml:space="preserve">C. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Hotelier</w:t>
+                <w:t xml:space="preserve">B. Ceard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Cousin</w:t>
+                <w:t xml:space="preserve">H. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bougis P. E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1723, pp.91 99</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00018798v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. niger protein “EstA”, perhaps a new electrotactin, defines a new class of fungal esterases within the α/β hydrolase fold superfamily</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Bourne</w:t>
+                <w:t xml:space="preserve">New friendly tools for users of ESTHER, the database of the alpha/beta-hydrolase fold superfamily of proteins,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alinda Hasper</w:t>
+                <w:t xml:space="preserve">V. Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Chahinian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Renault</w:t>
+                <w:t xml:space="preserve">T. Hotelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianick Juin</w:t>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 157-158, pp.395-396. </w:t>
+              <w:t xml:space="preserve">, 2005, 157-158, pp.339-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbi.2005.10.072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cbi.2005.10.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263187v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of a Cbtx-AChBP complex reveals essential interactions between snake alpha-neurotoxins and nicotinic receptors,</w:t>
               </w:r>
@@ -6477,709 +6477,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures of Aplysia AChBP complexes with nicotinic agonists and antagonists reveal distinctive binding interfaces and conformations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Palmer Taylor</w:t>
+                <w:t xml:space="preserve">Structural insights into AChE inhibition by monoclonal antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sosthène Essono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianick Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Grassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.emboj.7600828⟩</w:t>
+              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 157-158, pp.397-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbi.2005.10.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160548v1</w:t>
+                <w:t xml:space="preserve">hal-03263196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural insights into AChE inhibition by monoclonal antibodies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Grassi</w:t>
+                <w:t xml:space="preserve">Structures of Aplysia AChBP complexes with nicotinic agonists and antagonists reveal distinctive binding interfaces and conformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott B Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerlind Sulzenbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Huxford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palmer Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (20), pp.3635-3646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.emboj.7600828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbi.2005.10.073⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03263196v1</w:t>
+                <w:t xml:space="preserve">hal-03160548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESTHER, the database of the alpha/beta-hydrolase fold superfamily of proteins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Marchot</w:t>
+                <w:t xml:space="preserve">Aspergillus niger Protein EstA Defines a New Class of Fungal Esterases within the α/β Hydrolase Fold Superfamily of Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alinda A Hasper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianick Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo H de Graaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkh141⟩</w:t>
+              <w:t xml:space="preserve">Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 12, pp.677 - 687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.str.2004.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679326v1</w:t>
+                <w:t xml:space="preserve">hal-03263177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freeze-frame inhibitor captures acetylcholinesterase in a unique conformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Kolb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sharpless</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 101 (6), pp.1449-1454. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.0308206100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspergillus niger Protein EstA Defines a New Class of Fungal Esterases within the α/β Hydrolase Fold Superfamily of Proteins</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Henri Chahinian</w:t>
+                <w:t xml:space="preserve">ESTHER, the database of the alpha/beta-hydrolase fold superfamily of proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hotelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianick Juin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leo H de Graaff</w:t>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 12, pp.677 - 687. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 32, pp.D145-D147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.str.2004.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkh141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263177v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural insights into ligand interactions at the acetylcholinesterase peripheral anionic site</w:t>
               </w:r>
@@ -8038,252 +8038,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Structure of Mouse Acetylcholinesterase</w:t>
+                <w:t xml:space="preserve">Conformational Flexibility of the Acetylcholinesterase Tetramer Suggested by X-ray Crystallography*</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Palmer Taylor</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Grassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre E Bougis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 274 (5), pp.2963-2970. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1999, 274 (43), pp.30370-30376</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03262510v1</w:t>
+                <w:t xml:space="preserve">hal-03262571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational Flexibility of the Acetylcholinesterase Tetramer Suggested by X-ray Crystallography*</w:t>
+                <w:t xml:space="preserve">Crystal Structure of Mouse Acetylcholinesterase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Grassi</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palmer Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre E Bougis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 274 (43), pp.30370-30376</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1999, 274 (5), pp.2963-2970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.274.5.2963⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262571v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of mouse acetylcholinesterase by fasciculin: Crystal structure of the complex and mutagenesis of fasciculin</w:t>
               </w:r>
@@ -8810,658 +8810,658 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soluble monomeric acetylcholinesterase from mouse: Expression, purification, and crystallization in complex with fasciculin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure of fasciculin 2 from green mamba snake venom: evidence for unusual loop flexibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Le Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mia Raves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Bourne</w:t>
+                <w:t xml:space="preserve">D. Housset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Vellom</w:t>
+                <w:t xml:space="preserve">P. Bougis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Navaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pro.5560050411⟩</w:t>
+              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 52 (1), pp.87-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0907444995007517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03262129v1</w:t>
+                <w:t xml:space="preserve">hal-03262107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of fasciculin 2 from green mamba snake venom: evidence for unusual loop flexibility</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soluble monomeric acetylcholinesterase from mouse: Expression, purification, and crystallization in complex with fasciculin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bougis</w:t>
+                <w:t xml:space="preserve">Raimond B.G. Ravelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Navaza</w:t>
+                <w:t xml:space="preserve">Mia Raves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vellom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0907444995007517⟩</w:t>
+              <w:t xml:space="preserve">Protein Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 5 (4), pp.672-679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pro.5560050411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03262107v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical analysis of the structure of the peptide fasciculin and its docking to acetylcholinesterase</w:t>
+                <w:t xml:space="preserve">Afaacytin, an alphabeta-fibrinogenase from Cerastes cerastes (Horned Viper) Venom, Activates Purified Factor X and Induces Serotonin Release from Human Blood Platelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harald van den Born</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zoran Radić</w:t>
+                <w:t xml:space="preserve">Fatirna Laraba-Djebari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Martin-Eauclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Mauco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Igor Tsigelny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 4 (4), pp.703-715. </w:t>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 233 (3), pp.756-765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pro.5560040410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1432-1033.1995.756_3.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261936v1</w:t>
+                <w:t xml:space="preserve">hal-03261962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetylcholinesterase Inhibition by Fasciculin: Crystal Structure of the Complex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Bourne</w:t>
+                <w:t xml:space="preserve">Theoretical analysis of the structure of the peptide fasciculin and its docking to acetylcholinesterase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald van den Born</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoran Radić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palmer Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Marchot</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Tsigelny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0092-8674(95)90128-0⟩</w:t>
+              <w:t xml:space="preserve">Protein Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 4 (4), pp.703-715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pro.5560040410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03262026v1</w:t>
+                <w:t xml:space="preserve">hal-03261936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afaacytin, an alphabeta-fibrinogenase from Cerastes cerastes (Horned Viper) Venom, Activates Purified Factor X and Induces Serotonin Release from Human Blood Platelets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gerard Mauco</w:t>
+                <w:t xml:space="preserve">Acetylcholinesterase Inhibition by Fasciculin: Crystal Structure of the Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palmer Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 233 (3), pp.756-765. </w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 83 (3), pp.503-512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1432-1033.1995.756_3.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0092-8674(95)90128-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261962v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural bases for the specificity of cholinesterase catalysis and inhibition</w:t>
               </w:r>
@@ -9714,51 +9714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1.9 A resolution structure of fasciculin 1, an anti-acetylcholinesterase toxin from green mamba snake venom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Le Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9844,51 +9844,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fibrinogen-clotting serine proteinase from Cerastes cerastes (horned viper) venom with arginine-esterase and amidase activities. Purification, characterization and kinetic parameter determination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laraba-Djebari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Martin-Eauclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10111,51 +10111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.R. Tibbs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bougis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.G. Nicholls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10582,51 +10582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E. Bougis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ceard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. van Rietschoten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11480,51 +11480,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the first disulfide bond in the cholinesterase-carboxylesterase (coesterase) family: possible consequences for cholinesterase expression in prokaryotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brazzolotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11787,51 +11787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Symposium on Cholinergic Mechanisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Hangzhou, China. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11869,136 +11869,136 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New friendly tools for users of ESTHER, the database of the alpha/beta-hydrolase fold superfamily of proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hotelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Meeting on Cholinesterases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Perugia, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cbi.2005.10.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -12034,51 +12034,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESTHER: the database dedicated to the analysis of protein sequences within the superfamily of alpha/beta hydrolases and cholinesterase relatives (CHEPON2024, poster PO31)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhou Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12724,51 +12724,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESTHER database: update on the alpha/beta hydrolase fold superfamily of proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12858,51 +12858,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of animal cholinesterases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murray E. Selkirk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hotelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13054,51 +13054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Servent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SFET Publications, Gif-sur-Yvette, France, pp.186, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13155,51 +13155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Goudey-Perriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Servent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SFET Publications, Châtenay-Malabry, France, pp.204, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13256,51 +13256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Goudey-Perriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Servent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SFET Publications, Châtenay-Malabry, France, pp.160, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14018,51 +14018,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fasciculin 1 (Green mamba)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Le Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14445,51 +14445,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550916v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Diochot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Le Garrec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M Dugon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marchot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins18030138" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948435v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Faljoun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Benoit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17020000" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508917v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Fajloun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Legros" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16030147" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693027v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Zancolli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Marcus von Reumont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Anderluh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Figen Caliskan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Chiusano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae054" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542228v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bourne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlind Sulzenbacher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chabaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;mulo Ar&#225;oz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Radi&#263;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22040149" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195329v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Martin-Eauclaire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2023.107249" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perochon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Velluet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2023.110671" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978955v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15020126" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551958v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ladant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pr&#233;vost" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Popoff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14020110" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701887v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ramirez-Franco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Debreux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Extremet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Maulet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac218" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03021748v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Comoletti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trobiani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2020.108381" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03021773v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Meringolo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Diamanti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2020.09.017" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03021788v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semeli Platsaki" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Pinan-Lucarr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delauzun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijun Tu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.014591" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441465v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R Popoff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Benoit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12010031" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269496v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brazzolotto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hotelier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenfant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2019.05.016" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802955v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23010035" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661784v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Molg&#243;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan I Iorga" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13995" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802811v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kessler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Silva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Servent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13975" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608096v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray E. Selkirk" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13990" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802851v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Prado" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Silman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A.M. Prado" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.14027" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802853v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thoumine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2017.08.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439103v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2016.04.027" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439081v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Barry Sharpless" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmer Taylor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b11384" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178822v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Reynaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2015.04.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439005v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Renault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.603902" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03270068v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12031-014-0234-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215133v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mattei" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barbier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2014.11.217" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM0G1W0P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190082v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12031-013-0194-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165542v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218998v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1154" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01771534v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sosth&#232;ne Essono" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mondielli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lamourette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077226" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919888v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2013.08.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837554v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2012.09.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J83MCDTH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755665v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/092986612799080284" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701162v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor P Fabrichny" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conrod" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.315382" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755664v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/092986612799080239" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661971v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1584/jpestics.R10-10" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482300v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leone" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2010.01.030" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNRT524J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625337v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ferracci" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon U Garcia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2010.123" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625332v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja106820e" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464306v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Radic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd T Talley" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0912372107" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809973v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Hibbs" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxin Shi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Talley" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2009.227" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989328v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Fabrichny" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan Miller" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2007.11.013" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134316v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott B Hansen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Huxford" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134313v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Kim" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M603018200" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134314v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021020v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legros" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ceard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vacher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bougis P. E." TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018798v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Negre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hotelier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2005.10.100" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3WVRT7Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263187v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alinda Hasper" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chahinian" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianick Juin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2005.10.072" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3RD5S4P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021395v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Talley" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansen S. B." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taylor" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018799v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Radic" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolb H. C." TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharpless K. B." TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160548v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600828" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263196v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boquet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grassi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2005.10.073" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50C4RCWC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679326v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh141" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263174v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bourne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kolb" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sharpless" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0308206100" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263177v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alinda A Hasper" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo H de Graaff" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2004.03.005" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263169v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdg005" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263160v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geib" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandoz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mabrouk" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Matavel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3640285" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263152v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaihsu Tai" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongye Shen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Henchman" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja017310h" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KWCDMBPL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262596v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tricaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F Martin-Eauclaire" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0041-0101(00)00104-5" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBSJJBX2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263149v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dannenberg" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Pollmann" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Pongs" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m009373200" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363691v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/1999193060505" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F24D2D30F0F11A192890863F71A6355B51969DE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262546v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjeta &#352;entjurc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavko Pe&#269;ar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure Stojan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-4838(99)00018-7" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF2XTP96-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262510v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E Bougis" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.5.2963" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262571v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262468v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Prowse" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bougis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0041-0101(98)00154-8" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGGB9Z5B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262437v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoya Sugiyama" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Kawanishi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Osaka" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Molles" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.53.4.787" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262491v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4257(98)80142-3" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1BC026138DA46A8A080091C0FC5A116A12B230A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262147v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine N Prowse" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Kanter" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Camp" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth J Ackermann" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262129v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimond B.G. Ravelli" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Raves" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vellom" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.5560050411" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262107v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Le Du" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Housset" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bougis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Navaza" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444995007517" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XPFM91ZW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03261936v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald van den Born" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Tsigelny" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.5560040410" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262026v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0092-8674(95)90128-0" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03261962v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatirna Laraba-Djebari" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mauco" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1995.756_3.x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262048v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natilie Hosea" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-4274(95)03575-3" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XP3XVQ10-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03261921v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Khelif" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Hua Ji" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mansuelle" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E. Bougis" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03261892v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Fontecilla-Camps" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2210/pdb1fas/pdb" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03261910v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laraba-Djebari" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0041-0101(92)90515-7" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9TM4GX0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363668v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gourdou" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Harkiss" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Watt" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03261848v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.M. Muniz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Tibbs" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Nicholls" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0197-0186(90)90130-L" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7EA5F92451481F7100AC246109DA90C7DF3F540D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03261830v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Le Du" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-C Fontecilla-Camps" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9258(19)30094-8" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03261788v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Frachon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1988.tb14132.x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03261835v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Zeghloul" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ronin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1988.tb14133.x" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03261771v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Bougis" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Rietschoten" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rochat" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-291x(88)81143-4" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1ZQ96JP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03261744v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rochat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0041-0101(87)90076-6" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-063MZQK4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03261768v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottfried Otting" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt W&#252;thrich" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1987.tb13459.x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03261750v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F Martin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0041-0101(87)90293-5" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGRT00FT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03261741v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi00370a070" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W6F4TN9L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797916v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469851v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541521v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334376v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reynaud" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13925" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837602v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764503v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04752374v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Yu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752741v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752751v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799243v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771646v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471364v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604848v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602789v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738636v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738643v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Goudey-Perriere" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738646v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204750v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203288v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Goyffon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738967v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tt Talley" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Conrod" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03338905v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Taylor" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Kanter" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03338882v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03338447v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03338432v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Fontecilla-Camps" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057958v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Jenner" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Antunes" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Damm" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550916v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Diochot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Le Garrec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M Dugon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marchot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins18030138" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948435v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Faljoun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Benoit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17020000" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508917v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Fajloun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Legros" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16030147" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693027v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Zancolli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Marcus von Reumont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Anderluh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Figen Caliskan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Chiusano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae054" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542228v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bourne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlind Sulzenbacher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chabaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;mulo Ar&#225;oz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Radi&#263;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22040149" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978955v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15020126" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195109v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perochon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Velluet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2023.110671" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195329v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Martin-Eauclaire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2023.107249" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551958v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ladant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pr&#233;vost" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Popoff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14020110" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701887v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ramirez-Franco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Debreux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Extremet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Maulet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac218" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03021748v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Comoletti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trobiani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2020.108381" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03021773v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Meringolo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Diamanti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2020.09.017" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03021788v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semeli Platsaki" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Pinan-Lucarr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delauzun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijun Tu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.014591" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441465v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R Popoff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Benoit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12010031" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269496v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brazzolotto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hotelier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenfant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2019.05.016" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802955v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23010035" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661784v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Molg&#243;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan I Iorga" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13995" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608096v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray E. Selkirk" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13990" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802811v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kessler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Silva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Servent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13975" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802851v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Prado" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Silman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A.M. Prado" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.14027" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802853v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thoumine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2017.08.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439103v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2016.04.027" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439081v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Barry Sharpless" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmer Taylor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b11384" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178822v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Reynaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2015.04.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439005v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Renault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.603902" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03270068v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12031-014-0234-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215133v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mattei" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barbier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2014.11.217" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM0G1W0P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190082v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12031-013-0194-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165542v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218998v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1154" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01771534v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sosth&#232;ne Essono" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mondielli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lamourette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077226" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919888v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2013.08.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837554v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2012.09.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J83MCDTH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755665v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/092986612799080284" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701162v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor P Fabrichny" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conrod" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.315382" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755664v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/092986612799080239" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482300v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leone" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2010.01.030" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNRT524J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661971v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1584/jpestics.R10-10" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625337v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ferracci" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon U Garcia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2010.123" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625332v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja106820e" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464306v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Radic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd T Talley" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0912372107" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809973v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Hibbs" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxin Shi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Talley" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2009.227" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989328v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Fabrichny" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan Miller" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2007.11.013" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134316v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott B Hansen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Huxford" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134313v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Kim" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M603018200" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134314v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263187v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alinda Hasper" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chahinian" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianick Juin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2005.10.072" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3RD5S4P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021020v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legros" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ceard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vacher" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bougis P. E." TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018798v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Negre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hotelier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2005.10.100" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3WVRT7Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021395v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Talley" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansen S. B." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taylor" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018799v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Radic" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolb H. C." TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharpless K. B." TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263196v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grassi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2005.10.073" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50C4RCWC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160548v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600828" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263177v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alinda A Hasper" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo H de Graaff" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2004.03.005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263174v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bourne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kolb" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sharpless" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0308206100" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679326v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh141" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263169v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdg005" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263160v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geib" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandoz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mabrouk" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Matavel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3640285" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263152v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaihsu Tai" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongye Shen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Henchman" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja017310h" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KWCDMBPL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262596v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tricaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F Martin-Eauclaire" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0041-0101(00)00104-5" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBSJJBX2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263149v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dannenberg" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Pollmann" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Pongs" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m009373200" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363691v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/1999193060505" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F24D2D30F0F11A192890863F71A6355B51969DE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262546v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjeta &#352;entjurc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavko Pe&#269;ar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure Stojan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-4838(99)00018-7" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF2XTP96-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262571v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E Bougis" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262510v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.5.2963" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262468v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Prowse" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bougis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0041-0101(98)00154-8" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGGB9Z5B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262437v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoya Sugiyama" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Kawanishi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Osaka" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Molles" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.53.4.787" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262491v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4257(98)80142-3" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1BC026138DA46A8A080091C0FC5A116A12B230A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262147v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine N Prowse" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Kanter" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Camp" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth J Ackermann" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262107v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Le Du" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Housset" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bougis" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Navaza" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444995007517" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XPFM91ZW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262129v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimond B.G. Ravelli" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Raves" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vellom" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.5560050411" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03261962v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatirna Laraba-Djebari" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mauco" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1995.756_3.x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03261936v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald van den Born" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Tsigelny" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.5560040410" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262026v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0092-8674(95)90128-0" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262048v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natilie Hosea" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-4274(95)03575-3" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XP3XVQ10-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03261921v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Khelif" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Hua Ji" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mansuelle" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E. Bougis" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03261892v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Fontecilla-Camps" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2210/pdb1fas/pdb" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03261910v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laraba-Djebari" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0041-0101(92)90515-7" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9TM4GX0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363668v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gourdou" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Harkiss" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Watt" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03261848v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.M. Muniz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Tibbs" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Nicholls" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0197-0186(90)90130-L" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7EA5F92451481F7100AC246109DA90C7DF3F540D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03261830v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Le Du" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-C Fontecilla-Camps" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9258(19)30094-8" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03261788v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Frachon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1988.tb14132.x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03261835v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Zeghloul" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ronin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1988.tb14133.x" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03261771v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Bougis" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Rietschoten" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rochat" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-291x(88)81143-4" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1ZQ96JP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03261744v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rochat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0041-0101(87)90076-6" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-063MZQK4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03261768v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottfried Otting" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt W&#252;thrich" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1987.tb13459.x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03261750v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F Martin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0041-0101(87)90293-5" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGRT00FT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03261741v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi00370a070" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W6F4TN9L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797916v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469851v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541521v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334376v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reynaud" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13925" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837602v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764503v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04752374v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Yu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752741v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752751v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799243v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771646v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471364v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604848v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602789v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738636v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738643v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Goudey-Perriere" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738646v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204750v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203288v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Goyffon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738967v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tt Talley" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Conrod" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03338905v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Taylor" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Kanter" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03338882v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03338447v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03338432v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Fontecilla-Camps" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057958v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Jenner" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Antunes" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Damm" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>