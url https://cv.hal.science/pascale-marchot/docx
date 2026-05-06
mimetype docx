--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -366,291 +366,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04948435v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report from the 29th Meeting on Toxinology, “Toxins: From the Wild to the Lab”, Organized by the French Society of Toxinology on 30 November–1 December 2023</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Web of venom: exploration of big data resources in animal toxin research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziad Fajloun</w:t>
+                <w:t xml:space="preserve">Giulia Zancolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Legros</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Björn Marcus von Reumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Anderluh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figen Caliskan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luisa Chiusano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins16030147⟩</w:t>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13, pp.giae054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gigascience/giae054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04508917v1</w:t>
+                <w:t xml:space="preserve">hal-04693027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web of venom: exploration of big data resources in animal toxin research</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gregor Anderluh</w:t>
+                <w:t xml:space="preserve">Report from the 29th Meeting on Toxinology, “Toxins: From the Wild to the Lab”, Organized by the French Society of Toxinology on 30 November–1 December 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figen Caliskan</w:t>
+                <w:t xml:space="preserve">Ziad Fajloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Luisa Chiusano</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Diochot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GigaScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13, pp.giae054. </w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (3), pp.147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gigascience/giae054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxins16030147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693027v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04508917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cyclic imine core common to the marine macrocyclic toxins is sufficient to dictate nicotinic acetylcholine receptor antagonism</w:t>
               </w:r>
@@ -764,620 +764,620 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report from the 28th Meeting on Toxinology, “Toxins: What’s up, Doc?”, Organized by the French Society of Toxinology on 28–29 November 2022</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Obituary - Hervé Paul Marie Antoine ROCHAT 1937–2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Martin-Eauclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Diochot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins15020126⟩</w:t>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 233, pp.107249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2023.107249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03978955v1</w:t>
+                <w:t xml:space="preserve">hal-04195329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ESTHER database on alpha/beta hydrolase fold proteins - An overview of recent developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Perochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Velluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 383, pp.110671. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cbi.2023.110671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obituary - Hervé Paul Marie Antoine ROCHAT 1937–2023</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Report from the 28th Meeting on Toxinology, “Toxins: What’s up, Doc?”, Organized by the French Society of Toxinology on 28–29 November 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Fajloun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Diochot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 233, pp.107249. </w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (126), pp.1-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2023.107249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxins15020126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195329v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report from the 27th (Virtual) Meeting on Toxinology, “Toxins: Mr Hyde or Dr Jekyll?”, Organized by the French Society of Toxinology, 9–10 December 2021</w:t>
+                <w:t xml:space="preserve">Patient-derived antibodies reveal the subcellular distribution and heterogeneous interactome of LGI1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Ladant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Diochot</w:t>
+                <w:t xml:space="preserve">Jorge Ramirez-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Prévost</w:t>
+                <w:t xml:space="preserve">Kévin Debreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Popoff</w:t>
+                <w:t xml:space="preserve">Johanna Extremet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Maulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Belghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins14020110⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.awac218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awac218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03551958v1</w:t>
+                <w:t xml:space="preserve">hal-03701887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-derived antibodies reveal the subcellular distribution and heterogeneous interactome of LGI1</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Report from the 27th (Virtual) Meeting on Toxinology, “Toxins: Mr Hyde or Dr Jekyll?”, Organized by the French Society of Toxinology, 9–10 December 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Extremet</w:t>
+                <w:t xml:space="preserve">Daniel Ladant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Diochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Maulet</w:t>
+                <w:t xml:space="preserve">Gilles Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Belghazi</w:t>
+                <w:t xml:space="preserve">Michel Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.awac218. </w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (110), pp.1-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/awac218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxins14020110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701887v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative mapping of selected structural determinants on the extracellular domains of cholinesterase-like cell-adhesion molecules.</w:t>
               </w:r>
@@ -1389,51 +1389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Comoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Trobiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1878,51 +1878,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An evolutionary perspective on the first disulfide bond in members of the cholinesterase-carboxylesterase (COesterase) family: Possible outcomes for cholinesterase expression in prokaryotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brazzolotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2097,603 +2097,603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic imine toxins from dinoflagellates: a growing family of potent antagonists of the nicotinic acetylcholine receptors</w:t>
+                <w:t xml:space="preserve">The three-finger toxin fold: a multifunctional structural scaffold able to modulate cholinergic functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Molgó</w:t>
+                <w:t xml:space="preserve">Pascal Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan I Iorga</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marcela Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Servent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 142, pp.41 - 51. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jnc.13995⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 142, pp.7 - 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jnc.13975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01661784v1</w:t>
+                <w:t xml:space="preserve">hal-01802811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural genomic amplification of cholinesterase genes in animals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lenfant</w:t>
+                <w:t xml:space="preserve">Cyclic imine toxins from dinoflagellates: a growing family of potent antagonists of the nicotinic acetylcholine receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Molgó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rómulo Aráoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan I Iorga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Cholinergic Mechanisms, 142 (2), pp.73-81. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jnc.13990⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 142, pp.41 - 51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jnc.13995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608096v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The three-finger toxin fold: a multifunctional structural scaffold able to modulate cholinergic functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Kessler</w:t>
+                <w:t xml:space="preserve">Natural genomic amplification of cholinesterase genes in animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Servent</w:t>
+                <w:t xml:space="preserve">Murray E. Selkirk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 142, pp.7 - 18. </w:t>
+              <w:t xml:space="preserve">, 2017, Cholinergic Mechanisms, 142 (2), pp.73-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jnc.13975⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jnc.13990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802811v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface: Cholinergic Mechanisms</w:t>
+                <w:t xml:space="preserve">A Triad of Crystals Sheds Light on MDGA Interference with Neuroligation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Prado</w:t>
+                <w:t xml:space="preserve">Olivier Thoumine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco A.M. Prado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jnc.14027⟩</w:t>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (4), pp.729 - 732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2017.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01802851v1</w:t>
+                <w:t xml:space="preserve">hal-01802853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Triad of Crystals Sheds Light on MDGA Interference with Neuroligation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preface: Cholinergic Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Silman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Thoumine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Marchot</w:t>
+                <w:t xml:space="preserve">Marco A.M. Prado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (4), pp.729 - 732. </w:t>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 142, pp.3 - 6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2017.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jnc.14027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802853v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships of human alpha/beta hydrolase fold proteins and other organophosphate-interacting proteins</w:t>
               </w:r>
@@ -2718,51 +2718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 259 (B, SI), pp.343-351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3294,51 +3294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Molgó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 91, pp.1-4. </w:t>
@@ -3440,51 +3440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53 (3), pp.362-369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3570,51 +3570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Molgó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 91, pp.1-4. </w:t>
@@ -3658,429 +3658,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESTHER, the database of the α/β-hydrolase fold superfamily of proteins: tools to explore diversity of functions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Bourne</w:t>
+                <w:t xml:space="preserve">Editorial : Special issue on &amp;quot;toxins: from threats to benefits&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Martin-Eauclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Molgó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 41, pp.423-429. </w:t>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 75, pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gks1154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2013.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218998v1</w:t>
+                <w:t xml:space="preserve">hal-00919888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Characterization of Monoclonal Antibodies that Inhibit Acetylcholinesterase by Targeting the Peripheral Site and Backdoor Region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ESTHER, the database of the α/β-hydrolase fold superfamily of proteins: tools to explore diversity of functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hotelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Velluet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patricia Lamourette</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0077226⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41, pp.423-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gks1154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771534v1</w:t>
+                <w:t xml:space="preserve">hal-01218998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial : Special issue on &amp;quot;toxins: from threats to benefits&amp;quot;.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jordi Molgó</w:t>
+                <w:t xml:space="preserve">Molecular Characterization of Monoclonal Antibodies that Inhibit Acetylcholinesterase by Targeting the Peripheral Site and Backdoor Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sosthène Essono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Mondielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lamourette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 75, pp.1-2. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, pp.e77226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2013.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0077226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919888v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteins with an alpha/beta hydrolase fold: Relationships between subfamilies in an ever-growing superfamily.</w:t>
               </w:r>
@@ -4118,51 +4118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 203 (1), pp.266-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4221,51 +4221,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic activity and protein interactions in alpha/beta hydrolase fold proteins: moonlighting versus promiscuity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein and Peptide Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19 (2), pp.132-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4312,77 +4312,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Insights into Antibody Sequestering and Neutralizing of Na+ Channel α-Type Modulator from Old World Scorpion Venom.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor P Fabrichny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Mondielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Conrod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Martin-Eauclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4446,51 +4446,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrolase versus other functions of members of the alpha/beta-hydrolase fold superfamily of proteins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein and Peptide Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19 (2), pp.130-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4518,316 +4518,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00755664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-function relationships of the alpha/beta-hydrolase fold domain of neuroligin: A comparison with acetylcholinesterase.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insecticide resistance through mutations in cholinesterases or carboxylesterases : data mining in the ESTHER database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hotelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Leone</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yves Bourne</w:t>
+                <w:t xml:space="preserve">Vincent Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, epub ahead of print. </w:t>
+              <w:t xml:space="preserve">Journal of Pesticide Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (3), pp.315-320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbi.2010.01.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1584/jpestics.R10-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00482300v1</w:t>
+                <w:t xml:space="preserve">hal-02661971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insecticide resistance through mutations in cholinesterases or carboxylesterases : data mining in the ESTHER database</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Negre</w:t>
+                <w:t xml:space="preserve">Structure-function relationships of the alpha/beta-hydrolase fold domain of neuroligin: A comparison with acetylcholinesterase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Comoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palmer Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pesticide Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbi.2010.01.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1584/jpestics.R10-10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02661971v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural insights into the exquisite selectivity of neurexin/neuroligin synaptic interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Comoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5315,51 +5315,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Analysis of the Synaptic Protein Neuroligin and Its β-Neurexin Complex: Determinants for Folding and Cell Adhesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Fabrichny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerlind Sulzenbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5814,444 +5814,444 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00134314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. niger protein “EstA”, perhaps a new electrotactin, defines a new class of fungal esterases within the α/β hydrolase fold superfamily</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression of the standard scorpion alpha-toxin AaH II and AaH II mutants leading to the identification of some key bioactive elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alinda Hasper</w:t>
+                <w:t xml:space="preserve">C. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Chahinian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Renault</w:t>
+                <w:t xml:space="preserve">B. Ceard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianick Juin</w:t>
+                <w:t xml:space="preserve">H. Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bougis P. E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1723, pp.91 99</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03263187v1</w:t>
+                <w:t xml:space="preserve">hal-00021020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of the standard scorpion alpha-toxin AaH II and AaH II mutants leading to the identification of some key bioactive elements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New friendly tools for users of ESTHER, the database of the alpha/beta-hydrolase fold superfamily of proteins,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Legros</w:t>
+                <w:t xml:space="preserve">V. Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ceard</w:t>
+                <w:t xml:space="preserve">T. Hotelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Vacher</w:t>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bougis P. E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 157-158, pp.339-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbi.2005.10.100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021020v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New friendly tools for users of ESTHER, the database of the alpha/beta-hydrolase fold superfamily of proteins,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Renault</w:t>
+                <w:t xml:space="preserve">A. niger protein “EstA”, perhaps a new electrotactin, defines a new class of fungal esterases within the α/β hydrolase fold superfamily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Negre</w:t>
+                <w:t xml:space="preserve">Alinda Hasper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Hotelier</w:t>
+                <w:t xml:space="preserve">Henri Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Cousin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Marchot</w:t>
+                <w:t xml:space="preserve">Marianick Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 157-158, pp.339-43. </w:t>
+              <w:t xml:space="preserve">, 2005, 157-158, pp.395-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbi.2005.10.100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cbi.2005.10.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018798v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of a Cbtx-AChBP complex reveals essential interactions between snake alpha-neurotoxins and nicotinic receptors,</w:t>
               </w:r>
@@ -6496,64 +6496,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural insights into AChE inhibition by monoclonal antibodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sosthène Essono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianick Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6757,429 +6757,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspergillus niger Protein EstA Defines a New Class of Fungal Esterases within the α/β Hydrolase Fold Superfamily of Proteins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Leo H de Graaff</w:t>
+                <w:t xml:space="preserve">ESTHER, the database of the alpha/beta-hydrolase fold superfamily of proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hotelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.str.2004.03.005⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 32, pp.D145-D147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkh141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03263177v1</w:t>
+                <w:t xml:space="preserve">hal-02679326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freeze-frame inhibitor captures acetylcholinesterase in a unique conformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kolb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sharpless</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 101 (6), pp.1449-1454. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.0308206100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESTHER, the database of the alpha/beta-hydrolase fold superfamily of proteins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Renault</w:t>
+                <w:t xml:space="preserve">Aspergillus niger Protein EstA Defines a New Class of Fungal Esterases within the α/β Hydrolase Fold Superfamily of Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alinda A Hasper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Cousin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascale Marchot</w:t>
+                <w:t xml:space="preserve">Marianick Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo H de Graaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 32, pp.D145-D147. </w:t>
+              <w:t xml:space="preserve">Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 12, pp.677 - 687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkh141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.str.2004.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679326v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural insights into ligand interactions at the acetylcholinesterase peripheral anionic site</w:t>
               </w:r>
@@ -8810,658 +8810,658 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of fasciculin 2 from green mamba snake venom: evidence for unusual loop flexibility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soluble monomeric acetylcholinesterase from mouse: Expression, purification, and crystallization in complex with fasciculin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Le Du</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Marchot</w:t>
+                <w:t xml:space="preserve">Raimond B.G. Ravelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Housset</w:t>
+                <w:t xml:space="preserve">Mia Raves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bougis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Navaza</w:t>
+                <w:t xml:space="preserve">Daniel Vellom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0907444995007517⟩</w:t>
+              <w:t xml:space="preserve">Protein Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 5 (4), pp.672-679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pro.5560050411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03262107v1</w:t>
+                <w:t xml:space="preserve">hal-03262129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soluble monomeric acetylcholinesterase from mouse: Expression, purification, and crystallization in complex with fasciculin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure of fasciculin 2 from green mamba snake venom: evidence for unusual loop flexibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Le Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Housset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raimond B.G. Ravelli</w:t>
+                <w:t xml:space="preserve">P. Bougis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mia Raves</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Vellom</w:t>
+                <w:t xml:space="preserve">J. Navaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 52 (1), pp.87-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0907444995007517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pro.5560050411⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03262129v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afaacytin, an alphabeta-fibrinogenase from Cerastes cerastes (Horned Viper) Venom, Activates Purified Factor X and Induces Serotonin Release from Human Blood Platelets</w:t>
+                <w:t xml:space="preserve">Theoretical analysis of the structure of the peptide fasciculin and its docking to acetylcholinesterase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatirna Laraba-Djebari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Martin-Eauclaire</w:t>
+                <w:t xml:space="preserve">Harald van den Born</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoran Radić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palmer Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Mauco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Marchot</w:t>
+                <w:t xml:space="preserve">Igor Tsigelny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 233 (3), pp.756-765. </w:t>
+              <w:t xml:space="preserve">Protein Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 4 (4), pp.703-715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1432-1033.1995.756_3.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pro.5560040410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261962v1</w:t>
+                <w:t xml:space="preserve">hal-03261936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical analysis of the structure of the peptide fasciculin and its docking to acetylcholinesterase</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zoran Radić</w:t>
+                <w:t xml:space="preserve">Acetylcholinesterase Inhibition by Fasciculin: Crystal Structure of the Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palmer Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Igor Tsigelny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pro.5560040410⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 83 (3), pp.503-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0092-8674(95)90128-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261936v1</w:t>
+                <w:t xml:space="preserve">hal-03262026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetylcholinesterase Inhibition by Fasciculin: Crystal Structure of the Complex</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Palmer Taylor</w:t>
+                <w:t xml:space="preserve">Afaacytin, an alphabeta-fibrinogenase from Cerastes cerastes (Horned Viper) Venom, Activates Purified Factor X and Induces Serotonin Release from Human Blood Platelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatirna Laraba-Djebari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Martin-Eauclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Mauco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 83 (3), pp.503-512. </w:t>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 233 (3), pp.756-765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0092-8674(95)90128-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1432-1033.1995.756_3.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262026v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural bases for the specificity of cholinesterase catalysis and inhibition</w:t>
               </w:r>
@@ -9714,51 +9714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1.9 A resolution structure of fasciculin 1, an anti-acetylcholinesterase toxin from green mamba snake venom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Le Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9844,51 +9844,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fibrinogen-clotting serine proteinase from Cerastes cerastes (horned viper) venom with arginine-esterase and amidase activities. Purification, characterization and kinetic parameter determination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laraba-Djebari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Martin-Eauclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10111,51 +10111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.R. Tibbs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bougis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.G. Nicholls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10582,51 +10582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E. Bougis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ceard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. van Rietschoten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11300,51 +11300,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoran Radić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Report from the 29th Meeting on Toxinology, “Toxins: From the Wild to the Lab”, Organized by the French Society of Toxinology on 30 November–1 December 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFET, Nov 2023, Paris, France. pp.147 (16-17), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/toxins16030147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797916v1</w:t>
@@ -11480,51 +11480,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the first disulfide bond in the cholinesterase-carboxylesterase (coesterase) family: possible consequences for cholinesterase expression in prokaryotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brazzolotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11787,51 +11787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Symposium on Cholinergic Mechanisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Hangzhou, China. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11869,136 +11869,136 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New friendly tools for users of ESTHER, the database of the alpha/beta-hydrolase fold superfamily of proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hotelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Meeting on Cholinesterases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Perugia, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cbi.2005.10.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -12034,51 +12034,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESTHER: the database dedicated to the analysis of protein sequences within the superfamily of alpha/beta hydrolases and cholinesterase relatives (CHEPON2024, poster PO31)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhou Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12724,51 +12724,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESTHER database: update on the alpha/beta hydrolase fold superfamily of proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12858,51 +12858,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of animal cholinesterases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murray E. Selkirk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hotelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13054,51 +13054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Servent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SFET Publications, Gif-sur-Yvette, France, pp.186, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13155,51 +13155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Goudey-Perriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Servent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SFET Publications, Châtenay-Malabry, France, pp.204, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13256,51 +13256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Goudey-Perriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Servent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SFET Publications, Châtenay-Malabry, France, pp.160, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14018,51 +14018,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fasciculin 1 (Green mamba)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Le Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14171,77 +14171,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syllabus for a Master's-level course on Animal Venomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Jenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregor Anderluh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agostinho Antunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figen Caliskan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maik Damm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14445,51 +14445,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550916v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Diochot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Le Garrec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M Dugon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marchot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins18030138" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948435v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Faljoun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Benoit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17020000" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508917v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Fajloun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Legros" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16030147" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693027v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Zancolli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Marcus von Reumont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Anderluh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Figen Caliskan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Chiusano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae054" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542228v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bourne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlind Sulzenbacher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chabaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;mulo Ar&#225;oz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Radi&#263;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22040149" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978955v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15020126" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195109v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perochon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Velluet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2023.110671" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195329v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Martin-Eauclaire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2023.107249" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551958v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ladant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pr&#233;vost" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Popoff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14020110" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701887v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ramirez-Franco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Debreux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Extremet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Maulet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac218" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03021748v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Comoletti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trobiani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2020.108381" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03021773v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Meringolo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Diamanti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2020.09.017" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03021788v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semeli Platsaki" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Pinan-Lucarr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delauzun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijun Tu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.014591" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441465v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R Popoff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Benoit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12010031" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269496v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brazzolotto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hotelier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenfant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2019.05.016" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802955v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23010035" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661784v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Molg&#243;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan I Iorga" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13995" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608096v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray E. Selkirk" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13990" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802811v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kessler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Silva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Servent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13975" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802851v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Prado" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Silman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A.M. Prado" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.14027" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802853v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thoumine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2017.08.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439103v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2016.04.027" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439081v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Barry Sharpless" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmer Taylor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b11384" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178822v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Reynaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2015.04.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439005v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Renault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.603902" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03270068v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12031-014-0234-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215133v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mattei" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barbier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2014.11.217" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM0G1W0P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190082v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12031-013-0194-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165542v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218998v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1154" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01771534v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sosth&#232;ne Essono" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mondielli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lamourette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077226" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919888v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2013.08.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837554v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2012.09.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J83MCDTH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755665v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/092986612799080284" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701162v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor P Fabrichny" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conrod" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.315382" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755664v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/092986612799080239" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482300v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leone" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2010.01.030" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNRT524J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661971v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1584/jpestics.R10-10" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625337v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ferracci" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon U Garcia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2010.123" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625332v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja106820e" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464306v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Radic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd T Talley" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0912372107" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809973v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Hibbs" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxin Shi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Talley" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2009.227" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989328v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Fabrichny" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan Miller" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2007.11.013" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134316v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott B Hansen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Huxford" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134313v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Kim" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M603018200" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134314v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263187v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alinda Hasper" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chahinian" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianick Juin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2005.10.072" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3RD5S4P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021020v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legros" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ceard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vacher" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bougis P. E." TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018798v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Negre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hotelier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2005.10.100" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3WVRT7Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021395v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Talley" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansen S. B." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taylor" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018799v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Radic" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolb H. C." TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharpless K. B." TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263196v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grassi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2005.10.073" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50C4RCWC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160548v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600828" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263177v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alinda A Hasper" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo H de Graaff" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2004.03.005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263174v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bourne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kolb" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sharpless" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0308206100" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679326v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh141" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263169v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdg005" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263160v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geib" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandoz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mabrouk" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Matavel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3640285" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263152v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaihsu Tai" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongye Shen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Henchman" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja017310h" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KWCDMBPL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262596v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tricaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F Martin-Eauclaire" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0041-0101(00)00104-5" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBSJJBX2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263149v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dannenberg" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Pollmann" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Pongs" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m009373200" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363691v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/1999193060505" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F24D2D30F0F11A192890863F71A6355B51969DE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262546v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjeta &#352;entjurc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavko Pe&#269;ar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure Stojan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-4838(99)00018-7" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF2XTP96-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262571v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E Bougis" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262510v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.5.2963" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262468v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Prowse" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bougis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0041-0101(98)00154-8" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGGB9Z5B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262437v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoya Sugiyama" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Kawanishi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Osaka" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Molles" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.53.4.787" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262491v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4257(98)80142-3" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1BC026138DA46A8A080091C0FC5A116A12B230A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262147v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine N Prowse" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Kanter" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Camp" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth J Ackermann" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262107v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Le Du" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Housset" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bougis" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Navaza" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444995007517" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XPFM91ZW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262129v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimond B.G. Ravelli" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Raves" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vellom" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.5560050411" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03261962v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatirna Laraba-Djebari" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mauco" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1995.756_3.x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03261936v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald van den Born" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Tsigelny" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.5560040410" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262026v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0092-8674(95)90128-0" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262048v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natilie Hosea" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-4274(95)03575-3" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XP3XVQ10-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03261921v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Khelif" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Hua Ji" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mansuelle" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E. Bougis" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03261892v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Fontecilla-Camps" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2210/pdb1fas/pdb" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03261910v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laraba-Djebari" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0041-0101(92)90515-7" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9TM4GX0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363668v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gourdou" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Harkiss" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Watt" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03261848v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.M. Muniz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Tibbs" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Nicholls" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0197-0186(90)90130-L" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7EA5F92451481F7100AC246109DA90C7DF3F540D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03261830v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Le Du" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-C Fontecilla-Camps" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9258(19)30094-8" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03261788v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Frachon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1988.tb14132.x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03261835v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Zeghloul" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ronin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1988.tb14133.x" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03261771v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Bougis" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Rietschoten" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rochat" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-291x(88)81143-4" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1ZQ96JP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03261744v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rochat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0041-0101(87)90076-6" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-063MZQK4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03261768v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottfried Otting" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt W&#252;thrich" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1987.tb13459.x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03261750v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F Martin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0041-0101(87)90293-5" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGRT00FT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03261741v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi00370a070" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W6F4TN9L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797916v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469851v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541521v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334376v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reynaud" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13925" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837602v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764503v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04752374v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Yu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752741v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752751v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799243v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771646v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471364v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604848v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602789v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738636v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738643v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Goudey-Perriere" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738646v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204750v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203288v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Goyffon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738967v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tt Talley" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Conrod" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03338905v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Taylor" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Kanter" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03338882v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03338447v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03338432v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Fontecilla-Camps" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057958v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Jenner" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Antunes" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Damm" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550916v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Diochot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Le Garrec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M Dugon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marchot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins18030138" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948435v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Faljoun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Benoit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17020000" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693027v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Zancolli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Marcus von Reumont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Anderluh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Figen Caliskan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Chiusano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae054" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508917v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Fajloun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Legros" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16030147" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542228v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bourne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlind Sulzenbacher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chabaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;mulo Ar&#225;oz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Radi&#263;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22040149" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195329v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Martin-Eauclaire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2023.107249" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perochon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Velluet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2023.110671" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978955v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15020126" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701887v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ramirez-Franco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Debreux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Extremet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Maulet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac218" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551958v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ladant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pr&#233;vost" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Popoff" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14020110" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03021748v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Comoletti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trobiani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2020.108381" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03021773v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Meringolo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Diamanti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2020.09.017" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03021788v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semeli Platsaki" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Pinan-Lucarr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delauzun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijun Tu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.014591" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441465v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R Popoff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Benoit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12010031" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269496v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brazzolotto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hotelier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenfant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2019.05.016" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802955v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23010035" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802811v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kessler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Silva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Servent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13975" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661784v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Molg&#243;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan I Iorga" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13995" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608096v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray E. Selkirk" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13990" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802853v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thoumine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2017.08.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802851v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Prado" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Silman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A.M. Prado" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.14027" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439103v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2016.04.027" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439081v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Barry Sharpless" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmer Taylor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b11384" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178822v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Reynaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2015.04.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439005v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Renault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.603902" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03270068v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12031-014-0234-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215133v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mattei" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barbier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2014.11.217" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM0G1W0P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190082v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12031-013-0194-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165542v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919888v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2013.08.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218998v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1154" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01771534v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sosth&#232;ne Essono" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mondielli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lamourette" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077226" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837554v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2012.09.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J83MCDTH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755665v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/092986612799080284" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701162v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor P Fabrichny" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conrod" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.315382" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755664v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/092986612799080239" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661971v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1584/jpestics.R10-10" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482300v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leone" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2010.01.030" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNRT524J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625337v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ferracci" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon U Garcia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2010.123" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625332v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja106820e" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464306v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Radic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd T Talley" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0912372107" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809973v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Hibbs" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxin Shi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Talley" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2009.227" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989328v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Fabrichny" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan Miller" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2007.11.013" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134316v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott B Hansen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Huxford" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134313v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Kim" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M603018200" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134314v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021020v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legros" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ceard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vacher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bougis P. E." TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018798v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Negre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hotelier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2005.10.100" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3WVRT7Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263187v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alinda Hasper" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chahinian" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianick Juin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2005.10.072" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3RD5S4P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021395v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Talley" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansen S. B." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taylor" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018799v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Radic" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolb H. C." TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharpless K. B." TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263196v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grassi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2005.10.073" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50C4RCWC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160548v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600828" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679326v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh141" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263174v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bourne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kolb" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sharpless" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0308206100" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263177v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alinda A Hasper" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo H de Graaff" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2004.03.005" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263169v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdg005" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263160v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geib" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandoz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mabrouk" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Matavel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3640285" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263152v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaihsu Tai" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongye Shen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Henchman" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja017310h" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KWCDMBPL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262596v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tricaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F Martin-Eauclaire" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0041-0101(00)00104-5" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBSJJBX2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263149v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dannenberg" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Pollmann" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Pongs" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m009373200" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363691v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/1999193060505" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F24D2D30F0F11A192890863F71A6355B51969DE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262546v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjeta &#352;entjurc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavko Pe&#269;ar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure Stojan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-4838(99)00018-7" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF2XTP96-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262571v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E Bougis" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262510v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.5.2963" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262468v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Prowse" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bougis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0041-0101(98)00154-8" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGGB9Z5B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262437v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoya Sugiyama" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Kawanishi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Osaka" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Molles" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.53.4.787" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262491v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4257(98)80142-3" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1BC026138DA46A8A080091C0FC5A116A12B230A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262147v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine N Prowse" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Kanter" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Camp" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth J Ackermann" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262129v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimond B.G. Ravelli" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Raves" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vellom" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.5560050411" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262107v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Le Du" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Housset" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bougis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Navaza" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444995007517" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XPFM91ZW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03261936v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald van den Born" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Tsigelny" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.5560040410" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262026v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0092-8674(95)90128-0" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03261962v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatirna Laraba-Djebari" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mauco" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1995.756_3.x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262048v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natilie Hosea" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-4274(95)03575-3" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XP3XVQ10-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03261921v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Khelif" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Hua Ji" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mansuelle" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E. Bougis" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03261892v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Fontecilla-Camps" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2210/pdb1fas/pdb" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03261910v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laraba-Djebari" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0041-0101(92)90515-7" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9TM4GX0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363668v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gourdou" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Harkiss" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Watt" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03261848v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.M. Muniz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Tibbs" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Nicholls" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0197-0186(90)90130-L" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7EA5F92451481F7100AC246109DA90C7DF3F540D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03261830v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Le Du" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-C Fontecilla-Camps" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9258(19)30094-8" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03261788v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Frachon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1988.tb14132.x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03261835v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Zeghloul" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ronin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1988.tb14133.x" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03261771v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Bougis" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Rietschoten" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rochat" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-291x(88)81143-4" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1ZQ96JP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03261744v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rochat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0041-0101(87)90076-6" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-063MZQK4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03261768v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottfried Otting" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt W&#252;thrich" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1987.tb13459.x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03261750v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F Martin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0041-0101(87)90293-5" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGRT00FT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03261741v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi00370a070" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W6F4TN9L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797916v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469851v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541521v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334376v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reynaud" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13925" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837602v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764503v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04752374v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Yu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752741v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752751v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799243v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771646v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471364v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604848v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602789v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738636v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738643v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Goudey-Perriere" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738646v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204750v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203288v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Goyffon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738967v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tt Talley" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Conrod" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03338905v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Taylor" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Kanter" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03338882v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03338447v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03338432v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Fontecilla-Camps" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057958v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Jenner" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Antunes" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Damm" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>