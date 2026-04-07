--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -939,51 +939,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logics, Stakes and Limits of Cultural Heritage Transmission in China, Russia and Mongolia. Introduction</w:t>
+                <w:t xml:space="preserve">Introduction - Logics, Stakes and Limits of Cultural Heritage Transmission in China, Russia and Mongolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dalles Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Jacquemoud</w:t>
@@ -1005,78 +1005,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Borjon-Privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Logics, Stakes and Limits of Cultural Heritage Transmission in China, Russia and Mongolia, 54, pp.6074. </w:t>
+              <w:t xml:space="preserve">, 2023, 54, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/emscat.6074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417231v1</w:t>
+                <w:t xml:space="preserve">halshs-04432061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From social bonds to cultural identity. Changing meanings of Na dances in tourism context and heritage-making</w:t>
               </w:r>
@@ -1134,51 +1134,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction - Logics, Stakes and Limits of Cultural Heritage Transmission in China, Russia and Mongolia</w:t>
+                <w:t xml:space="preserve">Logics, Stakes and Limits of Cultural Heritage Transmission in China, Russia and Mongolia. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dalles Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Jacquemoud</w:t>
@@ -1200,229 +1200,229 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Borjon-Privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 54, pp.1-14. </w:t>
+              <w:t xml:space="preserve">, 2023, Logics, Stakes and Limits of Cultural Heritage Transmission in China, Russia and Mongolia, 54, pp.6074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/emscat.6074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04432061v1</w:t>
+                <w:t xml:space="preserve">hal-04417231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vandenabeele Valérie, La société d’après. Politique sino-tibétaine et écologie au Yunnan</w:t>
+                <w:t xml:space="preserve">Entraide et réciprocité chez les Na de Chine. Une lecture de la socialité na et de la centralité des maisons dans l’organisation sociale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale-Marie Milan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Matrix: A Journal for Matricultural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, MATRICULTURAL SOCIETIES OF EAST ASIA, 2 (1), pp.66-89</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417371v1</w:t>
+                <w:t xml:space="preserve">hal-03378993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entraide et réciprocité chez les Na de Chine. Une lecture de la socialité na et de la centralité des maisons dans l’organisation sociale.</w:t>
+                <w:t xml:space="preserve">Vandenabeele Valérie, La société d’après. Politique sino-tibétaine et écologie au Yunnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale-Marie Milan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matrix: A Journal for Matricultural Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/emscat.5494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03378993v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAPDEVILLE-ZENG, Catherine, and Delphine ORTIS (eds.). 2018. Les institutions de l’amour. Cour, amour, mariage. Enquêtes anthropologiques en Asie et dans l’océan Indien. (Institutions of Love: Court, Love, Marriage. Anthropological Surveys in Asia and in the Indian Ocean). Paris: Presses de l’Inalco.</w:t>
               </w:r>
@@ -1804,165 +1804,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positionnalité et intersubjectivité d’une recherche en contexte touristique. Réflexions de terrain.</w:t>
+                <w:t xml:space="preserve">Festivité, performance et agencéité chez les Na de Chine : Du lien social à l'arène politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale-Marie Milan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Ethnographie : création, pratiques, publics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Laplantine F. et Deshayes P. (dir.) Terrain, mondialisation et (nouvelles) écritures de l'anthropologie, 6</w:t>
+              <w:t xml:space="preserve">Cultures-Kairos : Revue d'anthropologie des pratiques corporelles et des arts vivants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Les usages du politique et leurs enjeux dans les pratiques artistiques et expressions esthétiques, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03379497v1</w:t>
+                <w:t xml:space="preserve">hal-03379515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Festivité, performance et agencéité chez les Na de Chine : Du lien social à l'arène politique</w:t>
+                <w:t xml:space="preserve">Positionnalité et intersubjectivité d’une recherche en contexte touristique. Réflexions de terrain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale-Marie Milan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultures-Kairos : Revue d'anthropologie des pratiques corporelles et des arts vivants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Les usages du politique et leurs enjeux dans les pratiques artistiques et expressions esthétiques, 2</w:t>
+              <w:t xml:space="preserve">L'Ethnographie : création, pratiques, publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Laplantine F. et Deshayes P. (dir.) Terrain, mondialisation et (nouvelles) écritures de l'anthropologie, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03379515v1</w:t>
+                <w:t xml:space="preserve">hal-03379497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contournement et instrumentalisation de l’identité culturelle Mosuo dans la rencontre touristique</w:t>
               </w:r>
@@ -2469,51 +2469,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73BDFC0D"/>
+    <w:nsid w:val="5BD9C8DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2700,51 +2700,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-marie-milan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7525-437X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744420v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dashilamu Latami" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale-Marie Milan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galliot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01204638v5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01204645v5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737882v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513607v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003633518-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829065v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437602v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/peuples-autochtones-dasie/1488?srsltid=AfmBOopHUITQB8Yl-Pl6xUA_44mZNFg6yH9YznQzTEbrig2xmzwR19ox" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540910v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Taunay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417231v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalles Mar&#233;chal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jacquemoud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Borjon-Priv&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.6074" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417266v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.6075" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04432061v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417371v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.5494" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417433v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brown" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.12383" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379070v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.3416" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379510v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379501v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.22118" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379063v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asie.2014.1447" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379497v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379515v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737738v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.1072" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379502v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.5241" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379498v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.1008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417356v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04909422v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSE2052" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-marie-milan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7525-437X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744420v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dashilamu Latami" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale-Marie Milan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galliot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01204638v5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01204645v5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737882v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513607v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003633518-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829065v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437602v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/peuples-autochtones-dasie/1488?srsltid=AfmBOopHUITQB8Yl-Pl6xUA_44mZNFg6yH9YznQzTEbrig2xmzwR19ox" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540910v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Taunay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04432061v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalles Mar&#233;chal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jacquemoud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Borjon-Priv&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.6074" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417266v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.6075" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417231v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378993v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417371v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.5494" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417433v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brown" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.12383" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379070v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.3416" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379510v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379501v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.22118" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379063v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asie.2014.1447" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379515v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379497v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737738v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.1072" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379502v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.5241" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379498v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.1008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417356v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04909422v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSE2052" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>