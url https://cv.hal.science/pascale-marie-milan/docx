--- v1 (2026-04-07)
+++ v2 (2026-05-07)
@@ -175,51 +175,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">永宁阿拉瓦村摩梭方言—汉—英—法词典</w:t>
+                <w:t xml:space="preserve">Na (Mosuo) – English – Chinese dictionary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dashilamu Latami</w:t>
@@ -256,75 +256,75 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Collection Lexica, Benjamin Galliot</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01744420v3</w:t>
+                <w:t xml:space="preserve">halshs-01204638v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Na (Mosuo) – English – Chinese dictionary</w:t>
+                <w:t xml:space="preserve">永宁阿拉瓦村摩梭方言—汉—英—法词典</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dashilamu Latami</w:t>
@@ -361,51 +361,51 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Collection Lexica, Benjamin Galliot</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01204638v5</w:t>
+                <w:t xml:space="preserve">halshs-01744420v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire na (mosuo) – chinois – français</w:t>
               </w:r>
@@ -939,490 +939,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction - Logics, Stakes and Limits of Cultural Heritage Transmission in China, Russia and Mongolia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From social bonds to cultural identity. Changing meanings of Na dances in tourism context and heritage-making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale-Marie Milan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Borjon-Privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 54, pp.1-14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/emscat.6074⟩</w:t>
+              <w:t xml:space="preserve">, 2023, Logics, Stakes and Limits of Cultural Heritage Transmission in China, Russia and Mongolia, 54, pp.6075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/emscat.6075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04432061v1</w:t>
+                <w:t xml:space="preserve">hal-04417266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From social bonds to cultural identity. Changing meanings of Na dances in tourism context and heritage-making</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Logics, Stakes and Limits of Cultural Heritage Transmission in China, Russia and Mongolia. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dalles Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Jacquemoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale-Marie Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Borjon-Privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Logics, Stakes and Limits of Cultural Heritage Transmission in China, Russia and Mongolia, 54, pp.6075. </w:t>
+              <w:t xml:space="preserve">, 2023, Logics, Stakes and Limits of Cultural Heritage Transmission in China, Russia and Mongolia, 54, pp.6074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/emscat.6075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/emscat.6074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417266v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logics, Stakes and Limits of Cultural Heritage Transmission in China, Russia and Mongolia. Introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Introduction - Logics, Stakes and Limits of Cultural Heritage Transmission in China, Russia and Mongolia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dalles Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Jacquemoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale-Marie Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Borjon-Privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Logics, Stakes and Limits of Cultural Heritage Transmission in China, Russia and Mongolia, 54, pp.6074. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+              <w:t xml:space="preserve">, 2023, 54, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/emscat.6074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417231v1</w:t>
+                <w:t xml:space="preserve">halshs-04432061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entraide et réciprocité chez les Na de Chine. Une lecture de la socialité na et de la centralité des maisons dans l’organisation sociale.</w:t>
+                <w:t xml:space="preserve">Vandenabeele Valérie, La société d’après. Politique sino-tibétaine et écologie au Yunnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale-Marie Milan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matrix: A Journal for Matricultural Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/emscat.5494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03378993v1</w:t>
+                <w:t xml:space="preserve">hal-04417371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vandenabeele Valérie, La société d’après. Politique sino-tibétaine et écologie au Yunnan</w:t>
+                <w:t xml:space="preserve">Entraide et réciprocité chez les Na de Chine. Une lecture de la socialité na et de la centralité des maisons dans l’organisation sociale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale-Marie Milan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Matrix: A Journal for Matricultural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, MATRICULTURAL SOCIETIES OF EAST ASIA, 2 (1), pp.66-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/emscat.5494⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04417371v1</w:t>
+                <w:t xml:space="preserve">hal-03378993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAPDEVILLE-ZENG, Catherine, and Delphine ORTIS (eds.). 2018. Les institutions de l’amour. Cour, amour, mariage. Enquêtes anthropologiques en Asie et dans l’océan Indien. (Institutions of Love: Court, Love, Marriage. Anthropological Surveys in Asia and in the Indian Ocean). Paris: Presses de l’Inalco.</w:t>
               </w:r>
@@ -1804,165 +1804,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Festivité, performance et agencéité chez les Na de Chine : Du lien social à l'arène politique</w:t>
+                <w:t xml:space="preserve">Positionnalité et intersubjectivité d’une recherche en contexte touristique. Réflexions de terrain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale-Marie Milan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultures-Kairos : Revue d'anthropologie des pratiques corporelles et des arts vivants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Les usages du politique et leurs enjeux dans les pratiques artistiques et expressions esthétiques, 2</w:t>
+              <w:t xml:space="preserve">L'Ethnographie : création, pratiques, publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Laplantine F. et Deshayes P. (dir.) Terrain, mondialisation et (nouvelles) écritures de l'anthropologie, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03379515v1</w:t>
+                <w:t xml:space="preserve">hal-03379497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positionnalité et intersubjectivité d’une recherche en contexte touristique. Réflexions de terrain.</w:t>
+                <w:t xml:space="preserve">Festivité, performance et agencéité chez les Na de Chine : Du lien social à l'arène politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale-Marie Milan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Ethnographie : création, pratiques, publics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Laplantine F. et Deshayes P. (dir.) Terrain, mondialisation et (nouvelles) écritures de l'anthropologie, 6</w:t>
+              <w:t xml:space="preserve">Cultures-Kairos : Revue d'anthropologie des pratiques corporelles et des arts vivants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Les usages du politique et leurs enjeux dans les pratiques artistiques et expressions esthétiques, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03379497v1</w:t>
+                <w:t xml:space="preserve">hal-03379515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contournement et instrumentalisation de l’identité culturelle Mosuo dans la rencontre touristique</w:t>
               </w:r>
@@ -2469,51 +2469,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5BD9C8DA"/>
+    <w:nsid w:val="F3A96CAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2700,51 +2700,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-marie-milan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7525-437X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744420v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dashilamu Latami" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale-Marie Milan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galliot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01204638v5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01204645v5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737882v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513607v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003633518-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829065v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437602v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/peuples-autochtones-dasie/1488?srsltid=AfmBOopHUITQB8Yl-Pl6xUA_44mZNFg6yH9YznQzTEbrig2xmzwR19ox" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540910v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Taunay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04432061v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalles Mar&#233;chal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jacquemoud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Borjon-Priv&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.6074" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417266v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.6075" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417231v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378993v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417371v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.5494" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417433v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brown" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.12383" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379070v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.3416" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379510v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379501v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.22118" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379063v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asie.2014.1447" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379515v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379497v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737738v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.1072" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379502v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.5241" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379498v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.1008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417356v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04909422v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSE2052" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-marie-milan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7525-437X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01204638v5" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dashilamu Latami" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale-Marie Milan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galliot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744420v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01204645v5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737882v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513607v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003633518-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829065v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437602v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/peuples-autochtones-dasie/1488?srsltid=AfmBOopHUITQB8Yl-Pl6xUA_44mZNFg6yH9YznQzTEbrig2xmzwR19ox" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540910v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Taunay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417266v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.6075" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417231v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalles Mar&#233;chal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jacquemoud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Borjon-Priv&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.6074" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04432061v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417371v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.5494" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417433v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brown" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.12383" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379070v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.3416" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379510v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379501v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.22118" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379063v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asie.2014.1447" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379497v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379515v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737738v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.1072" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379502v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.5241" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379498v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.1008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417356v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04909422v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSE2052" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>