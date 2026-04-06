--- v0 (2026-03-13)
+++ v1 (2026-04-06)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -335,1021 +335,1094 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les sommets du théâtre juif en Russie : le « Habimah » et le GOSET (1919-1949), Moscou, Musée national central du théâtre Alexis Bakhrouchine, 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Melani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.133-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du spectacle avant toute chose : Mixail Valentinovič Lentovskij et le théâtre de masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Melani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études slaves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, tome 93, fascicule 2-3, pp.483-499. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/res.5384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/res.5384⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05160221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixail Lentovskij et la féerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Melani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arti dello spettacolo / Performing Arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.16-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ostrovski à l’opéra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Melani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue russe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 56, pp.257-270. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/russe.2021.3080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/russe.2021.3080⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05160223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre sentimentalisme et romantisme : La Chaumière hongroise de Diderot (1817)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Melani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Slavica Occitania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musique et opera en Russie et en Europe centrale : Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Francfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Melani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études slaves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Musique et opéra en Russie et en Europe centrale, LXXXIV (3-4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troupes d’opéra privées en Russie : de la libéralisation (1882) à 1917</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Melani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue russe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 30, pp.103-112. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/russe.2008.2331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/russe.2008.2331⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05160226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une page oubliée du « Paris russe » de l’entre-deux-guerres : l’entreprise Ida Rubinstein vue à travers les Carnets d’Alexandre Benois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Melani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Slavica Occitania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 22, pp.454-464. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/slaoc.2006.2122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/slaoc.2006.2122⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05160229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneurs d’opéra en Russie (1880-1917) : enquête sur une profession mal-aimée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Melani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques slaves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3, pp.129-138. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/chros.2007.900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/chros.2007.900⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05160227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitrofan Petrovič Beljaev (1836-1904), mécène de la musique russe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Melani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études slaves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, tome 76, fascicule 4, pp.461-472. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/slave.2005.6964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/slave.2005.6964⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05160231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’image de la Grèce antique dans le théâtre musical de l’Âge d’argent russe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Melani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Slavica Occitania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 15, pp.87-97. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/slaoc.2002.2000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/slaoc.2002.2000⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05160232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux politiques de la crise démographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Melani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue russe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 20, pp.19-30. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/russe.2001.2112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/russe.2001.2112⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05160234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tchaïkovski et le mélodrame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Melani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue russe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 12, pp.29-37. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/russe.1997.1947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/russe.1997.1947⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05160235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Onéguine de P. I. Tchaïkovski, ou le choix de Tatiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Melani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue russe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 10, pp.67-74. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/russe.1996.1909⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1359,144 +1432,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser les études russes : Pour un renouveau épistémologique et terminologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Melani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Enderlein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Septièmes Doctoriales en études russes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Pessac (Université Bordeaux-Montaigne), France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue russe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 63, Institut d'études slaves, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que reste-t-il de l’Union soviétique dans la Russie d’aujourd’hui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Melani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1510,51 +1583,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Bordeaux (Musée d'Aquitaine), France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue russe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 41, Institut d'études slaves, 146 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1564,262 +1637,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Petipa, une mémoire partagée (entre la France, l'Europe, la Russie et les États-Unis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Melani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiziana Leucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue russe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 64, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À côté de Stanislavskij et de Meyerhold: Les protagonistes « de l’ombre » Pour une autre histoire du théâtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Melani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatella Gavrilovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arti dello spettacolo / Performing Arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 221 p., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la France à la Russie, Marius Petipa. Contexte, trajectoire, héritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Melani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Slavica Occitania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43, 495 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1829,51 +1902,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Petipa, une mémoire partagée, entre la France, l'Europe, la Russie et les Etats-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leucci Tiziana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1882,210 +1955,210 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Melani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut d'études slaves. La Revue Russe (Afr) (64), 294 p., 2025, 1161-0557</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoires du Maître de ballet des Théâtres impériaux Marius Petipa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Melani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Petipa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maison des sciences de l’homme d’Aquitaine, 2018, ISBN (Édition imprimée) : 978-2-85892-470-7 / ISBN numérique : 978-2-85892-490-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.msha.7833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Petipa</w:t>
-[...17 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-05160129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Petipa. « Memuary » i dokumenty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Melani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergej Konaev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">gctm im. Baxrušina, izd. Navona, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2095,51 +2168,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leucci Tiziana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2155,801 +2228,801 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LEUCCI, Tiziana &amp; MELANI, Pascale (dir.), Marius Petipa, une mémoire partagée entre la France, l'Europe, la Russie et les Etats-Unis, Revue Russe, no. 64, AFR, Institut d’études slaves, Paris 2025.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 64, pp. 7-18, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sang, sang, sans trêve ni repos. 28 jours, ou la Femme révoltée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Melani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28 jours. Tragédie du cycle menstruel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sampizdat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 978-2-9598653-0-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampizdat</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05396404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Феминистский протест в современном русском театре. Пьеса Ольги Шиляевой 28 дней</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Melani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Młoda Rosja. Pozasystemowe formy kultury</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ksiegarnia Akademicka Publishing, pp.111-124, 2024, 978-83-8368-020-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12797/9788383680217.08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12797/9788383680217.08⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05395815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Das Libretto zu Pique Dame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Melani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peter Iljitsch Tchaikowski, Pique Dame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Salzburger Festspiele 2018, pp.5, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La troupe française du théâtre Mikhaïlovski dans la vie théâtrale russe au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Melani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julie Vatain-Corfdir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La scène en version originale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l’université Paris-Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.101-114, 2015, e-Theatrum mundi, 979-10-231-0238-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/ADVE8462⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses de l’université Paris-Sorbonne</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05158732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sortie à l’opéra. Souvenirs d’un amateur d’art lyrique à Moscou, 1880-1914</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Melani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Goetschel, Pascale and Yon, Jean-Claude and Le Dantec, Sylvie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au théâtre ! : la sortie au spectacle, XIXe-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, Publications de la Sorbonne, pp.229--245, 2014, Histoire contemporaine, 978-2-85944-877-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la choriste à la diva : portrait de la chanteuse d’opéra dans la Russie impériale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Melani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les femmes créatrices en Russie, du XVIIIe siècle à la fin de l'âge d'Argent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École normale supérieure de Lyon, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poxoždenija opernogo teatrala (Moskva, 1880-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Melani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metodičeskaja peredvižnaja škola i nedelja russkogo jazyka, rossijskogo obrazovanija i kul’tury dlja rossijskix sootčestvennikov i inostrannyx graždan vo Francii, Sbornik naučno-metodičeskix materialov</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rossijskij universitet družby narodov, pp.124-140, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la choriste à la diva : portrait de la cantatrice dans la Russie impériale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Melani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les femmes créatrices en Russie du XVIIIe siècle à l'Age d'argent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS de Lyon, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouchkine en musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Melani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Coullonges Julien, Kudryashov Dmitry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouchkine illustré, catalogue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Somogy édition d'art, pp.3, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02860226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Opéra privé de Moscou : antichambre des Ballets russes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Melani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pistone, Danièle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des Ballets russes aux Ballets suédois : quelques aspects de la vie musicale parisienne (1909-1929)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Observatoire musical français / Université de Paris-Sorbonne, pp.7--16, 2009, 978-2-84591-177-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2959,625 +3032,563 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notation Stepanov et La Belle au bois dormant&amp;quot; par Doug Fullington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Melani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriana Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriana Jimenez</w:t>
+                <w:t xml:space="preserve">hal-05396350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Belle au bois dormant au Théâtre Kirov/Mariinski », par Natalia Zozulina,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Melani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loisy Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">28 jours. Tragédie du cycle menstruel d'Olga Chiliaeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Melani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« La Belle au bois dormant au Théâtre Kirov/Mariinski », par Natalia Zozulina,</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Belle au bois dormant à l’opéra de Rome », par Marta Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Melani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loisy Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Julija Jakovleva, Sozdateli i zriteli. Russkie balety èpoxi šedevrov</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerian Svetlov, Le Ballet de notre temps, introduction et notes par Michaela Böhmig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Melani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marius Petipa, une mémoire partagée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, p. 269-270</w:t>
+              <w:t xml:space="preserve">, 2025, p. 272-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Valerian Svetlov, Le Ballet de notre temps, introduction et notes par Michaela Böhmig</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julija Jakovleva, Sozdateli i zriteli. Russkie balety èpoxi šedevrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Melani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marius Petipa, une mémoire partagée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, p. 272-273</w:t>
+              <w:t xml:space="preserve">, 2025, p. 269-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Böhmig, La dansa libera nel paese del baletto. Isadora Duncan in Russia (1903 – 1918)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Melani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, XCV-1-2, 2024, p. 218-220. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/120e9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/120e9⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05396548v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-05396554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Conte du tsar Saltane à l’Opéra privé de Moscou</w:t>
               </w:r>
@@ -3626,89 +3637,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sommets du théâtre juif en Russie : le « Habimah » et le GOSET (1919-1949), Moscou, Musée national central du théâtre Alexis Bakhrouchine, 2015</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2022, pp.133-138</w:t>
+                <w:t xml:space="preserve">Victoria Lomasko, La dernière artiste soviétique, traduit du russe par Gérald Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Melani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, p. 244-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05396566v1</w:t>
+                <w:t xml:space="preserve">hal-05396554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId79"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3863,51 +3874,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396067v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Melani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leucci Tiziana" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395925v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154ub" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160218v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160221v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.5384" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160219v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160223v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/russe.2021.3080" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006080v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01481056v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francfort" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160226v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/russe.2008.2331" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160229v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/slaoc.2006.2122" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160227v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/chros.2007.900" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160231v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/slave.2005.6964" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160232v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/slaoc.2002.2000" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160234v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/russe.2001.2112" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160235v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/russe.1997.1947" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160238v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/russe.1996.1909" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160127v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Enderlein" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160324v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160126v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Leucci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160128v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Gavrilovich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160314v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540422v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160129v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Petipa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.7833" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006053v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergej Konaev" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540450v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396404v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sampizdat.org/28-jours" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395815v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12797/9788383680217.08" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522473v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05158732v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/ADVE8462" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983846v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983915v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160225v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794685v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860226v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983916v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396350v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Jimenez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396382v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396438v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loisy Marie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396364v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396513v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396523v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396548v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120e9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396554v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396469v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396566v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396067v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Melani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leucci Tiziana" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395925v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154ub" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160218v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396566v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.5384" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160219v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160223v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/russe.2021.3080" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006080v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01481056v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francfort" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160226v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/russe.2008.2331" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160229v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/slaoc.2006.2122" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160227v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/chros.2007.900" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160231v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/slave.2005.6964" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160232v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/slaoc.2002.2000" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160234v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/russe.2001.2112" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160235v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/russe.1997.1947" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160238v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/russe.1996.1909" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160127v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Enderlein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160324v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160126v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Leucci" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160128v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Gavrilovich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160314v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540422v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160129v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Petipa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.7833" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006053v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergej Konaev" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540450v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396404v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sampizdat.org/28-jours" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395815v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12797/9788383680217.08" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522473v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05158732v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/ADVE8462" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983846v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983915v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160225v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794685v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860226v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983916v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396350v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Jimenez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396438v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loisy Marie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396382v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396364v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396523v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396513v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396548v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120e9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396469v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396554v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>