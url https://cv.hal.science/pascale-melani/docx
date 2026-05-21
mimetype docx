--- v1 (2026-04-06)
+++ v2 (2026-05-21)
@@ -106,187 +106,187 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">28 jours, ou le Temps des femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Melani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/154ub⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marius Petipa, une mémoire partagée (entre la France, l’Europe, la Russie et les États-Unis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Melani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leucci Tiziana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue russe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 64, pp.7-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396067v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-05395925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaliapine et les peintres russes</w:t>
               </w:r>
@@ -1916,51 +1916,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Petipa, une mémoire partagée, entre la France, l'Europe, la Russie et les Etats-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leucci Tiziana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Melani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2182,51 +2182,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leucci Tiziana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Melani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2655,234 +2655,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Poxoždenija opernogo teatrala (Moskva, 1880-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Melani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metodičeskaja peredvižnaja škola i nedelja russkogo jazyka, rossijskogo obrazovanija i kul’tury dlja rossijskix sootčestvennikov i inostrannyx graždan vo Francii, Sbornik naučno-metodičeskix materialov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rossijskij universitet družby narodov, pp.124-140, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05160225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la choriste à la diva : portrait de la cantatrice dans la Russie impériale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Melani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les femmes créatrices en Russie du XVIIIe siècle à l'Age d'argent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS de Lyon, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la choriste à la diva : portrait de la chanteuse d’opéra dans la Russie impériale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Melani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les femmes créatrices en Russie, du XVIIIe siècle à la fin de l'âge d'Argent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École normale supérieure de Lyon, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983915v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02794685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouchkine en musique</w:t>
               </w:r>
@@ -3874,51 +3874,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396067v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Melani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leucci Tiziana" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395925v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154ub" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160218v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396566v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.5384" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160219v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160223v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/russe.2021.3080" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006080v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01481056v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francfort" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160226v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/russe.2008.2331" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160229v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/slaoc.2006.2122" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160227v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/chros.2007.900" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160231v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/slave.2005.6964" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160232v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/slaoc.2002.2000" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160234v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/russe.2001.2112" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160235v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/russe.1997.1947" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160238v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/russe.1996.1909" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160127v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Enderlein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160324v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160126v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Leucci" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160128v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Gavrilovich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160314v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540422v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160129v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Petipa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.7833" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006053v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergej Konaev" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540450v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396404v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sampizdat.org/28-jours" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395815v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12797/9788383680217.08" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522473v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05158732v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/ADVE8462" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983846v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983915v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160225v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794685v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860226v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983916v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396350v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Jimenez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396438v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loisy Marie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396382v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396364v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396523v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396513v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396548v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120e9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396469v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396554v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395925v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Melani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154ub" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396067v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leucci Tiziana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160218v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396566v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.5384" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160219v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160223v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/russe.2021.3080" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006080v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01481056v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francfort" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160226v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/russe.2008.2331" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160229v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/slaoc.2006.2122" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160227v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/chros.2007.900" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160231v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/slave.2005.6964" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160232v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/slaoc.2002.2000" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160234v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/russe.2001.2112" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160235v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/russe.1997.1947" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160238v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/russe.1996.1909" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160127v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Enderlein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160324v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160126v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Leucci" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160128v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Gavrilovich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160314v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540422v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160129v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Petipa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.7833" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006053v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergej Konaev" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540450v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396404v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sampizdat.org/28-jours" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395815v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12797/9788383680217.08" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522473v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05158732v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/ADVE8462" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983846v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160225v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794685v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983915v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860226v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983916v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396350v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Jimenez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396438v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loisy Marie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396382v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396364v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396523v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396513v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396548v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120e9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396469v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396554v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>