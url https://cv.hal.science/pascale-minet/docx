--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -2444,368 +2444,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-layering in an industrial wireless sensor network: case study of OCARI</w:t>
+                <w:t xml:space="preserve">Which wireless technology for Industrial Wireless Sensors Network? The development of OCARI technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaldoun Al Agha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marc-Henri Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 4 (6), pp.411.420</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (10), pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390488v1</w:t>
+                <w:t xml:space="preserve">hal-00416485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximization of energy efficiency in wireless ad hoc and sensor networks with SERENA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cross-layering in an industrial wireless sensor network: case study of OCARI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaldoun Al Agha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chalhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Livolant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile Information Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (6), pp.411.420</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/MIS-2009-0071⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00459352v1</w:t>
+                <w:t xml:space="preserve">hal-00390488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which wireless technology for Industrial Wireless Sensors Network? The development of OCARI technology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Guitton</w:t>
+                <w:t xml:space="preserve">Maximization of energy efficiency in wireless ad hoc and sensor networks with SERENA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mobile Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (1), pp.35-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/MIS-2009-0071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00416485v1</w:t>
+                <w:t xml:space="preserve">inria-00459352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QoS support, security and OSPF interconnection in a MANET using OLSR</w:t>
               </w:r>
@@ -2988,226 +2988,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00459360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of Service Routing in a MANET with OLSR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FP/FIFO scheduling: coexistence of deterministic and probabilistic QoS guarantees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dang Quan Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Minet</w:t>
+                <w:t xml:space="preserve">Steven Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skander Azzaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Universal Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Vol. 9 no. 1 (1), pp.23--46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/dmtcs.407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00138779v1</w:t>
+                <w:t xml:space="preserve">hal-00966514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FP/FIFO scheduling: coexistence of deterministic and probabilistic QoS guarantees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quality of Service Routing in a MANET with OLSR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Quan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Skander Azzaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Universal Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (1), pp. 56-86</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966514v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00138779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (85)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3751,263 +3751,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adaptive Schedule for TSCH Networks in the Industry 4.0</w:t>
+                <w:t xml:space="preserve">Analyzing traces from a Google data center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zied Soua</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Khoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Boumerdassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEMWN 2018 - 7th IFIP/IEEE International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IWCMC 2018 : 14th International Wireless Communications and Mobile Computing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.1167 - 1172, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC.2018.8450304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01870252v1</w:t>
+                <w:t xml:space="preserve">hal-01870216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data analysis of a Google data center</w:t>
+                <w:t xml:space="preserve">An Adaptive Schedule for TSCH Networks in the Industry 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Renault</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Soua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Khoufi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Selma Boumerdassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCGRID 2018 : 18th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PEMWN 2018 - 7th IFIP/IEEE International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Toulouse, France. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867409v1</w:t>
+                <w:t xml:space="preserve">hal-01870252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing traces from a Google data center</w:t>
+                <w:t xml:space="preserve">Data analysis of a Google data center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Renault</w:t>
@@ -4025,2071 +4025,2071 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Boumerdassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWCMC 2018 : 14th International Wireless Communications and Mobile Computing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.1167 - 1172, </w:t>
+              <w:t xml:space="preserve">CCGRID 2018 : 18th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Washington Dc, United States. pp.342 - 343, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IWCMC.2018.8450304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCGRID.2018.00049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01870216v1</w:t>
+                <w:t xml:space="preserve">hal-01867409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling transmissions with latency constraints in an IEEE 802.15.4e TSCH network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ines Khoufi</w:t>
+                <w:t xml:space="preserve">A Lightweight IoT Security Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Hammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Livolant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Serhrouchni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Badr Rmili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC 2017 - IEEE 86th Vehicular Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Toronto, Canada</w:t>
+              <w:t xml:space="preserve"> 1st Cyber Security in Networking Conference (CSNet2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636656v1</w:t>
+                <w:t xml:space="preserve">hal-01640510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing Reliability of a TSCH Network for the Industry 4.0</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scheduling transmissions with latency constraints in an IEEE 802.15.4e TSCH network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Khoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anis Laouiti</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Rmili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEEE International Symposium on Network Computing and Applications (NCA 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VTC 2017 - IEEE 86th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Toronto, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636652v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARMA based Popularity Prediction for Caching in Content Delivery Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ruben Milocco</w:t>
+                <w:t xml:space="preserve">Covering a 3D flat surface with autonomous and mobile wireless sensor nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boufares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Khoufi †</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP Wireless Days 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">IWCMC 2017 - the 13th International Wireless Communications and Mobile Computing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636975v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covering a 3D flat surface with autonomous and mobile wireless sensor nodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Boufares</w:t>
+                <w:t xml:space="preserve">ARMA based Popularity Prediction for Caching in Content Delivery Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Ben Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Milocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leila Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWCMC 2017 - the 13th International Wireless Communications and Mobile Computing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">IFIP Wireless Days 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01640508v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beacon Advertising in an IEEE 802.15.4e TSCH Network for Space Launch Vehicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increasing Reliability of a TSCH Network for the Industry 4.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Badr Rmili</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCASS 2017 - 7th European Conference for Aeronautics and Aerospace Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th IEEE International Symposium on Network Computing and Applications (NCA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Boston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NCA.2017.8171344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636659v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collision Avoidance on Shared Slots in a Wireless Slotted Network: Models and Simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beacon Advertising in an IEEE 802.15.4e TSCH Network for Space Launch Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Khoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ines Khoufi</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Rmili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEMWN 2017 - 6th IFIP International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">EUCASS 2017 - 7th European Conference for Aeronautics and Aerospace Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636646v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lightweight Mutual Authentication Protocol for the IoT</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collision Avoidance on Shared Slots in a Wireless Slotted Network: Models and Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mühlethaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMWT 2017 - iCatse International Conference on Mobile and Wireless Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PEMWN 2017 - 6th IFIP International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01640511v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lightweight IoT Security Protocol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">A Lightweight Mutual Authentication Protocol for the IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Hammi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Livolant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Serhrouchni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 1st Cyber Security in Networking Conference (CSNet2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICMWT 2017 - iCatse International Conference on Mobile and Wireless Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Kuala Lumpur, Thailand. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-10-5281-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01640510v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault-Tolerant and Constrained Relay Node Placement in Wireless Sensor Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ines Khoufi</w:t>
+                <w:t xml:space="preserve">MAC Sub-Layer Node Authentication in OCARI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Hammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Livolant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Serhouchni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th IEEE International Conference on Mobile Ad hoc and Sensor Systems (IEEE MASS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Brasilia, Brazil</w:t>
+              <w:t xml:space="preserve">PEMWN 2016 - 5th IFIP International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01410069v1</w:t>
+                <w:t xml:space="preserve">hal-01417671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault-Tolerant Mechanism for Multimedia Transmission in Wireless Sensor Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Selma Boumerdassi</w:t>
+                <w:t xml:space="preserve">Path Planning of Mobile Sinks in Charge of Data Gathering: a Coalitional Game Theory Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Djama</w:t>
+                <w:t xml:space="preserve">Mohamed-Amine Koulali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Kobbane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC-Fall 2016 - IEEE 84th Vehicular Technology Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">35th IEEE -- International Performance Computing and Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Las Vegas, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417601v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delay analysis of STDMA in grid wireless sensor networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Adjih</w:t>
+                <w:t xml:space="preserve">Fault-Tolerant and Constrained Relay Node Placement in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Plesse</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMCIS 2016: International Conference on Military Communications and Information Systems ICMCIS (former MCC) Brussels, Belgium, 23rd - 24th May 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 13th IEEE International Conference on Mobile Ad hoc and Sensor Systems (IEEE MASS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Brasilia, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01405540v1</w:t>
+                <w:t xml:space="preserve">hal-01410069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caching strategies based on popularity prediction in content delivery networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dana Marinca</w:t>
+                <w:t xml:space="preserve">Delay analysis of STDMA in grid wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ichrak Amdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Barth</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Plesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th IEEE International Conference on Wireless and Mobile Computing, Networking and Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WiMOB.2016.7763215⟩</w:t>
+              <w:t xml:space="preserve">ICMCIS 2016: International Conference on Military Communications and Information Systems ICMCIS (former MCC) Brussels, Belgium, 23rd - 24th May 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Brussels, Belgium. pp.1 - 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMCIS.2016.7496580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01411122v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OA-DVFA: A Distributed Virtual Forces-based Algorithm to Monitor an Area with Unknown Obstacles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ines Khoufi</w:t>
+                <w:t xml:space="preserve">Fault-Tolerant Mechanism for Multimedia Transmission in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nacer Bouatit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Boumerdassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anis Laouiti</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Djama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consumer Communications &amp; Networking Conference (CCNC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VTC-Fall 2016 - IEEE 84th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCFall.2016.7881016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01244802v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unmanned Aerial Vehicles Path Planning for Area Monitoring</w:t>
+                <w:t xml:space="preserve">OA-DVFA: A Distributed Virtual Forces-based Algorithm to Monitor an Area with Unknown Obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Achir</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEMWN 2016 : The 5th IFIP International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, paris, France</w:t>
+              <w:t xml:space="preserve">Consumer Communications &amp; Networking Conference (CCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Las-Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01410071v1</w:t>
+                <w:t xml:space="preserve">hal-01244802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cost of Installing a 6TiSCH Schedule</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Livolant</w:t>
+                <w:t xml:space="preserve">Caching strategies based on popularity prediction in content delivery networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Ben Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Marinca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Watteyne</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AdHoc-Now 2016 - International Conference on Ad Hoc Networks and Wireless </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 12th IEEE International Conference on Wireless and Mobile Computing, Networking and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, New York City, United States. pp.1 - 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WiMOB.2016.7763215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302966v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expert-based on-line learning and prediction in Content Delivery Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dana Marinca</w:t>
+                <w:t xml:space="preserve">Unmanned Aerial Vehicles Path Planning for Area Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Barth</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWCMC 2016 - The 12th International Wireless Communications &amp; Mobile Computing Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PEMWN 2016 : The 5th IFIP International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01411119v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAC Sub-Layer Node Authentication in OCARI</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Cost of Installing a 6TiSCH Schedule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Livolant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Watteyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEMWN 2016 - 5th IFIP International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">AdHoc-Now 2016 - International Conference on Ad Hoc Networks and Wireless </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417671v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path Planning of Mobile Sinks in Charge of Data Gathering: a Coalitional Game Theory Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ines Khoufi</w:t>
+                <w:t xml:space="preserve">Expert-based on-line learning and prediction in Content Delivery Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Ben Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Marinca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdellatif Kobbane</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th IEEE -- International Performance Computing and Communications Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IWCMC 2016 - The 12th International Wireless Communications &amp; Mobile Computing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paphos, Cyprus. pp.182 - 187, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC.2016.7577054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01410082v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning and Popularity Prediction of a Video Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Ben Hassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Marinca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minet Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 4th International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks (PEMWN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6114,90 +6114,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Surface Covering with Virtual Forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boufares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Performance Evaluation and Modeling in Wired and Wireless Networks (PEMWN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6350,261 +6350,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01252255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Popularity prediction in content delivery networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dana Marinca</w:t>
+                <w:t xml:space="preserve">A game theory-based approach for robots deploying wireless sensor nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Barth</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Amine Koulali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Erradi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 26th Annual International Symposium on Personal, Indoor and Mobile radio Communications (PIMRC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2015.7343641⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Wireless Communications and Mobile Computing (IWCMC) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Dubrovnik, Croatia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC.2015.7289144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01244908v1</w:t>
+                <w:t xml:space="preserve">hal-01244751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A game theory-based approach for robots deploying wireless sensor nodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ines Khoufi</w:t>
+                <w:t xml:space="preserve">Popularity prediction in content delivery networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Ben Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Marinca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Erradi</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Wireless Communications and Mobile Computing (IWCMC) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Dubrovnik, Croatia. </w:t>
+              <w:t xml:space="preserve">IEEE 26th Annual International Symposium on Personal, Indoor and Mobile radio Communications (PIMRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Hong Kong, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IWCMC.2015.7289144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2015.7343641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01244751v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-Cluster Multichannel Scheduling Algorithm for Cognitive Radio Sensor Networks</w:t>
               </w:r>
@@ -6793,90 +6793,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three dimensional mobile wireless sensor networks redeployment based on virtual forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boufares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Saidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Ben Saied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7034,1435 +7034,1444 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01244757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Trajectory of a Robot Deploying Wireless Sensor Nodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ines Khoufi</w:t>
+                <w:t xml:space="preserve">A Distributed Joint Channel and Time Slot Assignment for Convergecast in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Soua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Livolant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">the Sixth IFIP International Conference on New Technologies, Mobility and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Dubai, United Arab Emirates. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01088704v1</w:t>
+                <w:t xml:space="preserve">hal-00939005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delay and Energy-Efficient STDMA for Grid Wireless Sensor Networks: ORCHID</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Adjih</w:t>
+                <w:t xml:space="preserve">An efficient learning technique to predict link quality in WSN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Marinca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Ben Hassine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MASS 2014, the 11th IEEE International Conference on Mobile Ad hoc and Sensor Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Philadelphia, Pennsylvania, United States. pp.5</w:t>
+              <w:t xml:space="preserve">PIMRC 2014 - 25th Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01093989v1</w:t>
+                <w:t xml:space="preserve">hal-01094472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflict-free Opportunistic Centralized Time Slot Assignment in Cognitive Radio Sensor Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ons Mabrouk</w:t>
+                <w:t xml:space="preserve">Optimized Trajectory of a Robot Deploying Wireless Sensor Nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Khoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Livolant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hadded</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPCC 2014 - 16th IEEE International Conference on High Performance and Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Aug 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Wireless Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01094478v1</w:t>
+                <w:t xml:space="preserve">hal-01088704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line learning and prediction of link quality in wireless sensor networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dana Marinca</w:t>
+                <w:t xml:space="preserve">Conflict-free Opportunistic Centralized Time Slot Assignment in Cognitive Radio Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Idoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Dec 2014, Austin, United States</w:t>
+              <w:t xml:space="preserve">HPCC 2014 - 16th IEEE International Conference on High Performance and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Aug 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01094446v1</w:t>
+                <w:t xml:space="preserve">hal-01094478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GDVFA: A distributed algorithm based on grid and virtual forces for the redeployment of WSNs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ines Khoufi</w:t>
+                <w:t xml:space="preserve">Delay and Energy-Efficient STDMA for Grid Wireless Sensor Networks: ORCHID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ichrak Amdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC: IEEE Wireless Communication and Networking Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE MASS 2014, the 11th IEEE International Conference on Mobile Ad hoc and Sensor Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Philadelphia, Pennsylvania, United States. pp.5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01088696v1</w:t>
+                <w:t xml:space="preserve">hal-01093989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OTICOR: Opportunistic Time Slot Assignment in Cognitive Radio Sensor Networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ridha Soua</w:t>
+                <w:t xml:space="preserve">GDVFA: A distributed algorithm based on grid and virtual forces for the redeployment of WSNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Laouiti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AINA 2014 - 28th International Conference on Advanced Information Networking and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AINA.2014.96⟩</w:t>
+              <w:t xml:space="preserve">WCNC: IEEE Wireless Communication and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Istanbul, Turkey. pp.3040 - 3045, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2014.6952969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094482v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Method for the Deployment of Wireless Sensors to Ensure Full Coverage of an Irregular Area with Obstacles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ines Khoufi</w:t>
+                <w:t xml:space="preserve">On-line learning and prediction of link quality in wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Marinca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Livolant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSWIM: International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GLOBECOM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2014, Austin, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01088700v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distributed Joint Channel and Time Slot Assignment for Convergecast in Wireless Sensor Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OTICOR: Opportunistic Time Slot Assignment in Cognitive Radio Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Idoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ichrak Amdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Soua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the Sixth IFIP International Conference on New Technologies, Mobility and Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AINA 2014 - 28th International Conference on Advanced Information Networking and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2014, Victoria, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AINA.2014.96⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939005v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient learning technique to predict link quality in WSN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dana Marinca</w:t>
+                <w:t xml:space="preserve">A Simple Method for the Deployment of Wireless Sensors to Ensure Full Coverage of an Irregular Area with Obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Ben Hassine</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Laouiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Livolant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2014 - 25th Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MSWIM: International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2641798.2641805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094472v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relocation of Mobile Wireless Sensors in the Presence of Obstacles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ines Khoufi</w:t>
+                <w:t xml:space="preserve">MUSIKA: A multichannel multi-sink data gathering algorithm in wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Soua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Livolant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICT 2013 - 20th International Conference on Telecommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IWCMC 2013 - 9th International Wireless Communications and Mobile Computing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Sardinia, Italy. pp.1370 - 1375, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC.2013.6583756⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00864258v1</w:t>
+                <w:t xml:space="preserve">hal-00863364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnancement de l'activité des noeuds dans les réseaux ad hoc et les réseaux de capteurs sans ﬁl</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relocation of Mobile Wireless Sensors in the Presence of Obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Khoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École d'Été Temps Réel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Toulouse, France. pp.15</w:t>
+              <w:t xml:space="preserve">ICT 2013 - 20th International Conference on Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Casablanca, Morocco. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913303v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MUSIKA: A multichannel multi-sink data gathering algorithm in wireless sensor networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ordonnancement de l'activité des noeuds dans les réseaux ad hoc et les réseaux de capteurs sans ﬁl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Soua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ichrak Amdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Livolant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Minet</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWCMC 2013 - 9th International Wireless Communications and Mobile Computing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">École d'Été Temps Réel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Toulouse, France. pp.15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IWCMC.2013.6583756⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00863364v1</w:t>
+                <w:t xml:space="preserve">hal-00913303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient and Reliable Communications for Data Gathering Applications in Wireless Sensor Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ichrak Amdouni</w:t>
+                <w:t xml:space="preserve">Overview of deployment and redeployment algorithms for mobile wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Adjih</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEMWN 2012 - First International Workshop on Performance Evaluation and Modeling in Wireless Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EmSeNs 2012 - 2nd International Workshop on Emerging Topics on Sensor Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Niagara Falls, Canada. pp.946-951, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2012.06.128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00757311v1</w:t>
+                <w:t xml:space="preserve">hal-00757344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODESA: An optimized multichannel slot assignment for raw data convergecast in wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Soua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8481,1429 +8490,1437 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Livolant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPCCC 2012 : 31st IEEE International Performance Computing and Communications Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Austin, Texas, United States. pp.91 - 100, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PCCC.2012.6407742⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRASA: TRaffic Aware Slot Assignment Algorithm in Wireless Sensor Networks</w:t>
+                <w:t xml:space="preserve">Efficient and Reliable Communications for Data Gathering Applications in Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichrak Amdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCIT 2012 – Second International Conference on Communications and Information Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">PEMWN 2012 - First International Workshop on Performance Evaluation and Modeling in Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728871v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MUSIKA: A Multi-Sink Slot Assignment for Convergecast in Multichannel Wireless Sensor Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Delay Optimized Time Slot Assignment for Data Gathering Applications in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ichrak Amdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Soua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Livolant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEMWN 2012 - First International Workshop on Performance Evaluation and Modeling in Wireless Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICWCUCA 2012 - International Conference on Wireless Communications in Unusual and Confined Areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Clermont Ferrand, France. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICWCUCA.2012.6402475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757288v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delay Optimized Time Slot Assignment for Data Gathering Applications in Wireless Sensor Networks</w:t>
+                <w:t xml:space="preserve">TRASA: TRaffic Aware Slot Assignment Algorithm in Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichrak Amdouni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Livolant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICWCUCA 2012 - International Conference on Wireless Communications in Unusual and Confined Areas</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICCIT 2012 – Second International Conference on Communications and Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Hammamet, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863359v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redeployment of randomly deployed wireless mobile sensor nodes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
+                <w:t xml:space="preserve">MUSIKA: A Multi-Sink Slot Assignment for Convergecast in Multichannel Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Soua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Livolant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC Fall 2012 - IEEE 76th Vehicular Technology Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PEMWN 2012 - First International Workshop on Performance Evaluation and Modeling in Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Tunis, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757335v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redeployment of Mobile Wireless Sensors in the Presence of Obstacles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Redeployment of randomly deployed wireless mobile sensor nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Mougou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEMWN 2012 - 1st International Workshop on Performance Evaluation and Modeling in Wireless Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VTC Fall 2012 - IEEE 76th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Vehicular Technology Society, Sep 2012, Québec, Canada. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCFall.2012.6399012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757302v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VCM: The Vector-Based Coloring Method for Grid Wireless AdHhoc and Sensor Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ichrak Amdouni</w:t>
+                <w:t xml:space="preserve">Redeployment of Mobile Wireless Sensors in the Presence of Obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSWIM 2012 - 15th ACM International Conference on Modeling, Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PEMWN 2012 - 1st International Workshop on Performance Evaluation and Modeling in Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Tunis, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2387238.2387275⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00757324v1</w:t>
+                <w:t xml:space="preserve">hal-00757302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards usage of wireless MEMS networks in industrial context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VCM: The Vector-Based Coloring Method for Grid Wireless AdHhoc and Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Adjih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ichrak Amdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">dMEMS 2012 : Second Workshop on Design, Control and Software Implementation for Distributed MEMS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/dMEMS.2012.18⟩</w:t>
+              <w:t xml:space="preserve">MSWIM 2012 - 15th ACM International Conference on Modeling, Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paphos, Cyprus. pp.213-222, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2387238.2387275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00757358v1</w:t>
+                <w:t xml:space="preserve">hal-00757324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of deployment and redeployment algorithms for mobile wireless sensor networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards usage of wireless MEMS networks in industrial context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anis Laouiti</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EmSeNs 2012 - 2nd International Workshop on Emerging Topics on Sensor Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Niagara Falls, Canada. pp.946-951, </w:t>
+              <w:t xml:space="preserve">dMEMS 2012 : Second Workshop on Design, Control and Software Implementation for Distributed MEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Besançon, France. pp.58-65, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2012.06.128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/dMEMS.2012.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757344v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Node Coloring in Wireless Networks: Complexity Results and Grid Coloring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ichrak Amdouni</w:t>
+                <w:t xml:space="preserve">A survey on multichannel assignment protocols in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Soua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WMNC 2011 - 4th Joint IFIP Wireless and Mobile Networking Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Toulouse, France. </w:t>
+              <w:t xml:space="preserve">IFIP Wireless Days (WD),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Niagara Falls, ON, Canada. pp.1 - 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WMNC.2011.6097255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WD.2011.6098201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729051v1</w:t>
+                <w:t xml:space="preserve">hal-00863355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deployment Experience with Low Power Lossy Wireless Sensor Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Node Coloring in Wireless Networks: Complexity Results and Grid Coloring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ichrak Amdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAB Workshop on Interconnecting Smart Objects with the Internet</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WMNC 2011 - 4th Joint IFIP Wireless and Mobile Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WMNC.2011.6097255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00651601v1</w:t>
+                <w:t xml:space="preserve">hal-00729051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey on energy efficient techniques in wireless sensor networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ridha Soua</w:t>
+                <w:t xml:space="preserve">Deployment Experience with Low Power Lossy Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Adjih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Philipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WNNC 2011 - 4th Joint IFIP Wireless and Mobile Networking Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IAB Workshop on Interconnecting Smart Objects with the Internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Prague, Czech Republic. pp.1 - 3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863351v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey on multichannel assignment protocols in Wireless Sensor Networks</w:t>
+                <w:t xml:space="preserve">A survey on energy efficient techniques in wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Soua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP Wireless Days (WD),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Niagara Falls, ON, Canada. pp.1 - 3, </w:t>
+              <w:t xml:space="preserve">WNNC 2011 - 4th Joint IFIP Wireless and Mobile Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Toulouse, France. pp.1 - 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WD.2011.6098201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WMNC.2011.6097244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863355v1</w:t>
+                <w:t xml:space="preserve">hal-00863351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Node coloring in a wireless sensor network with unidirectional links and topology changes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">OCARI: an energy-efficient WSN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Tuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minet Pascale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misson Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertin Marc-Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications &amp; Networking Conference - WCNC 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">ETSI M2M WORKSHOP, Nice, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nice, Sophia Antipolis, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00459543v1</w:t>
+                <w:t xml:space="preserve">hal-00523074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensors deployment enhancement by a mobile robot in wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Soua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9932,182 +9949,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ninth International Conference on Networks - ICN 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Les Menuires, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00459375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OCARI: an energy-efficient WSN</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Node coloring in a wireless sensor network with unidirectional links and topology changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chalhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETSI M2M WORKSHOP, Nice, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Nice, Sophia Antipolis, France. pp.1</w:t>
+              <w:t xml:space="preserve">IEEE Wireless Communications &amp; Networking Conference - WCNC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00523074v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00459543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation and Performance Evaluation of a Quality of Service Support for OLSR in a Real MANET</w:t>
               </w:r>
@@ -10195,377 +10195,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00459389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Node activity scheduling in wireless sensor networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
+                <w:t xml:space="preserve">Optimized broadcast in a geographical area of wireless ad hoc and sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Amadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Real-Time and Network Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 23rd International Conference on Advanced Information Networking and Applications -AINA 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Bradford, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AINA.2009.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00441972v1</w:t>
+                <w:t xml:space="preserve">inria-00459387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redeploying mobile wireless sensor networks with virtual forces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy, bandwidth and time efficiency in data gathering applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anis Laouiti</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2 nd IFIP Wireless Days</w:t>
+              <w:t xml:space="preserve">IFIP Wireless Days 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00459386v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00459535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized broadcast in a geographical area of wireless ad hoc and sensor networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Amadou</w:t>
+                <w:t xml:space="preserve">Redeploying mobile wireless sensor networks with virtual forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foued Kribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 23rd International Conference on Advanced Information Networking and Applications -AINA 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2 nd IFIP Wireless Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00459387v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00459386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy, bandwidth and time efficiency in data gathering applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Node activity scheduling in wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP Wireless Days 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">17th International Conference on Real-Time and Network Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Paris, France. pp.85-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00459535v1</w:t>
+                <w:t xml:space="preserve">inria-00441972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross layering in wireless sensor networks</w:t>
               </w:r>
@@ -11055,597 +11055,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00459499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoS support in a MANET based on OLSR and CBQ</w:t>
+                <w:t xml:space="preserve">A solution for QoS support in wireless ad hoc networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IEEE International Conference on Networking - ICN 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Sainte-Luce, Martinique, France</w:t>
+              <w:t xml:space="preserve">Huitièmes Journées Doctorales en Informatique et Réseaux (JDIR'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Marne-la-Vallée, France. pp.35-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00128809v1</w:t>
+                <w:t xml:space="preserve">hal-00620270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic or deterministic QoS guarantees for flows scheduled with FP/DM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of MPR selection in the OLSR protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Quan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sahla Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASTED international conference on Parallel and Distributed Computing and Networks - PDCN 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">IEEE international workshop on Performance Analysis and Enhancement of Wireless Networks - PAEWN 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Niagara falls, Ontario / Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00128816v1</w:t>
+                <w:t xml:space="preserve">inria-00128787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FP/FIFO scheduling: deterministic versus probabilistic QoS guarantees and p-schedulability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Steven Martin</w:t>
+                <w:t xml:space="preserve">Scalability of the OLSR protocol with the Fish Eye extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Quan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications - ICC 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Glasgow, Scotland, United Kingdom</w:t>
+              <w:t xml:space="preserve">6th IEEE International Conference on Networking - ICN 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Sainte-Luce, Martinique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00128777v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00128793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalability of the OLSR protocol with the Fish Eye extension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dang Quan Nguyen</w:t>
+                <w:t xml:space="preserve">QoS support in a MANET based on OLSR and CBQ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IEEE International Conference on Networking - ICN 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Sainte-Luce, Martinique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00128793v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00128809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of MPR selection in the OLSR protocol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FP/FIFO scheduling: deterministic versus probabilistic QoS guarantees and p-schedulability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skander Azzaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dang Quan Nguyen</w:t>
+                <w:t xml:space="preserve">Steven Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE international workshop on Performance Analysis and Enhancement of Wireless Networks - PAEWN 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Niagara falls, Ontario / Canada</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications - ICC 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Glasgow, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00128787v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00128777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A solution for QoS support in wireless ad hoc networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probabilistic or deterministic QoS guarantees for flows scheduled with FP/DM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Midonnet</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahla Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Huitièmes Journées Doctorales en Informatique et Réseaux (JDIR'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Marne-la-Vallée, France. pp.35-44</w:t>
+              <w:t xml:space="preserve">IASTED international conference on Parallel and Distributed Computing and Networks - PDCN 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620270v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00128816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative evaluation of CBQ and PriQueue in a MANET</w:t>
               </w:r>
@@ -11955,51 +11955,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Analysis of OLSR Multipoint Relay Flooding in Two Ad Hoc Wireless Network Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12797,51 +12797,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Link State Routing Protocol (OLSR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Clausen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13296,211 +13296,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00582457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Coloring of Grid Wireless Sensor Networks: the Vector-Based Coloring Method</w:t>
+                <w:t xml:space="preserve">OSERENA, an Optimized Coloring Algorithm for Dense or Large Scale Wireless Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichrak Amdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minet Pascale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7756, INRIA. 2011, pp.33</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7785, INRIA. 2011, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00630233v1</w:t>
+                <w:t xml:space="preserve">inria-00637875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSERENA, an Optimized Coloring Algorithm for Dense or Large Scale Wireless Networks</w:t>
+                <w:t xml:space="preserve">On the Coloring of Grid Wireless Sensor Networks: the Vector-Based Coloring Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichrak Amdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7785, INRIA. 2011, pp.29</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7756, INRIA. 2011, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00637875v1</w:t>
+                <w:t xml:space="preserve">inria-00630233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deployment Experience with Low Power Lossy Wireless Sensor Networks</w:t>
               </w:r>
@@ -13512,77 +13512,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Philipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7551, INRIA. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13602,474 +13602,474 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00567993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of energy efficient routing strategies based on OLSR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SERENA: an energy-efficient strategy to schedule nodes activity in wireless ad hoc and sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6374, INRIA. 2007, pp.23</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6388, INRIA. 2007, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00192899v2</w:t>
+                <w:t xml:space="preserve">inria-00196094v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SERENA: an energy-efficient strategy to schedule nodes activity in wireless ad hoc and sensor networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparative study of energy efficient routing strategies based on OLSR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6388, INRIA. 2007, pp.29</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6374, INRIA. 2007, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00196094v2</w:t>
+                <w:t xml:space="preserve">inria-00192899v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Multipoint Relays Selection in the OLSR Routing Protocol with and without QoS Support</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dang Quan Nguyen</w:t>
+                <w:t xml:space="preserve">Evaluation of the Energy Consumption in MANET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6067, INRIA. 2006, pp.15</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang-Quan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirisha Shrestha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5851, INRIA. 2006, pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00120811v2</w:t>
+                <w:t xml:space="preserve">inria-00070175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routage Dynamique sur Liens HF</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of Multipoint Relays Selection in the OLSR Routing Protocol with and without QoS Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Quan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] RR-6071, INRIA. 2006, pp.41</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6067, INRIA. 2006, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00121230v2</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00120811v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Energy Consumption in MANET</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Routage Dynamique sur Liens HF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Adjih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mühlethaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-6071, INRIA. 2006, pp.41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nirisha Shrestha</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">inria-00070175v1</w:t>
+                <w:t xml:space="preserve">inria-00121230v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic and probabilistic QoS guarantees for the EF class in a DiffServ/MPLS domain</w:t>
               </w:r>
@@ -14081,51 +14081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Korbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14160,51 +14160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Bandwidth Needed at the MAC 802.11b Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang-Quan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14239,51 +14239,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worst case end-to-end response times for non-preemptive FP/DP* scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14318,51 +14318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FP/EDF, a non-preemptive scheduling combiningfixed priorities and deadlines:uniprocessor and distributed cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14410,51 +14410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-premptive Fixed Priority schedulingwith FIFO arbitration:uniprocessor and distributed cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14588,271 +14588,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward IPv6 OLSR</w:t>
+                <w:t xml:space="preserve">Multicast Optimized Link State Routing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-4997, INRIA. 2003</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Viennot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4721, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071581v1</w:t>
+                <w:t xml:space="preserve">inria-00071865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicast Optimized Link State Routing</w:t>
+                <w:t xml:space="preserve">Toward IPv6 OLSR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-4721, INRIA. 2003</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Adjih</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4997, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071865v1</w:t>
+                <w:t xml:space="preserve">inria-00071581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time end-to-end guarantees for the EF classwith and without traffic shaping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14900,51 +14900,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DiffServ-MPLS solution offering real-time end-to-end guarantees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15084,51 +15084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Analysis of OLSR Multipoint Relay Flooding in Two Ad Hoc Wireless Network Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15880,51 +15880,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Tanaka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Minet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mali&#353;a Vu&#269;ini&#263;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vilajosana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2021.3118017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03157442v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadded" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lasgouttes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6246" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908985v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Haiahem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Boumerdassi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Azouz Saidane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20144053" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941482v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Milocco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3020940" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950977v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jsan9030042" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02585768v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2020.2988346" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433637v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870277v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Khoufi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968647v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keoma Brun-Laguna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Gomes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870909v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Idoudi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Mabrouk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957245v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#252;hlethaler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-018-0693-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870287v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Rmili" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095749v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Laouiti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoucene Mahfoudh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAACS.2017.10009671" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252306v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Dang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bellot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Livolant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mozzati" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252293v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252270v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Soua" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094493v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2014.04.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KTKHS45-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095745v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863367v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jsan2030449" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846971v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Amdouni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00729056v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593138v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chalhoub" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Misson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi2040469" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390488v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Al Agha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guitton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459352v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MIS-2009-0071" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416485v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Bertin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459368v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Plesse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459360v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00138779v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Quan Nguyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966514v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skander Azzaz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.407" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538225v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumio Teraoka" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS52077.2021.00016" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432652v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS48598.2019.9188199" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432805v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Landry Foko Sindjoung" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432848v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ammouri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Boudiaf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bouzefrane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Yacoub" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432579v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870252v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Soua" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867409v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2018.00049" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870216v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2018.8450304" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636656v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636652v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2017.8171344" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636975v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ben Hassine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640508v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boufares" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Khoufi &#8224;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Saidane" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636659v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636646v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640511v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Hammi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Serhrouchni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-5281-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640510v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410069v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417601v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nacer Bouatit" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Djama" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2016.7881016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405540v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCIS.2016.7496580" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01411122v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Marinca" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2016.7763215" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244802v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410071v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302966v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01411119v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2016.7577054" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417671v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Serhouchni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410082v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Koulali" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Kobbane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244959v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minet Pascale" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244822v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252255v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Chalhoub" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiSEE.2015.7392986" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244908v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2015.7343641" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244751v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Erradi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2015.7289144" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252340v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Azzouz Saidane" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120949v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250613v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Saied" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2015.7289145" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244757v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2015.7348034" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088704v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093989v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094478v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094446v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088696v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6952969" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094482v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2014.96" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088700v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2641798.2641805" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939005v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094472v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864258v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913303v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863364v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2013.6583756" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757311v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863360v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCCC.2012.6407742" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00728871v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757288v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863359v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWCUCA.2012.6402475" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757335v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Mougou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2012.6399012" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757302v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757324v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2387238.2387275" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757358v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourgeois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dMEMS.2012.18" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757344v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2012.06.128" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00729051v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WMNC.2011.6097255" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651601v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Philipp" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863351v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WMNC.2011.6097244" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863355v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2011.6098201" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459543v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459375v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523074v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Tuan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misson Michel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Val" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Marc-Henri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459389v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Nguyen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441972v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459386v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Kribi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459387v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Amadou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2009.19" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459535v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459530v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459397v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent George" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459528v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2008.89" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459512v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICN.2008.55" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459501v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459499v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128809v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Boukhalfa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Midonnet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128816v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahla Masmoudi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128777v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128793v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128787v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620270v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620268v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619899v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619898v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471700v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viennot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410080v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04497109v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben H Milocco" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119647485.ch5" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416367v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416381v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128841v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128828v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471712v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clausen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100420v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239994v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00952046v3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00582457v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00630233v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637875v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567993v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00192899v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00196094v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00120811v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121230v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070175v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Allard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Quan Nguyen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirisha Shrestha" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070386v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Korbi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070454v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070588v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071470v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071532v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071529v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mercier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071581v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071865v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071598v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071755v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072078v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Benzaid" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072327v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077204v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Simon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073995v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charron-Bost" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Toueg" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074564v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Le Lann" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Powell" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077014v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075089v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075272v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Tanaka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Minet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mali&#353;a Vu&#269;ini&#263;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vilajosana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2021.3118017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03157442v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadded" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lasgouttes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6246" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908985v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Haiahem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Boumerdassi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Azouz Saidane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20144053" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941482v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Milocco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3020940" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950977v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jsan9030042" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02585768v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2020.2988346" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433637v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870277v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Khoufi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968647v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keoma Brun-Laguna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Gomes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870909v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Idoudi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Mabrouk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957245v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#252;hlethaler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-018-0693-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870287v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Rmili" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095749v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Laouiti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoucene Mahfoudh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAACS.2017.10009671" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252306v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Dang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bellot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Livolant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mozzati" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252293v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252270v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Soua" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094493v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2014.04.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KTKHS45-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095745v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863367v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jsan2030449" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846971v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Amdouni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00729056v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593138v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chalhoub" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Misson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi2040469" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416485v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Al Agha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Bertin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guitton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390488v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459352v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MIS-2009-0071" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459368v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Plesse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459360v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966514v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skander Azzaz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.407" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00138779v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Quan Nguyen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538225v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumio Teraoka" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS52077.2021.00016" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432652v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS48598.2019.9188199" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432805v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Landry Foko Sindjoung" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432848v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ammouri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Boudiaf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bouzefrane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Yacoub" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432579v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870216v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2018.8450304" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870252v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Soua" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867409v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2018.00049" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640510v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Hammi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Serhrouchni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636656v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640508v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boufares" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Khoufi &#8224;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Saidane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636975v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ben Hassine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636652v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2017.8171344" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636659v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636646v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640511v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-5281-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417671v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Serhouchni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410082v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Koulali" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Kobbane" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410069v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405540v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCIS.2016.7496580" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417601v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nacer Bouatit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Djama" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2016.7881016" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244802v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01411122v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Marinca" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2016.7763215" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410071v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302966v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01411119v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2016.7577054" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244959v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minet Pascale" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244822v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252255v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Chalhoub" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiSEE.2015.7392986" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244751v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Erradi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2015.7289144" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244908v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2015.7343641" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252340v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Azzouz Saidane" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120949v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250613v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Saied" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2015.7289145" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244757v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2015.7348034" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939005v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094472v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088704v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094478v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093989v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088696v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6952969" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094446v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094482v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2014.96" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088700v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2641798.2641805" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863364v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2013.6583756" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864258v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913303v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757344v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2012.06.128" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863360v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCCC.2012.6407742" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757311v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863359v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWCUCA.2012.6402475" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00728871v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757288v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757335v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Mougou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2012.6399012" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757302v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757324v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2387238.2387275" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757358v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourgeois" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dMEMS.2012.18" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863355v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2011.6098201" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00729051v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WMNC.2011.6097255" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651601v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Philipp" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863351v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WMNC.2011.6097244" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523074v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Tuan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misson Michel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Val" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Marc-Henri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459375v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459543v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459389v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Nguyen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459387v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Amadou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2009.19" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459535v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459386v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Kribi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441972v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459530v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459397v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent George" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459528v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2008.89" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459512v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICN.2008.55" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459501v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459499v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620270v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Boukhalfa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Midonnet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128787v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128793v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128809v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128777v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128816v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahla Masmoudi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620268v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619899v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619898v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471700v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viennot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410080v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04497109v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben H Milocco" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119647485.ch5" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416367v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416381v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128841v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128828v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471712v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clausen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100420v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239994v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00952046v3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00582457v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637875v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00630233v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567993v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00196094v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00192899v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070175v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Allard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Quan Nguyen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirisha Shrestha" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00120811v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121230v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070386v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Korbi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070454v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070588v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071470v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071532v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071529v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mercier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071865v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071581v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071598v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071755v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072078v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Benzaid" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072327v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077204v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Simon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073995v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charron-Bost" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Toueg" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074564v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Le Lann" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Powell" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077014v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075089v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075272v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>