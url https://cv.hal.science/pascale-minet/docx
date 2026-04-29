--- v1 (2026-04-05)
+++ v2 (2026-04-29)
@@ -334,330 +334,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157442v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collision-Free Transmissions in an IoT Monitoring Application Based on LoRaWAN</w:t>
+                <w:t xml:space="preserve">Proactive Data Center Management Using Predictive Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahim Haiahem</w:t>
+                <w:t xml:space="preserve">Ruben Milocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eric Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Selma Boumerdassi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.161776-161786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s20144053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3020940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02908985v1</w:t>
+                <w:t xml:space="preserve">hal-02941482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proactive Data Center Management Using Predictive Approaches</w:t>
+                <w:t xml:space="preserve">Collision-Free Transmissions in an IoT Monitoring Application Based on LoRaWAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruben Milocco</w:t>
+                <w:t xml:space="preserve">Rahim Haiahem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Boumerdassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Renault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Selma Boumerdassi</w:t>
+                <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8, pp.161776-161786. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3020940⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s20144053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02941482v1</w:t>
+                <w:t xml:space="preserve">hal-02908985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Orthogonal Air Pollution Monitoring Method (OAPM) Based on LoRaWAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahim Haiahem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Boumerdassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of sensor and actuator networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (3), pp.42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -691,90 +691,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the upper bound of energy cost saving by proactive data center management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Milocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Boumerdassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (3), pp.1527 - 1541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1119,51 +1119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ambient Intelligence and Humanized Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2444,368 +2444,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which wireless technology for Industrial Wireless Sensors Network? The development of OCARI technology</w:t>
+                <w:t xml:space="preserve">Cross-layering in an industrial wireless sensor network: case study of OCARI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaldoun Al Agha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chalhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Henri Bertin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Minet</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Livolant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 56 (10), pp.13</w:t>
+              <w:t xml:space="preserve">Journal of Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (6), pp.411.420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00416485v1</w:t>
+                <w:t xml:space="preserve">hal-00390488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-layering in an industrial wireless sensor network: case study of OCARI</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maximization of energy efficiency in wireless ad hoc and sensor networks with SERENA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Minet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mobile Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (1), pp.35-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/MIS-2009-0071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00390488v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00459352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximization of energy efficiency in wireless ad hoc and sensor networks with SERENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
+                <w:t xml:space="preserve">Which wireless technology for Industrial Wireless Sensors Network? The development of OCARI technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaldoun Al Agha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Henri Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile Information Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (10), pp.13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00459352v1</w:t>
+                <w:t xml:space="preserve">hal-00416485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QoS support, security and OSPF interconnection in a MANET using OLSR</w:t>
               </w:r>
@@ -3020,51 +3020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skander Azzaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3342,90 +3342,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost reduction bounds of proactive management based on request prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Milocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Boumerdassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HPCS 2019: 17th International Conference on High Performance Computing &amp; Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Dublin, Ireland. pp.864-871, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3751,2860 +3751,2860 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing traces from a Google data center</w:t>
+                <w:t xml:space="preserve">An Adaptive Schedule for TSCH Networks in the Industry 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Renault</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Soua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Khoufi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Selma Boumerdassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWCMC 2018 : 14th International Wireless Communications and Mobile Computing Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PEMWN 2018 - 7th IFIP/IEEE International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Toulouse, France. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01870216v1</w:t>
+                <w:t xml:space="preserve">hal-01870252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adaptive Schedule for TSCH Networks in the Industry 4.0</w:t>
+                <w:t xml:space="preserve">Data analysis of a Google data center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zied Soua</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Khoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Boumerdassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEMWN 2018 - 7th IFIP/IEEE International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCGRID 2018 : 18th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Washington Dc, United States. pp.342 - 343, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGRID.2018.00049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01870252v1</w:t>
+                <w:t xml:space="preserve">hal-01867409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data analysis of a Google data center</w:t>
+                <w:t xml:space="preserve">Analyzing traces from a Google data center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Boumerdassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCGRID 2018 : 18th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Washington Dc, United States. pp.342 - 343, </w:t>
+              <w:t xml:space="preserve">IWCMC 2018 : 14th International Wireless Communications and Mobile Computing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.1167 - 1172, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCGRID.2018.00049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC.2018.8450304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867409v1</w:t>
+                <w:t xml:space="preserve">hal-01870216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lightweight IoT Security Protocol</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Serhrouchni</w:t>
+                <w:t xml:space="preserve">Scheduling transmissions with latency constraints in an IEEE 802.15.4e TSCH network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Rmili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 1st Cyber Security in Networking Conference (CSNet2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">VTC 2017 - IEEE 86th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01640510v1</w:t>
+                <w:t xml:space="preserve">hal-01636656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling transmissions with latency constraints in an IEEE 802.15.4e TSCH network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ines Khoufi</w:t>
+                <w:t xml:space="preserve">Covering a 3D flat surface with autonomous and mobile wireless sensor nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boufares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Badr Rmili</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Khoufi †</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC 2017 - IEEE 86th Vehicular Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">IWCMC 2017 - the 13th International Wireless Communications and Mobile Computing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636656v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covering a 3D flat surface with autonomous and mobile wireless sensor nodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Boufares</w:t>
+                <w:t xml:space="preserve">ARMA based Popularity Prediction for Caching in Content Delivery Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Ben Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Milocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leila Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWCMC 2017 - the 13th International Wireless Communications and Mobile Computing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">IFIP Wireless Days 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01640508v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARMA based Popularity Prediction for Caching in Content Delivery Networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Increasing Reliability of a TSCH Network for the Industry 4.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Khoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP Wireless Days 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th IEEE International Symposium on Network Computing and Applications (NCA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Boston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NCA.2017.8171344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636975v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing Reliability of a TSCH Network for the Industry 4.0</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beacon Advertising in an IEEE 802.15.4e TSCH Network for Space Launch Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Khoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anis Laouiti</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Rmili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEEE International Symposium on Network Computing and Applications (NCA 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUCASS 2017 - 7th European Conference for Aeronautics and Aerospace Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Milano, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636652v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beacon Advertising in an IEEE 802.15.4e TSCH Network for Space Launch Vehicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collision Avoidance on Shared Slots in a Wireless Slotted Network: Models and Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mühlethaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Khoufi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Badr Rmili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCASS 2017 - 7th European Conference for Aeronautics and Aerospace Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Milano, Italy</w:t>
+              <w:t xml:space="preserve">PEMWN 2017 - 6th IFIP International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636659v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collision Avoidance on Shared Slots in a Wireless Slotted Network: Models and Simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Lightweight Mutual Authentication Protocol for the IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Hammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Livolant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Serhrouchni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEMWN 2017 - 6th IFIP International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICMWT 2017 - iCatse International Conference on Mobile and Wireless Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Kuala Lumpur, Thailand. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-10-5281-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636646v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lightweight Mutual Authentication Protocol for the IoT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">A Lightweight IoT Security Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Hammi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Livolant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Serhrouchni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMWT 2017 - iCatse International Conference on Mobile and Wireless Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> 1st Cyber Security in Networking Conference (CSNet2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Rio de Janeiro, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-10-5281-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01640511v1</w:t>
+                <w:t xml:space="preserve">hal-01640510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAC Sub-Layer Node Authentication in OCARI</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Serhouchni</w:t>
+                <w:t xml:space="preserve">Fault-Tolerant and Constrained Relay Node Placement in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEMWN 2016 - 5th IFIP International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">The 13th IEEE International Conference on Mobile Ad hoc and Sensor Systems (IEEE MASS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Brasilia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417671v1</w:t>
+                <w:t xml:space="preserve">hal-01410069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path Planning of Mobile Sinks in Charge of Data Gathering: a Coalitional Game Theory Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ines Khoufi</w:t>
+                <w:t xml:space="preserve">Delay analysis of STDMA in grid wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ichrak Amdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdellatif Kobbane</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Plesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th IEEE -- International Performance Computing and Communications Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICMCIS 2016: International Conference on Military Communications and Information Systems ICMCIS (former MCC) Brussels, Belgium, 23rd - 24th May 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Brussels, Belgium. pp.1 - 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMCIS.2016.7496580⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01410082v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault-Tolerant and Constrained Relay Node Placement in Wireless Sensor Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ines Khoufi</w:t>
+                <w:t xml:space="preserve">Fault-Tolerant Mechanism for Multimedia Transmission in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nacer Bouatit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Boumerdassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anis Laouiti</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Djama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th IEEE International Conference on Mobile Ad hoc and Sensor Systems (IEEE MASS 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VTC-Fall 2016 - IEEE 84th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCFall.2016.7881016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01410069v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delay analysis of STDMA in grid wireless sensor networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Adjih</w:t>
+                <w:t xml:space="preserve">OA-DVFA: A Distributed Virtual Forces-based Algorithm to Monitor an Area with Unknown Obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Plesse</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMCIS 2016: International Conference on Military Communications and Information Systems ICMCIS (former MCC) Brussels, Belgium, 23rd - 24th May 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Consumer Communications &amp; Networking Conference (CCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Las-Vegas, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICMCIS.2016.7496580⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01405540v1</w:t>
+                <w:t xml:space="preserve">hal-01244802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault-Tolerant Mechanism for Multimedia Transmission in Wireless Sensor Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caching strategies based on popularity prediction in content delivery networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Ben Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Nacer Bouatit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Selma Boumerdassi</w:t>
+                <w:t xml:space="preserve">Dana Marinca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Djama</w:t>
+                <w:t xml:space="preserve">Dominique Barth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC-Fall 2016 - IEEE 84th Vehicular Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montreal, Canada. </w:t>
+              <w:t xml:space="preserve">The 12th IEEE International Conference on Wireless and Mobile Computing, Networking and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, New York City, United States. pp.1 - 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTCFall.2016.7881016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WiMOB.2016.7763215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417601v1</w:t>
+                <w:t xml:space="preserve">hal-01411122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OA-DVFA: A Distributed Virtual Forces-based Algorithm to Monitor an Area with Unknown Obstacles</w:t>
+                <w:t xml:space="preserve">Unmanned Aerial Vehicles Path Planning for Area Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anis Laouiti</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consumer Communications &amp; Networking Conference (CCNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Las-Vegas, United States</w:t>
+              <w:t xml:space="preserve">PEMWN 2016 : The 5th IFIP International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01244802v1</w:t>
+                <w:t xml:space="preserve">hal-01410071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caching strategies based on popularity prediction in content delivery networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dana Marinca</w:t>
+                <w:t xml:space="preserve">The Cost of Installing a 6TiSCH Schedule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Livolant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Barth</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Watteyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th IEEE International Conference on Wireless and Mobile Computing, Networking and Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AdHoc-Now 2016 - International Conference on Ad Hoc Networks and Wireless </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01411122v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unmanned Aerial Vehicles Path Planning for Area Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ines Khoufi</w:t>
+                <w:t xml:space="preserve">Expert-based on-line learning and prediction in Content Delivery Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Ben Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Marinca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Achir</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEMWN 2016 : The 5th IFIP International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IWCMC 2016 - The 12th International Wireless Communications &amp; Mobile Computing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paphos, Cyprus. pp.182 - 187, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC.2016.7577054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01410071v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cost of Installing a 6TiSCH Schedule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MAC Sub-Layer Node Authentication in OCARI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Hammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Livolant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Serhouchni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Watteyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AdHoc-Now 2016 - International Conference on Ad Hoc Networks and Wireless </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">PEMWN 2016 - 5th IFIP International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302966v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expert-based on-line learning and prediction in Content Delivery Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dana Marinca</w:t>
+                <w:t xml:space="preserve">Path Planning of Mobile Sinks in Charge of Data Gathering: a Coalitional Game Theory Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Barth</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Amine Koulali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Kobbane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWCMC 2016 - The 12th International Wireless Communications &amp; Mobile Computing Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">35th IEEE -- International Performance Computing and Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Las Vegas, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01411119v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning and Popularity Prediction of a Video Content</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dana Marinca</w:t>
+                <w:t xml:space="preserve">Adaptive wireless sensor networks for aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minet Pascale</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gerard Chalhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Livolant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Misson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Rmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 4th International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks (PEMWN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WISEE 2015, IEEE International Conference on Wireless for Space and Extreme Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2015, Orlando, Florida, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WiSEE.2015.7392986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01244959v1</w:t>
+                <w:t xml:space="preserve">hal-01252255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Surface Covering with Virtual Forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boufares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Performance Evaluation and Modeling in Wired and Wireless Networks (PEMWN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01244822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive wireless sensor networks for aircraft</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Machine Learning and Popularity Prediction of a Video Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Ben Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Marinca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minet Pascale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WISEE 2015, IEEE International Conference on Wireless for Space and Extreme Environments</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 4th International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks (PEMWN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Hammamet, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252255v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A game theory-based approach for robots deploying wireless sensor nodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ines Khoufi</w:t>
+                <w:t xml:space="preserve">Popularity prediction in content delivery networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Ben Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Marinca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Erradi</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Wireless Communications and Mobile Computing (IWCMC) </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IWCMC.2015.7289144⟩</w:t>
+              <w:t xml:space="preserve">IEEE 26th Annual International Symposium on Personal, Indoor and Mobile radio Communications (PIMRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Hong Kong, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2015.7343641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01244751v1</w:t>
+                <w:t xml:space="preserve">hal-01244908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Popularity prediction in content delivery networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dana Marinca</w:t>
+                <w:t xml:space="preserve">A game theory-based approach for robots deploying wireless sensor nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Barth</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Amine Koulali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Erradi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 26th Annual International Symposium on Personal, Indoor and Mobile radio Communications (PIMRC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Hong Kong, China. </w:t>
+              <w:t xml:space="preserve">International Conference on Wireless Communications and Mobile Computing (IWCMC) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Dubrovnik, Croatia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2015.7343641⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC.2015.7289144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01244908v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-Cluster Multichannel Scheduling Algorithm for Cognitive Radio Sensor Networks</w:t>
               </w:r>
@@ -6793,90 +6793,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three dimensional mobile wireless sensor networks redeployment based on virtual forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boufares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Saidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Ben Saied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7034,1444 +7034,1435 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01244757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distributed Joint Channel and Time Slot Assignment for Convergecast in Wireless Sensor Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ridha Soua</w:t>
+                <w:t xml:space="preserve">Conflict-free Opportunistic Centralized Time Slot Assignment in Cognitive Radio Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erwan Livolant</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Idoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the Sixth IFIP International Conference on New Technologies, Mobility and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Dubai, United Arab Emirates. pp.5</w:t>
+              <w:t xml:space="preserve">HPCC 2014 - 16th IEEE International Conference on High Performance and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Aug 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00939005v1</w:t>
+                <w:t xml:space="preserve">hal-01094478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient learning technique to predict link quality in WSN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dana Marinca</w:t>
+                <w:t xml:space="preserve">Optimized Trajectory of a Robot Deploying Wireless Sensor Nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Khoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Livolant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Ben Hassine</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hadded</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2014 - 25th Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Washington, United States</w:t>
+              <w:t xml:space="preserve">Wireless Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01094472v1</w:t>
+                <w:t xml:space="preserve">hal-01088704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Trajectory of a Robot Deploying Wireless Sensor Nodes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Livolant</w:t>
+                <w:t xml:space="preserve">Delay and Energy-Efficient STDMA for Grid Wireless Sensor Networks: ORCHID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ichrak Amdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">IEEE MASS 2014, the 11th IEEE International Conference on Mobile Ad hoc and Sensor Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Philadelphia, Pennsylvania, United States. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01088704v1</w:t>
+                <w:t xml:space="preserve">hal-01093989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflict-free Opportunistic Centralized Time Slot Assignment in Cognitive Radio Sensor Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ons Mabrouk</w:t>
+                <w:t xml:space="preserve">GDVFA: A distributed algorithm based on grid and virtual forces for the redeployment of WSNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPCC 2014 - 16th IEEE International Conference on High Performance and Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WCNC: IEEE Wireless Communication and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Istanbul, Turkey. pp.3040 - 3045, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2014.6952969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01094478v1</w:t>
+                <w:t xml:space="preserve">hal-01088696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delay and Energy-Efficient STDMA for Grid Wireless Sensor Networks: ORCHID</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Adjih</w:t>
+                <w:t xml:space="preserve">On-line learning and prediction of link quality in wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Marinca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MASS 2014, the 11th IEEE International Conference on Mobile Ad hoc and Sensor Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Philadelphia, Pennsylvania, United States. pp.5</w:t>
+              <w:t xml:space="preserve">GLOBECOM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2014, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01093989v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GDVFA: A distributed algorithm based on grid and virtual forces for the redeployment of WSNs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ines Khoufi</w:t>
+                <w:t xml:space="preserve">OTICOR: Opportunistic Time Slot Assignment in Cognitive Radio Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Idoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ichrak Amdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Soua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC: IEEE Wireless Communication and Networking Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AINA 2014 - 28th International Conference on Advanced Information Networking and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2014, Victoria, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AINA.2014.96⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WCNC.2014.6952969⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01088696v1</w:t>
+                <w:t xml:space="preserve">hal-01094482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line learning and prediction of link quality in wireless sensor networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dana Marinca</w:t>
+                <w:t xml:space="preserve">A Simple Method for the Deployment of Wireless Sensors to Ensure Full Coverage of an Irregular Area with Obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Laouiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Livolant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MSWIM: International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2641798.2641805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094446v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OTICOR: Opportunistic Time Slot Assignment in Cognitive Radio Sensor Networks</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Distributed Joint Channel and Time Slot Assignment for Convergecast in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Soua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Livolant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AINA 2014 - 28th International Conference on Advanced Information Networking and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">the Sixth IFIP International Conference on New Technologies, Mobility and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Dubai, United Arab Emirates. pp.5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094482v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Method for the Deployment of Wireless Sensors to Ensure Full Coverage of an Irregular Area with Obstacles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ines Khoufi</w:t>
+                <w:t xml:space="preserve">An efficient learning technique to predict link quality in WSN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Marinca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Erwan Livolant</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Ben Hassine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSWIM: International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PIMRC 2014 - 25th Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Washington, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2641798.2641805⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01088700v1</w:t>
+                <w:t xml:space="preserve">hal-01094472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MUSIKA: A multichannel multi-sink data gathering algorithm in wireless sensor networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Livolant</w:t>
+                <w:t xml:space="preserve">Relocation of Mobile Wireless Sensors in the Presence of Obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWCMC 2013 - 9th International Wireless Communications and Mobile Computing Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICT 2013 - 20th International Conference on Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Casablanca, Morocco. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863364v1</w:t>
+                <w:t xml:space="preserve">hal-00864258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relocation of Mobile Wireless Sensors in the Presence of Obstacles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ordonnancement de l'activité des noeuds dans les réseaux ad hoc et les réseaux de capteurs sans ﬁl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Soua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ichrak Amdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Livolant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICT 2013 - 20th International Conference on Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Casablanca, Morocco. pp.1-5</w:t>
+              <w:t xml:space="preserve">École d'Été Temps Réel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Toulouse, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864258v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnancement de l'activité des noeuds dans les réseaux ad hoc et les réseaux de capteurs sans ﬁl</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MUSIKA: A multichannel multi-sink data gathering algorithm in wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Soua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Livolant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École d'Été Temps Réel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IWCMC 2013 - 9th International Wireless Communications and Mobile Computing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Sardinia, Italy. pp.1370 - 1375, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC.2013.6583756⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913303v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of deployment and redeployment algorithms for mobile wireless sensor networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
+                <w:t xml:space="preserve">Efficient and Reliable Communications for Data Gathering Applications in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ichrak Amdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anis Laouiti</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EmSeNs 2012 - 2nd International Workshop on Emerging Topics on Sensor Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PEMWN 2012 - First International Workshop on Performance Evaluation and Modeling in Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Tunis, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00757344v1</w:t>
+                <w:t xml:space="preserve">hal-00757311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODESA: An optimized multichannel slot assignment for raw data convergecast in wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Soua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8490,1624 +8481,1633 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Livolant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPCCC 2012 : 31st IEEE International Performance Computing and Communications Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Austin, Texas, United States. pp.91 - 100, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PCCC.2012.6407742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient and Reliable Communications for Data Gathering Applications in Wireless Sensor Networks</w:t>
+                <w:t xml:space="preserve">Delay Optimized Time Slot Assignment for Data Gathering Applications in Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichrak Amdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Soua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Livolant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEMWN 2012 - First International Workshop on Performance Evaluation and Modeling in Wireless Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICWCUCA 2012 - International Conference on Wireless Communications in Unusual and Confined Areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Clermont Ferrand, France. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICWCUCA.2012.6402475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757311v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delay Optimized Time Slot Assignment for Data Gathering Applications in Wireless Sensor Networks</w:t>
+                <w:t xml:space="preserve">TRASA: TRaffic Aware Slot Assignment Algorithm in Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichrak Amdouni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Livolant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICWCUCA 2012 - International Conference on Wireless Communications in Unusual and Confined Areas</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICCIT 2012 – Second International Conference on Communications and Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Hammamet, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863359v1</w:t>
+                <w:t xml:space="preserve">hal-00728871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRASA: TRaffic Aware Slot Assignment Algorithm in Wireless Sensor Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ichrak Amdouni</w:t>
+                <w:t xml:space="preserve">MUSIKA: A Multi-Sink Slot Assignment for Convergecast in Multichannel Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Soua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Livolant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCIT 2012 – Second International Conference on Communications and Information Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">PEMWN 2012 - First International Workshop on Performance Evaluation and Modeling in Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728871v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MUSIKA: A Multi-Sink Slot Assignment for Convergecast in Multichannel Wireless Sensor Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Livolant</w:t>
+                <w:t xml:space="preserve">Redeployment of randomly deployed wireless mobile sensor nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Mougou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEMWN 2012 - First International Workshop on Performance Evaluation and Modeling in Wireless Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VTC Fall 2012 - IEEE 76th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Vehicular Technology Society, Sep 2012, Québec, Canada. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCFall.2012.6399012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757288v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redeployment of randomly deployed wireless mobile sensor nodes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Redeployment of Mobile Wireless Sensors in the Presence of Obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC Fall 2012 - IEEE 76th Vehicular Technology Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PEMWN 2012 - 1st International Workshop on Performance Evaluation and Modeling in Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Tunis, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757335v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redeployment of Mobile Wireless Sensors in the Presence of Obstacles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ines Khoufi</w:t>
+                <w:t xml:space="preserve">VCM: The Vector-Based Coloring Method for Grid Wireless AdHhoc and Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Adjih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ichrak Amdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEMWN 2012 - 1st International Workshop on Performance Evaluation and Modeling in Wireless Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MSWIM 2012 - 15th ACM International Conference on Modeling, Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paphos, Cyprus. pp.213-222, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2387238.2387275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757302v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VCM: The Vector-Based Coloring Method for Grid Wireless AdHhoc and Sensor Networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards usage of wireless MEMS networks in industrial context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSWIM 2012 - 15th ACM International Conference on Modeling, Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2387238.2387275⟩</w:t>
+              <w:t xml:space="preserve">dMEMS 2012 : Second Workshop on Design, Control and Software Implementation for Distributed MEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Besançon, France. pp.58-65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/dMEMS.2012.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00757324v1</w:t>
+                <w:t xml:space="preserve">hal-00757358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards usage of wireless MEMS networks in industrial context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of deployment and redeployment algorithms for mobile wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Bourgeois</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">dMEMS 2012 : Second Workshop on Design, Control and Software Implementation for Distributed MEMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Besançon, France. pp.58-65, </w:t>
+              <w:t xml:space="preserve">EmSeNs 2012 - 2nd International Workshop on Emerging Topics on Sensor Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Niagara Falls, Canada. pp.946-951, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/dMEMS.2012.18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2012.06.128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757358v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey on multichannel assignment protocols in Wireless Sensor Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ridha Soua</w:t>
+                <w:t xml:space="preserve">Node Coloring in Wireless Networks: Complexity Results and Grid Coloring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ichrak Amdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP Wireless Days (WD),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Niagara Falls, ON, Canada. pp.1 - 3, </w:t>
+              <w:t xml:space="preserve">WMNC 2011 - 4th Joint IFIP Wireless and Mobile Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Toulouse, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WD.2011.6098201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WMNC.2011.6097255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863355v1</w:t>
+                <w:t xml:space="preserve">hal-00729051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Node Coloring in Wireless Networks: Complexity Results and Grid Coloring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ichrak Amdouni</w:t>
+                <w:t xml:space="preserve">Deployment Experience with Low Power Lossy Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Adjih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Philipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WMNC 2011 - 4th Joint IFIP Wireless and Mobile Networking Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IAB Workshop on Interconnecting Smart Objects with the Internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Prague, Czech Republic. pp.1 - 3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729051v1</w:t>
+                <w:t xml:space="preserve">hal-00651601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deployment Experience with Low Power Lossy Wireless Sensor Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jacquet</w:t>
+                <w:t xml:space="preserve">A survey on energy efficient techniques in wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Soua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAB Workshop on Interconnecting Smart Objects with the Internet</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WNNC 2011 - 4th Joint IFIP Wireless and Mobile Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Toulouse, France. pp.1 - 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WMNC.2011.6097244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00651601v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey on energy efficient techniques in wireless sensor networks</w:t>
+                <w:t xml:space="preserve">A survey on multichannel assignment protocols in Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Soua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WNNC 2011 - 4th Joint IFIP Wireless and Mobile Networking Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Toulouse, France. pp.1 - 9, </w:t>
+              <w:t xml:space="preserve">IFIP Wireless Days (WD),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Niagara Falls, ON, Canada. pp.1 - 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WMNC.2011.6097244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WD.2011.6098201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863351v1</w:t>
+                <w:t xml:space="preserve">hal-00863355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OCARI: an energy-efficient WSN</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Node coloring in a wireless sensor network with unidirectional links and topology changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chalhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETSI M2M WORKSHOP, Nice, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Nice, Sophia Antipolis, France. pp.1</w:t>
+              <w:t xml:space="preserve">IEEE Wireless Communications &amp; Networking Conference - WCNC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00523074v1</w:t>
+                <w:t xml:space="preserve">inria-00459543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensors deployment enhancement by a mobile robot in wireless sensor networks</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">OCARI: an energy-efficient WSN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Tuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minet Pascale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misson Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertin Marc-Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Conference on Networks - ICN 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Les Menuires, France</w:t>
+              <w:t xml:space="preserve">ETSI M2M WORKSHOP, Nice, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nice, Sophia Antipolis, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00459375v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Node coloring in a wireless sensor network with unidirectional links and topology changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensors deployment enhancement by a mobile robot in wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Soua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Guitton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications &amp; Networking Conference - WCNC 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">Ninth International Conference on Networks - ICN 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Les Menuires, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00459543v1</w:t>
+                <w:t xml:space="preserve">inria-00459375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation and Performance Evaluation of a Quality of Service Support for OLSR in a Real MANET</w:t>
               </w:r>
@@ -10195,200 +10195,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00459389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized broadcast in a geographical area of wireless ad hoc and sensor networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy, bandwidth and time efficiency in data gathering applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 23rd International Conference on Advanced Information Networking and Applications -AINA 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFIP Wireless Days 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00459387v1</w:t>
+                <w:t xml:space="preserve">inria-00459535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy, bandwidth and time efficiency in data gathering applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimized broadcast in a geographical area of wireless ad hoc and sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Amadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP Wireless Days 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 23rd International Conference on Advanced Information Networking and Applications -AINA 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Bradford, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AINA.2009.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00459535v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00459387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redeploying mobile wireless sensor networks with virtual forces</w:t>
               </w:r>
@@ -11055,653 +11055,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00459499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A solution for QoS support in wireless ad hoc networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leila Boukhalfa</w:t>
+                <w:t xml:space="preserve">FP/FIFO scheduling: deterministic versus probabilistic QoS guarantees and p-schedulability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skander Azzaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Huitièmes Journées Doctorales en Informatique et Réseaux (JDIR'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Marne-la-Vallée, France. pp.35-44</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications - ICC 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Glasgow, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620270v1</w:t>
+                <w:t xml:space="preserve">inria-00128777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of MPR selection in the OLSR protocol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dang Quan Nguyen</w:t>
+                <w:t xml:space="preserve">QoS support in a MANET based on OLSR and CBQ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE international workshop on Performance Analysis and Enhancement of Wireless Networks - PAEWN 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Niagara falls, Ontario / Canada</w:t>
+              <w:t xml:space="preserve">6th IEEE International Conference on Networking - ICN 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Sainte-Luce, Martinique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00128787v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00128809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalability of the OLSR protocol with the Fish Eye extension</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probabilistic or deterministic QoS guarantees for flows scheduled with FP/DM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahla Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IEEE International Conference on Networking - ICN 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Sainte-Luce, Martinique, France</w:t>
+              <w:t xml:space="preserve">IASTED international conference on Parallel and Distributed Computing and Networks - PDCN 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00128793v1</w:t>
+                <w:t xml:space="preserve">inria-00128816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoS support in a MANET based on OLSR and CBQ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leila Boukhalfa</w:t>
+                <w:t xml:space="preserve">Analysis of MPR selection in the OLSR protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Quan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IEEE International Conference on Networking - ICN 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Sainte-Luce, Martinique, France</w:t>
+              <w:t xml:space="preserve">IEEE international workshop on Performance Analysis and Enhancement of Wireless Networks - PAEWN 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Niagara falls, Ontario / Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00128809v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00128787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FP/FIFO scheduling: deterministic versus probabilistic QoS guarantees and p-schedulability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Steven Martin</w:t>
+                <w:t xml:space="preserve">Scalability of the OLSR protocol with the Fish Eye extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Quan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications - ICC 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Glasgow, Scotland, United Kingdom</w:t>
+              <w:t xml:space="preserve">6th IEEE International Conference on Networking - ICN 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Sainte-Luce, Martinique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00128777v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00128793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic or deterministic QoS guarantees for flows scheduled with FP/DM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A solution for QoS support in wireless ad hoc networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Boukhalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sahla Masmoudi</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASTED international conference on Parallel and Distributed Computing and Networks - PDCN 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">Huitièmes Journées Doctorales en Informatique et Réseaux (JDIR'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Marne-la-Vallée, France. pp.35-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00128816v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative evaluation of CBQ and PriQueue in a MANET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11739,90 +11739,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile ad-hoc networks and QoS demanding applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IEEE International Conference on Mobile and Wireless Communications Networks (MWCN'03)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Singapore, Singapore. pp.11-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11847,90 +11847,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Router timeliness analysis in multihop network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IEEE International Conference on Software, Telecommunications and Computer Networks (SoftCOM'03)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Split, Croatia, Croatia. pp.365-369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11955,51 +11955,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Analysis of OLSR Multipoint Relay Flooding in Two Ad Hoc Wireless Network Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12261,64 +12261,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben H Milocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Boumerdassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management of Data Center Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12365,51 +12365,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multichannel Wireless Sensor Networks for Structural Health Monitoring of Aircraft and Launchers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Chalhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Livolant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12797,51 +12797,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Link State Routing Protocol (OLSR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Clausen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13315,51 +13315,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OSERENA, an Optimized Coloring Algorithm for Dense or Large Scale Wireless Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichrak Amdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minet Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13512,77 +13512,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Philipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7551, INRIA. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13602,504 +13602,504 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00567993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SERENA: an energy-efficient strategy to schedule nodes activity in wireless ad hoc and sensor networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparative study of energy efficient routing strategies based on OLSR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6388, INRIA. 2007, pp.29</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6374, INRIA. 2007, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00196094v2</w:t>
+                <w:t xml:space="preserve">inria-00192899v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of energy efficient routing strategies based on OLSR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SERENA: an energy-efficient strategy to schedule nodes activity in wireless ad hoc and sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6374, INRIA. 2007, pp.23</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6388, INRIA. 2007, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00192899v2</w:t>
+                <w:t xml:space="preserve">inria-00196094v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Energy Consumption in MANET</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraud Allard</w:t>
+                <w:t xml:space="preserve">Analysis of Multipoint Relays Selection in the OLSR Routing Protocol with and without QoS Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Quan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5851, INRIA. 2006, pp.47</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6067, INRIA. 2006, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070175v1</w:t>
+                <w:t xml:space="preserve">inria-00120811v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Multipoint Relays Selection in the OLSR Routing Protocol with and without QoS Support</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Routage Dynamique sur Liens HF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6067, INRIA. 2006, pp.15</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Adjih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mühlethaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-6071, INRIA. 2006, pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00120811v2</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00121230v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routage Dynamique sur Liens HF</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the Energy Consumption in MANET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] RR-6071, INRIA. 2006, pp.41</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang-Quan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirisha Shrestha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5851, INRIA. 2006, pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00121230v2</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic and probabilistic QoS guarantees for the EF class in a DiffServ/MPLS domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14160,51 +14160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Bandwidth Needed at the MAC 802.11b Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang-Quan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14496,241 +14496,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing QoS support in Bluetooth Piconetwith a Class-Based EDF Scheduling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Mercier</w:t>
+                <w:t xml:space="preserve">Multicast Optimized Link State Routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Laouiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5054, INRIA. 2003</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Viennot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4721, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071529v1</w:t>
+                <w:t xml:space="preserve">inria-00071865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicast Optimized Link State Routing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jacquet</w:t>
+                <w:t xml:space="preserve">Introducing QoS support in Bluetooth Piconetwith a Class-Based EDF Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-4721, INRIA. 2003</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent George</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5054, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00071865v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward IPv6 OLSR</w:t>
               </w:r>
@@ -15084,51 +15084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Analysis of OLSR Multipoint Relay Flooding in Two Ad Hoc Wireless Network Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15880,51 +15880,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Tanaka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Minet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mali&#353;a Vu&#269;ini&#263;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vilajosana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2021.3118017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03157442v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadded" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lasgouttes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6246" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908985v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Haiahem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Boumerdassi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Azouz Saidane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20144053" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941482v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Milocco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3020940" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950977v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jsan9030042" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02585768v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2020.2988346" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433637v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870277v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Khoufi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968647v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keoma Brun-Laguna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Gomes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870909v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Idoudi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Mabrouk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957245v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#252;hlethaler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-018-0693-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870287v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Rmili" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095749v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Laouiti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoucene Mahfoudh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAACS.2017.10009671" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252306v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Dang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bellot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Livolant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mozzati" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252293v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252270v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Soua" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094493v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2014.04.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KTKHS45-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095745v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863367v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jsan2030449" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846971v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Amdouni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00729056v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593138v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chalhoub" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Misson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi2040469" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416485v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Al Agha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Bertin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guitton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390488v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459352v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MIS-2009-0071" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459368v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Plesse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459360v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966514v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skander Azzaz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.407" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00138779v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Quan Nguyen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538225v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumio Teraoka" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS52077.2021.00016" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432652v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS48598.2019.9188199" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432805v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Landry Foko Sindjoung" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432848v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ammouri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Boudiaf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bouzefrane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Yacoub" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432579v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870216v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2018.8450304" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870252v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Soua" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867409v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2018.00049" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640510v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Hammi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Serhrouchni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636656v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640508v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boufares" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Khoufi &#8224;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Saidane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636975v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ben Hassine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636652v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2017.8171344" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636659v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636646v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640511v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-5281-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417671v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Serhouchni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410082v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Koulali" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Kobbane" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410069v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405540v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCIS.2016.7496580" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417601v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nacer Bouatit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Djama" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2016.7881016" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244802v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01411122v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Marinca" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2016.7763215" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410071v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302966v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01411119v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2016.7577054" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244959v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minet Pascale" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244822v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252255v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Chalhoub" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiSEE.2015.7392986" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244751v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Erradi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2015.7289144" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244908v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2015.7343641" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252340v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Azzouz Saidane" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120949v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250613v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Saied" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2015.7289145" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244757v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2015.7348034" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939005v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094472v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088704v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094478v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093989v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088696v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6952969" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094446v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094482v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2014.96" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088700v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2641798.2641805" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863364v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2013.6583756" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864258v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913303v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757344v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2012.06.128" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863360v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCCC.2012.6407742" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757311v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863359v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWCUCA.2012.6402475" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00728871v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757288v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757335v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Mougou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2012.6399012" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757302v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757324v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2387238.2387275" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757358v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourgeois" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dMEMS.2012.18" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863355v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2011.6098201" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00729051v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WMNC.2011.6097255" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651601v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Philipp" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863351v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WMNC.2011.6097244" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523074v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Tuan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misson Michel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Val" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Marc-Henri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459375v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459543v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459389v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Nguyen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459387v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Amadou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2009.19" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459535v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459386v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Kribi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441972v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459530v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459397v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent George" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459528v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2008.89" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459512v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICN.2008.55" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459501v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459499v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620270v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Boukhalfa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Midonnet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128787v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128793v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128809v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128777v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128816v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahla Masmoudi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620268v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619899v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619898v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471700v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viennot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410080v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04497109v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben H Milocco" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119647485.ch5" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416367v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416381v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128841v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128828v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471712v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clausen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100420v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239994v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00952046v3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00582457v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637875v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00630233v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567993v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00196094v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00192899v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070175v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Allard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Quan Nguyen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirisha Shrestha" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00120811v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121230v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070386v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Korbi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070454v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070588v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071470v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071532v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071529v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mercier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071865v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071581v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071598v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071755v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072078v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Benzaid" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072327v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077204v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Simon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073995v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charron-Bost" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Toueg" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074564v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Le Lann" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Powell" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077014v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075089v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075272v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Tanaka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Minet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mali&#353;a Vu&#269;ini&#263;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vilajosana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2021.3118017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03157442v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadded" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lasgouttes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6246" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941482v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Milocco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Boumerdassi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3020940" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908985v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Haiahem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Azouz Saidane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20144053" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950977v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jsan9030042" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02585768v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2020.2988346" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433637v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870277v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Khoufi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968647v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keoma Brun-Laguna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Gomes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870909v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Idoudi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Mabrouk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957245v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#252;hlethaler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-018-0693-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870287v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Rmili" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095749v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Laouiti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoucene Mahfoudh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAACS.2017.10009671" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252306v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Dang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bellot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Livolant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mozzati" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252293v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252270v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Soua" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094493v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2014.04.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KTKHS45-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095745v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863367v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jsan2030449" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846971v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Amdouni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00729056v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593138v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chalhoub" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Misson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi2040469" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390488v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Al Agha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guitton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459352v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MIS-2009-0071" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416485v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Bertin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459368v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Plesse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459360v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966514v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skander Azzaz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.407" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00138779v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Quan Nguyen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538225v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumio Teraoka" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS52077.2021.00016" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432652v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS48598.2019.9188199" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432805v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Landry Foko Sindjoung" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432848v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ammouri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Boudiaf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bouzefrane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Yacoub" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432579v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870252v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Soua" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867409v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2018.00049" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870216v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2018.8450304" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636656v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640508v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boufares" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Khoufi &#8224;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Saidane" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636975v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ben Hassine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636652v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2017.8171344" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636659v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636646v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640511v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Hammi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Serhrouchni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-5281-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640510v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410069v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405540v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCIS.2016.7496580" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417601v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nacer Bouatit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Djama" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2016.7881016" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244802v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01411122v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Marinca" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2016.7763215" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410071v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302966v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01411119v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2016.7577054" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417671v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Serhouchni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410082v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Koulali" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Kobbane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252255v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Chalhoub" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiSEE.2015.7392986" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244822v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244959v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minet Pascale" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244908v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2015.7343641" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244751v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Erradi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2015.7289144" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252340v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Azzouz Saidane" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120949v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250613v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Saied" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2015.7289145" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244757v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2015.7348034" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094478v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088704v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093989v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088696v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6952969" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094446v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094482v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2014.96" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088700v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2641798.2641805" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939005v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094472v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864258v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913303v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863364v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2013.6583756" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757311v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863360v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCCC.2012.6407742" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863359v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWCUCA.2012.6402475" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00728871v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757288v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757335v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Mougou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2012.6399012" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757302v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757324v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2387238.2387275" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757358v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourgeois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dMEMS.2012.18" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757344v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2012.06.128" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00729051v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WMNC.2011.6097255" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651601v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Philipp" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863351v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WMNC.2011.6097244" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863355v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2011.6098201" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459543v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523074v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Tuan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misson Michel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Val" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Marc-Henri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459375v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459389v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Nguyen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459535v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459387v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Amadou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2009.19" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459386v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Kribi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441972v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459530v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459397v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent George" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459528v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2008.89" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459512v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICN.2008.55" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459501v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459499v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128777v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128809v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Boukhalfa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Midonnet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128816v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahla Masmoudi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128787v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128793v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620270v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620268v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619899v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619898v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471700v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viennot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410080v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04497109v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben H Milocco" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119647485.ch5" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416367v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416381v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128841v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128828v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471712v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clausen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100420v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239994v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00952046v3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00582457v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637875v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00630233v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567993v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00192899v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00196094v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00120811v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121230v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070175v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Allard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Quan Nguyen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirisha Shrestha" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070386v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Korbi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070454v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070588v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071470v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071532v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071865v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071529v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mercier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071581v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071598v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071755v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072078v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Benzaid" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072327v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077204v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Simon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073995v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charron-Bost" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Toueg" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074564v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Le Lann" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Powell" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077014v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075089v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075272v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>