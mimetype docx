--- v2 (2026-04-29)
+++ v3 (2026-05-26)
@@ -884,325 +884,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Enhanced Deterministic Beacon Advertising Algorithm for Building TSCH Networks</w:t>
+                <w:t xml:space="preserve">Moving Beyond Testbeds? Lessons (We) Learned about Connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Khoufi</w:t>
+                <w:t xml:space="preserve">Keoma Brun-Laguna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Henrique Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Watteyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
+              <w:t xml:space="preserve">IEEE Pervasive Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01870277v1</w:t>
+                <w:t xml:space="preserve">hal-01968647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving Beyond Testbeds? Lessons (We) Learned about Connectivity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cluster-based Scheduling for Cognitive Radio Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Henrique Gomes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Watteyne</w:t>
+                <w:t xml:space="preserve">Hanen Idoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Pervasive Computing</w:t>
+              <w:t xml:space="preserve">Journal of Ambient Intelligence and Humanized Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968647v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster-based Scheduling for Cognitive Radio Sensor Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Enhanced Deterministic Beacon Advertising Algorithm for Building TSCH Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ons Mabrouk</w:t>
+                <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ambient Intelligence and Humanized Computing</w:t>
+              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870909v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collision avoidance in shared slots in wireless devices of the Internet of Things: models and simulations</w:t>
               </w:r>
@@ -1214,51 +1214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mühlethaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1305,51 +1305,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beacon Advertising in an IEEE 802.15.4e TSCH Network for Space Launch Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr Rmili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1387,51 +1387,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey of Deployment Algorithms in Wireless Sensor Networks: Coverage and Connectivity Issues and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1498,243 +1498,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01095749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture orientée services : une clef pour faciliter l'intégration de nouveaux points de mesure pour la performance des activités de maintenance</w:t>
+                <w:t xml:space="preserve">OCARI: a wireless sensor network for industrial environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bellot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Erwan Livolant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mozzati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 112, pp.7</w:t>
+              <w:t xml:space="preserve">ERCIM News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, The Internet of Things and the Web of Things, 101 (101), pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01252306v1</w:t>
+                <w:t xml:space="preserve">hal-01252293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OCARI: a wireless sensor network for industrial environments</w:t>
+                <w:t xml:space="preserve">Architecture orientée services : une clef pour faciliter l'intégration de nouveaux points de mesure pour la performance des activités de maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Livolant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mozzati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERCIM News</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, The Internet of Things and the Web of Things, 101 (101), pp.4</w:t>
+              <w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252293v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave: a distributed scheduling algorithm for convergecast in IEEE 802.15.4e TSCH networks</w:t>
               </w:r>
@@ -1746,51 +1746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Soua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Livolant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1918,51 +1918,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data gathering architecture for temporary worksites based on a uniform deployment of wireless sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2039,51 +2039,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Adaptive Strategy for an Optimized Collision-Free Slot Assignment in Multichannel Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Soua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Livolant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2489,51 +2489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chalhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Livolant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3336,226 +3336,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost reduction bounds of proactive management based on request prediction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ruben Milocco</w:t>
+                <w:t xml:space="preserve">Wireless Link Quality Prediction in IoT Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Landry Foko Sindjoung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Selma Boumerdassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPCS 2019: 17th International Conference on High Performance Computing &amp; Simulation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PEMWN 2019 - 8th IFIP/IEEE International Conference on Performance Evaluation and Modeling inWired andWireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432652v1</w:t>
+                <w:t xml:space="preserve">hal-02432805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Link Quality Prediction in IoT Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miguel Landry Foko Sindjoung</w:t>
+                <w:t xml:space="preserve">Cost reduction bounds of proactive management based on request prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Milocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Boumerdassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEMWN 2019 - 8th IFIP/IEEE International Conference on Performance Evaluation and Modeling inWired andWireless Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HPCS 2019: 17th International Conference on High Performance Computing &amp; Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Dublin, Ireland. pp.864-871, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HPCS48598.2019.9188199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432805v1</w:t>
+                <w:t xml:space="preserve">hal-02432652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Organizing Maps Applied to Soil Conservation in Mediterranean Olive Groves</w:t>
               </w:r>
@@ -3662,51 +3662,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Scheduling for Time-Critical Industrial IoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keoma Brun-Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3783,51 +3783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Soua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PEMWN 2018 - 7th IFIP/IEEE International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Toulouse, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3878,51 +3878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Boumerdassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3995,51 +3995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Boumerdassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4080,122 +4080,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling transmissions with latency constraints in an IEEE 802.15.4e TSCH network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Beacon Advertising in an IEEE 802.15.4e TSCH Network for Space Launch Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr Rmili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC 2017 - IEEE 86th Vehicular Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">EUCASS 2017 - 7th European Conference for Aeronautics and Aerospace Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636656v1</w:t>
+                <w:t xml:space="preserve">hal-01636659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covering a 3D flat surface with autonomous and mobile wireless sensor nodes</w:t>
               </w:r>
@@ -4397,51 +4397,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing Reliability of a TSCH Network for the Industry 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4482,122 +4482,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beacon Advertising in an IEEE 802.15.4e TSCH Network for Space Launch Vehicles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Scheduling transmissions with latency constraints in an IEEE 802.15.4e TSCH network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr Rmili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCASS 2017 - 7th European Conference for Aeronautics and Aerospace Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Milano, Italy</w:t>
+              <w:t xml:space="preserve">VTC 2017 - IEEE 86th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636659v1</w:t>
+                <w:t xml:space="preserve">hal-01636656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collision Avoidance on Shared Slots in a Wireless Slotted Network: Models and Simulations</w:t>
               </w:r>
@@ -4609,51 +4609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mühlethaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PEMWN 2017 - 6th IFIP International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4691,64 +4691,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lightweight Mutual Authentication Protocol for the IoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Hammi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Livolant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Serhrouchni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4821,64 +4821,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lightweight IoT Security Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Hammi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Livolant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Serhrouchni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4923,386 +4923,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault-Tolerant and Constrained Relay Node Placement in Wireless Sensor Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ines Khoufi</w:t>
+                <w:t xml:space="preserve">Delay analysis of STDMA in grid wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ichrak Amdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anis Laouiti</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Plesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th IEEE International Conference on Mobile Ad hoc and Sensor Systems (IEEE MASS 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICMCIS 2016: International Conference on Military Communications and Information Systems ICMCIS (former MCC) Brussels, Belgium, 23rd - 24th May 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Brussels, Belgium. pp.1 - 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMCIS.2016.7496580⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01410069v1</w:t>
+                <w:t xml:space="preserve">hal-01405540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delay analysis of STDMA in grid wireless sensor networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Adjih</w:t>
+                <w:t xml:space="preserve">Fault-Tolerant Mechanism for Multimedia Transmission in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nacer Bouatit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Boumerdassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Plesse</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Djama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMCIS 2016: International Conference on Military Communications and Information Systems ICMCIS (former MCC) Brussels, Belgium, 23rd - 24th May 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VTC-Fall 2016 - IEEE 84th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCFall.2016.7881016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICMCIS.2016.7496580⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01405540v1</w:t>
+                <w:t xml:space="preserve">hal-01417601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault-Tolerant Mechanism for Multimedia Transmission in Wireless Sensor Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Selma Boumerdassi</w:t>
+                <w:t xml:space="preserve">Fault-Tolerant and Constrained Relay Node Placement in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A Djama</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC-Fall 2016 - IEEE 84th Vehicular Technology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 13th IEEE International Conference on Mobile Ad hoc and Sensor Systems (IEEE MASS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Brasilia, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTCFall.2016.7881016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01417601v1</w:t>
+                <w:t xml:space="preserve">hal-01410069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OA-DVFA: A Distributed Virtual Forces-based Algorithm to Monitor an Area with Unknown Obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5470,51 +5470,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unmanned Aerial Vehicles Path Planning for Area Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5565,51 +5565,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Cost of Installing a 6TiSCH Schedule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Livolant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5790,64 +5790,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAC Sub-Layer Node Authentication in OCARI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Hammi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Livolant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Serhouchni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5898,51 +5898,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Path Planning of Mobile Sinks in Charge of Data Gathering: a Coalitional Game Theory Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6032,51 +6032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Chalhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Livolant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Misson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6153,51 +6153,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Surface Covering with Virtual Forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boufares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6473,51 +6473,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A game theory-based approach for robots deploying wireless sensor nodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6590,64 +6590,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-Cluster Multichannel Scheduling Algorithm for Cognitive Radio Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Idoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Azzouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6724,51 +6724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Soua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Livolant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IFIP/IEEE Symposium on Integrated Network and Service Management, IEEE IM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFIP/IEEE, May 2015, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6806,51 +6806,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three dimensional mobile wireless sensor networks redeployment based on virtual forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boufares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6923,51 +6923,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized trajectories of multi-robot deploying wireless sensor nodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hadded</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7040,77 +7040,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflict-free Opportunistic Centralized Time Slot Assignment in Cognitive Radio Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Idoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7142,286 +7142,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Trajectory of a Robot Deploying Wireless Sensor Nodes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Livolant</w:t>
+                <w:t xml:space="preserve">Delay and Energy-Efficient STDMA for Grid Wireless Sensor Networks: ORCHID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ichrak Amdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">IEEE MASS 2014, the 11th IEEE International Conference on Mobile Ad hoc and Sensor Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Philadelphia, Pennsylvania, United States. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01088704v1</w:t>
+                <w:t xml:space="preserve">hal-01093989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delay and Energy-Efficient STDMA for Grid Wireless Sensor Networks: ORCHID</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Adjih</w:t>
+                <w:t xml:space="preserve">Optimized Trajectory of a Robot Deploying Wireless Sensor Nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Khoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Livolant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hadded</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MASS 2014, the 11th IEEE International Conference on Mobile Ad hoc and Sensor Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Philadelphia, Pennsylvania, United States. pp.5</w:t>
+              <w:t xml:space="preserve">Wireless Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01093989v1</w:t>
+                <w:t xml:space="preserve">hal-01088704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GDVFA: A distributed algorithm based on grid and virtual forces for the redeployment of WSNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7563,64 +7563,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OTICOR: Opportunistic Time Slot Assignment in Cognitive Radio Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Idoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichrak Amdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7697,90 +7697,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple Method for the Deployment of Wireless Sensors to Ensure Full Coverage of an Irregular Area with Obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Livolant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSWIM: International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Montreal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7840,51 +7840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Soua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Livolant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the Sixth IFIP International Conference on New Technologies, Mobility and Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Dubai, United Arab Emirates. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8017,51 +8017,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relocation of Mobile Wireless Sensors in the Presence of Obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8151,51 +8151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Soua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichrak Amdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Livolant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8246,51 +8246,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MUSIKA: A multichannel multi-sink data gathering algorithm in wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Soua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Livolant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8331,520 +8331,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient and Reliable Communications for Data Gathering Applications in Wireless Sensor Networks</w:t>
+                <w:t xml:space="preserve">Delay Optimized Time Slot Assignment for Data Gathering Applications in Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichrak Amdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Soua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Livolant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEMWN 2012 - First International Workshop on Performance Evaluation and Modeling in Wireless Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICWCUCA 2012 - International Conference on Wireless Communications in Unusual and Confined Areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Clermont Ferrand, France. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICWCUCA.2012.6402475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00757311v1</w:t>
+                <w:t xml:space="preserve">hal-00863359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODESA: An optimized multichannel slot assignment for raw data convergecast in wireless sensor networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ridha Soua</w:t>
+                <w:t xml:space="preserve">TRASA: TRaffic Aware Slot Assignment Algorithm in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ichrak Amdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Livolant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPCCC 2012 : 31st IEEE International Performance Computing and Communications Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCIT 2012 – Second International Conference on Communications and Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Hammamet, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PCCC.2012.6407742⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00863360v1</w:t>
+                <w:t xml:space="preserve">hal-00728871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delay Optimized Time Slot Assignment for Data Gathering Applications in Wireless Sensor Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MUSIKA: A Multi-Sink Slot Assignment for Convergecast in Multichannel Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Soua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Livolant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICWCUCA 2012 - International Conference on Wireless Communications in Unusual and Confined Areas</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PEMWN 2012 - First International Workshop on Performance Evaluation and Modeling in Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Tunis, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863359v1</w:t>
+                <w:t xml:space="preserve">hal-00757288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRASA: TRaffic Aware Slot Assignment Algorithm in Wireless Sensor Networks</w:t>
+                <w:t xml:space="preserve">Efficient and Reliable Communications for Data Gathering Applications in Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichrak Amdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCIT 2012 – Second International Conference on Communications and Information Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">PEMWN 2012 - First International Workshop on Performance Evaluation and Modeling in Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728871v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MUSIKA: A Multi-Sink Slot Assignment for Convergecast in Multichannel Wireless Sensor Networks</w:t>
+                <w:t xml:space="preserve">MODESA: An optimized multichannel slot assignment for raw data convergecast in wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Soua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Livolant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEMWN 2012 - First International Workshop on Performance Evaluation and Modeling in Wireless Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPCCC 2012 : 31st IEEE International Performance Computing and Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Austin, Texas, United States. pp.91 - 100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PCCC.2012.6407742⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757288v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redeployment of randomly deployed wireless mobile sensor nodes</w:t>
               </w:r>
@@ -8960,51 +8960,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redeployment of Mobile Wireless Sensors in the Presence of Obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9348,347 +9348,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Node Coloring in Wireless Networks: Complexity Results and Grid Coloring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ichrak Amdouni</w:t>
+                <w:t xml:space="preserve">Deployment Experience with Low Power Lossy Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Adjih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Philipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WMNC 2011 - 4th Joint IFIP Wireless and Mobile Networking Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IAB Workshop on Interconnecting Smart Objects with the Internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Prague, Czech Republic. pp.1 - 3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729051v1</w:t>
+                <w:t xml:space="preserve">hal-00651601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deployment Experience with Low Power Lossy Wireless Sensor Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jacquet</w:t>
+                <w:t xml:space="preserve">A survey on energy efficient techniques in wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Soua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAB Workshop on Interconnecting Smart Objects with the Internet</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WNNC 2011 - 4th Joint IFIP Wireless and Mobile Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Toulouse, France. pp.1 - 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WMNC.2011.6097244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00651601v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey on energy efficient techniques in wireless sensor networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ridha Soua</w:t>
+                <w:t xml:space="preserve">Node Coloring in Wireless Networks: Complexity Results and Grid Coloring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ichrak Amdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WNNC 2011 - 4th Joint IFIP Wireless and Mobile Networking Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Toulouse, France. pp.1 - 9, </w:t>
+              <w:t xml:space="preserve">WMNC 2011 - 4th Joint IFIP Wireless and Mobile Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Toulouse, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WMNC.2011.6097244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WMNC.2011.6097255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863351v1</w:t>
+                <w:t xml:space="preserve">hal-00729051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey on multichannel assignment protocols in Wireless Sensor Networks</w:t>
               </w:r>
@@ -10087,485 +10087,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00459375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation and Performance Evaluation of a Quality of Service Support for OLSR in a Real MANET</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy, bandwidth and time efficiency in data gathering applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Plesse</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on the Evaluation of Quality of Service through Simulation in the Future Internet - QoSim 09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Rome, Italy</w:t>
+              <w:t xml:space="preserve">IFIP Wireless Days 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00459389v1</w:t>
+                <w:t xml:space="preserve">inria-00459535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy, bandwidth and time efficiency in data gathering applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimized broadcast in a geographical area of wireless ad hoc and sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Amadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP Wireless Days 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 23rd International Conference on Advanced Information Networking and Applications -AINA 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Bradford, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AINA.2009.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00459535v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00459387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized broadcast in a geographical area of wireless ad hoc and sensor networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Amadou</w:t>
+                <w:t xml:space="preserve">Redeploying mobile wireless sensor networks with virtual forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foued Kribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 23rd International Conference on Advanced Information Networking and Applications -AINA 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2 nd IFIP Wireless Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00459387v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00459386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redeploying mobile wireless sensor networks with virtual forces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Foued Kribi</w:t>
+                <w:t xml:space="preserve">Node activity scheduling in wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2 nd IFIP Wireless Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">17th International Conference on Real-Time and Network Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Paris, France. pp.85-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00459386v1</w:t>
+                <w:t xml:space="preserve">inria-00441972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Node activity scheduling in wireless sensor networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
+                <w:t xml:space="preserve">Implementation and Performance Evaluation of a Quality of Service Support for OLSR in a Real MANET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Adjih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Plesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Real-Time and Network Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Paris, France. pp.85-96</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on the Evaluation of Quality of Service through Simulation in the Future Internet - QoSim 09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00441972v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00459389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross layering in wireless sensor networks</w:t>
               </w:r>
@@ -10627,373 +10627,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00459530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preserving the Consistency of Distributed Objects With Real-Time Transactions</w:t>
+                <w:t xml:space="preserve">SERENA: SchEduling RoutEr Nodes Activity in wireless ad hoc and sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent George</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Workshop sur la cohérence des données en univers réparti - CDUR 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2008 International Wireless Communications and Mobile Computing Conference -IWCMC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Aug 2008, Crete, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC.2008.89⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00459397v1</w:t>
+                <w:t xml:space="preserve">inria-00459528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SERENA: SchEduling RoutEr Nodes Activity in wireless ad hoc and sensor networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Survey of energy efficient strategies in wireless ad hoc and sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 International Wireless Communications and Mobile Computing Conference -IWCMC 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Aug 2008, Crete, Greece. </w:t>
+              <w:t xml:space="preserve">Seventh International Conference on Networking - ICN 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Cancun, Mexico. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IWCMC.2008.89⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICN.2008.55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00459528v1</w:t>
+                <w:t xml:space="preserve">inria-00459512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of energy efficient strategies in wireless ad hoc and sensor networks</w:t>
+                <w:t xml:space="preserve">An energy efficient routing based on OLSR in wireless ad hoc and sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saoucene Mahfoudh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Conference on Networking - ICN 2008</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd International Workshop on Performance Analysis and Enhancement of Wireless Networks - PAEWN 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Gino Wan, Okinawa, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00459512v1</w:t>
+                <w:t xml:space="preserve">inria-00459501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An energy efficient routing based on OLSR in wireless ad hoc and sensor networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preserving the Consistency of Distributed Objects With Real-Time Transactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Performance Analysis and Enhancement of Wireless Networks - PAEWN 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Gino Wan, Okinawa, Japan</w:t>
+              <w:t xml:space="preserve">Second Workshop sur la cohérence des données en univers réparti - CDUR 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00459501v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00459397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation of the SERENA Algorithm to SchEdule RoutEr Nodes Activity in Wireless Ad Hoc and Sensor Networks</w:t>
               </w:r>
@@ -11163,230 +11163,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00128777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoS support in a MANET based on OLSR and CBQ</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probabilistic or deterministic QoS guarantees for flows scheduled with FP/DM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Boukhalfa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Serge Midonnet</w:t>
+                <w:t xml:space="preserve">Sahla Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IEEE International Conference on Networking - ICN 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Sainte-Luce, Martinique, France</w:t>
+              <w:t xml:space="preserve">IASTED international conference on Parallel and Distributed Computing and Networks - PDCN 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00128809v1</w:t>
+                <w:t xml:space="preserve">inria-00128816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic or deterministic QoS guarantees for flows scheduled with FP/DM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">QoS support in a MANET based on OLSR and CBQ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Boukhalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahla Masmoudi</w:t>
+                <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASTED international conference on Parallel and Distributed Computing and Networks - PDCN 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">6th IEEE International Conference on Networking - ICN 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Sainte-Luce, Martinique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00128816v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00128809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of MPR selection in the OLSR protocol</w:t>
               </w:r>
@@ -11536,77 +11536,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A solution for QoS support in wireless ad hoc networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Huitièmes Journées Doctorales en Informatique et Réseaux (JDIR'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Marne-la-Vallée, France. pp.35-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11631,90 +11631,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative evaluation of CBQ and PriQueue in a MANET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Workshop on Heterogeneous Multi-Hop Wireless and Mobile Networks (MHWMN'05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Washington DC, USA, United States. 8 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11739,90 +11739,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile ad-hoc networks and QoS demanding applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IEEE International Conference on Mobile and Wireless Communications Networks (MWCN'03)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Singapore, Singapore. pp.11-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11847,90 +11847,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Router timeliness analysis in multihop network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IEEE International Conference on Software, Telecommunications and Computer Networks (SoftCOM'03)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Split, Croatia, Croatia. pp.365-369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11955,51 +11955,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Analysis of OLSR Multipoint Relay Flooding in Two Ad Hoc Wireless Network Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12095,77 +12095,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building an IEEE 802.15.4e TSCH network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Khoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Livolant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr Rmili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12378,51 +12378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Chalhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Livolant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Misson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12507,77 +12507,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mozzati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Livolant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. P. Acharjya </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internet of Things: Novel Advances and Envisioned Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, 2016</w:t>
@@ -12797,51 +12797,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Link State Routing Protocol (OLSR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Clausen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12928,211 +12928,211 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave: a Distributed Scheduling Algorithm for Convergecast in IEEE 802.15.4e Networks (Extended Version)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ridha Soua</w:t>
+                <w:t xml:space="preserve">The Cost of Installing a New Communication Schedule in a 6TiSCH Low-Power Wireless Network using CoAP (Extended Version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Livolant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8661, Inria. 2015, pp.32</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Watteyne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8817, Inria. 2015, pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100420v1</w:t>
+                <w:t xml:space="preserve">hal-01239994v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cost of Installing a New Communication Schedule in a 6TiSCH Low-Power Wireless Network using CoAP (Extended Version)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Wave: a Distributed Scheduling Algorithm for Convergecast in IEEE 802.15.4e Networks (Extended Version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Soua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Livolant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8817, Inria. 2015, pp.56</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8661, Inria. 2015, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01239994v2</w:t>
+                <w:t xml:space="preserve">hal-01100420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Routing and STDMA-based Scheduling to Minimize Delays in Grid Wireless Sensor Networks</w:t>
               </w:r>
@@ -13204,303 +13204,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952046v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Node coloring for dense wireless sensor networks</w:t>
+                <w:t xml:space="preserve">OSERENA, an Optimized Coloring Algorithm for Dense or Large Scale Wireless Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichrak Amdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Minet</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minet Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-7588, INRIA. 2011, pp.35</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-7785, INRIA. 2011, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00582457v1</w:t>
+                <w:t xml:space="preserve">inria-00637875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSERENA, an Optimized Coloring Algorithm for Dense or Large Scale Wireless Networks</w:t>
+                <w:t xml:space="preserve">On the Coloring of Grid Wireless Sensor Networks: the Vector-Based Coloring Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichrak Amdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7785, INRIA. 2011, pp.29</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7756, INRIA. 2011, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00637875v1</w:t>
+                <w:t xml:space="preserve">inria-00630233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Coloring of Grid Wireless Sensor Networks: the Vector-Based Coloring Method</w:t>
+                <w:t xml:space="preserve">Node coloring for dense wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichrak Amdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7756, INRIA. 2011, pp.33</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7588, INRIA. 2011, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00630233v1</w:t>
+                <w:t xml:space="preserve">inria-00582457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deployment Experience with Low Power Lossy Wireless Sensor Networks</w:t>
               </w:r>
@@ -13512,77 +13512,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Philipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7551, INRIA. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13884,51 +13884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mühlethaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-6071, INRIA. 2006, pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -14233,198 +14233,198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worst case end-to-end response times for non-preemptive FP/DP* scheduling</w:t>
+                <w:t xml:space="preserve">FP/EDF, a non-preemptive scheduling combiningfixed priorities and deadlines:uniprocessor and distributed cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5418, INRIA. 2004, pp.26</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent George</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5112, INRIA. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070588v1</w:t>
+                <w:t xml:space="preserve">inria-00071470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FP/EDF, a non-preemptive scheduling combiningfixed priorities and deadlines:uniprocessor and distributed cases</w:t>
+                <w:t xml:space="preserve">Worst case end-to-end response times for non-preemptive FP/DP* scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5112, INRIA. 2004</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5418, INRIA. 2004, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071470v1</w:t>
+                <w:t xml:space="preserve">inria-00070588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-premptive Fixed Priority schedulingwith FIFO arbitration:uniprocessor and distributed cases</w:t>
               </w:r>
@@ -14436,51 +14436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5051, INRIA. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -14515,51 +14515,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicast Optimized Link State Routing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14618,211 +14618,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing QoS support in Bluetooth Piconetwith a Class-Based EDF Scheduling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Mercier</w:t>
+                <w:t xml:space="preserve">Toward IPv6 OLSR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5054, INRIA. 2003</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Adjih</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4997, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071529v1</w:t>
+                <w:t xml:space="preserve">inria-00071581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward IPv6 OLSR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anis Laouiti</w:t>
+                <w:t xml:space="preserve">Introducing QoS support in Bluetooth Piconetwith a Class-Based EDF Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-4997, INRIA. 2003</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent George</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5054, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00071581v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time end-to-end guarantees for the EF classwith and without traffic shaping</w:t>
               </w:r>
@@ -14834,51 +14834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4980, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -14926,51 +14926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4831, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -15084,51 +15084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Analysis of OLSR Multipoint Relay Flooding in Two Ad Hoc Wireless Network Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15880,51 +15880,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Tanaka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Minet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mali&#353;a Vu&#269;ini&#263;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vilajosana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2021.3118017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03157442v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadded" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lasgouttes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6246" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941482v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Milocco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Boumerdassi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3020940" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908985v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Haiahem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Azouz Saidane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20144053" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950977v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jsan9030042" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02585768v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2020.2988346" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433637v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870277v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Khoufi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968647v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keoma Brun-Laguna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Gomes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870909v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Idoudi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Mabrouk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957245v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#252;hlethaler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-018-0693-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870287v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Rmili" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095749v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Laouiti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoucene Mahfoudh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAACS.2017.10009671" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252306v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Dang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bellot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Livolant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mozzati" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252293v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252270v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Soua" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094493v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2014.04.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KTKHS45-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095745v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863367v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jsan2030449" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846971v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Amdouni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00729056v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593138v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chalhoub" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Misson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi2040469" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390488v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Al Agha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guitton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459352v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MIS-2009-0071" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416485v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Bertin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459368v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Plesse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459360v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966514v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skander Azzaz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.407" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00138779v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Quan Nguyen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538225v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumio Teraoka" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS52077.2021.00016" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432652v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS48598.2019.9188199" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432805v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Landry Foko Sindjoung" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432848v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ammouri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Boudiaf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bouzefrane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Yacoub" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432579v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870252v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Soua" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867409v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2018.00049" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870216v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2018.8450304" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636656v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640508v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boufares" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Khoufi &#8224;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Saidane" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636975v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ben Hassine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636652v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2017.8171344" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636659v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636646v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640511v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Hammi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Serhrouchni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-5281-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640510v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410069v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405540v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCIS.2016.7496580" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417601v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nacer Bouatit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Djama" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2016.7881016" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244802v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01411122v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Marinca" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2016.7763215" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410071v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302966v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01411119v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2016.7577054" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417671v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Serhouchni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410082v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Koulali" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Kobbane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252255v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Chalhoub" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiSEE.2015.7392986" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244822v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244959v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minet Pascale" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244908v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2015.7343641" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244751v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Erradi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2015.7289144" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252340v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Azzouz Saidane" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120949v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250613v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Saied" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2015.7289145" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244757v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2015.7348034" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094478v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088704v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093989v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088696v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6952969" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094446v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094482v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2014.96" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088700v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2641798.2641805" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939005v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094472v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864258v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913303v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863364v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2013.6583756" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757311v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863360v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCCC.2012.6407742" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863359v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWCUCA.2012.6402475" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00728871v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757288v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757335v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Mougou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2012.6399012" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757302v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757324v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2387238.2387275" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757358v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourgeois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dMEMS.2012.18" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757344v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2012.06.128" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00729051v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WMNC.2011.6097255" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651601v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Philipp" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863351v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WMNC.2011.6097244" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863355v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2011.6098201" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459543v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523074v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Tuan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misson Michel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Val" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Marc-Henri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459375v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459389v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Nguyen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459535v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459387v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Amadou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2009.19" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459386v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Kribi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441972v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459530v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459397v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent George" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459528v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2008.89" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459512v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICN.2008.55" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459501v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459499v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128777v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128809v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Boukhalfa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Midonnet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128816v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahla Masmoudi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128787v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128793v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620270v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620268v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619899v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619898v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471700v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viennot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410080v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04497109v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben H Milocco" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119647485.ch5" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416367v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416381v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128841v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128828v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471712v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clausen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100420v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239994v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00952046v3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00582457v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637875v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00630233v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567993v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00192899v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00196094v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00120811v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121230v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070175v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Allard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Quan Nguyen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirisha Shrestha" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070386v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Korbi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070454v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070588v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071470v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071532v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071865v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071529v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mercier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071581v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071598v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071755v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072078v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Benzaid" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072327v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077204v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Simon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073995v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charron-Bost" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Toueg" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074564v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Le Lann" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Powell" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077014v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075089v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075272v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Tanaka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Minet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mali&#353;a Vu&#269;ini&#263;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vilajosana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2021.3118017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03157442v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadded" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lasgouttes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6246" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941482v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Milocco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Boumerdassi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3020940" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908985v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Haiahem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Azouz Saidane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20144053" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950977v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jsan9030042" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02585768v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2020.2988346" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433637v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968647v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keoma Brun-Laguna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Gomes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870909v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Idoudi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Mabrouk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870277v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Khoufi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957245v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#252;hlethaler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-018-0693-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870287v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Rmili" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095749v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Laouiti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoucene Mahfoudh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAACS.2017.10009671" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252293v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Dang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Livolant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252306v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bellot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mozzati" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252270v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Soua" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094493v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2014.04.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KTKHS45-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095745v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863367v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jsan2030449" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846971v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Amdouni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00729056v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593138v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chalhoub" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Misson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi2040469" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390488v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Al Agha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guitton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459352v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MIS-2009-0071" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416485v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Bertin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459368v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Plesse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459360v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966514v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skander Azzaz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.407" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00138779v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Quan Nguyen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538225v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumio Teraoka" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS52077.2021.00016" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432805v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Landry Foko Sindjoung" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432652v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS48598.2019.9188199" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432848v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ammouri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Boudiaf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bouzefrane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Yacoub" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432579v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870252v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Soua" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867409v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2018.00049" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870216v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2018.8450304" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636659v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640508v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boufares" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Khoufi &#8224;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Saidane" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636975v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ben Hassine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636652v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2017.8171344" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636656v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636646v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640511v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Hammi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Serhrouchni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-5281-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640510v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405540v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCIS.2016.7496580" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417601v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nacer Bouatit" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Djama" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2016.7881016" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410069v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244802v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01411122v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Marinca" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2016.7763215" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410071v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302966v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01411119v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2016.7577054" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417671v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Serhouchni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410082v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Koulali" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Kobbane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252255v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Chalhoub" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiSEE.2015.7392986" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244822v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244959v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minet Pascale" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244908v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2015.7343641" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244751v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Erradi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2015.7289144" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252340v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Azzouz Saidane" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120949v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250613v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Saied" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2015.7289145" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244757v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2015.7348034" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094478v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093989v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088704v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088696v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6952969" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094446v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094482v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2014.96" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088700v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2641798.2641805" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939005v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094472v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864258v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913303v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863364v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2013.6583756" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863359v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWCUCA.2012.6402475" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00728871v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757288v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757311v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863360v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCCC.2012.6407742" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757335v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Mougou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2012.6399012" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757302v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757324v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2387238.2387275" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757358v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourgeois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dMEMS.2012.18" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757344v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2012.06.128" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651601v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Philipp" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863351v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WMNC.2011.6097244" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00729051v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WMNC.2011.6097255" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863355v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2011.6098201" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459543v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523074v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Tuan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misson Michel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Val" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Marc-Henri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459375v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459535v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459387v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Amadou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2009.19" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459386v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Kribi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441972v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459389v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Nguyen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459530v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459528v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2008.89" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459512v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICN.2008.55" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459501v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459397v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent George" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459499v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128777v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128816v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahla Masmoudi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128809v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Boukhalfa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Midonnet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128787v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128793v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620270v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620268v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619899v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619898v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471700v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viennot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410080v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04497109v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben H Milocco" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119647485.ch5" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416367v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416381v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128841v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128828v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471712v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clausen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239994v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100420v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00952046v3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637875v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00630233v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00582457v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567993v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00192899v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00196094v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00120811v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121230v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070175v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Allard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Quan Nguyen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirisha Shrestha" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070386v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Korbi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070454v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071470v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070588v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071532v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071865v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071581v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071529v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mercier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071598v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071755v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072078v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Benzaid" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072327v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077204v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Simon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073995v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charron-Bost" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Toueg" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074564v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Le Lann" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Powell" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077014v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075089v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075272v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>