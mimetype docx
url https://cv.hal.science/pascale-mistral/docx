--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1436,273 +1436,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'associations en maraîchage de plein champ : exemple de production de melons associés à des bandes fleuries pour lutter contre les pucerons et les virus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">lnsights into the genetic control of resistance to&amp;lt;em&amp;gt; Aphis gossypii&amp;lt;/em&amp;gt; in melon: what we learned from the diversity of aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Wipf-Scheibel</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mistral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chareyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rittener</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIAG 2014 : Carrefours de l'Innovation Agronomique "Associations Végétales"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Angers, France</w:t>
+              <w:t xml:space="preserve">2.congrès International Hemipteran-Plant Interactions Symposium. HPIS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Riverside, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744024v1</w:t>
+                <w:t xml:space="preserve">hal-02739307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lnsights into the genetic control of resistance to&amp;lt;em&amp;gt; Aphis gossypii&amp;lt;/em&amp;gt; in melon: what we learned from the diversity of aphids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception d'associations en maraîchage de plein champ : exemple de production de melons associés à des bandes fleuries pour lutter contre les pucerons et les virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schoeny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Thomas</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lambion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Wipf-Scheibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mistral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.congrès International Hemipteran-Plant Interactions Symposium. HPIS 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Riverside, United States</w:t>
+              <w:t xml:space="preserve">CIAG 2014 : Carrefours de l'Innovation Agronomique "Associations Végétales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739307v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des bandes fleuries pour lutter contre les pucerons et les virus en culture de melons : retour d’expérience(s)</w:t>
               </w:r>
@@ -1807,273 +1807,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The durability of a major resistance gene is affected by quantitative trait loci which also confer quantitative resistance to virus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Paulhiac</w:t>
+                <w:t xml:space="preserve">Effects of resistance combinations in melon on Aphis gossypii field populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Vanlerberghe-Masutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mistral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boissot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant resistance sustainability 2012. International conference</w:t>
+              <w:t xml:space="preserve">Congres international plant resistance sustainability 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, La Colle-Sur-Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744632v1</w:t>
+                <w:t xml:space="preserve">hal-02749700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of resistance combinations in melon on Aphis gossypii field populations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Virginie Chareyron</w:t>
+                <w:t xml:space="preserve">The durability of a major resistance gene is affected by quantitative trait loci which also confer quantitative resistance to virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Quenouille-Lederer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Paulhiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mistral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Nemouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Sage-Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congres international plant resistance sustainability 2012</w:t>
+              <w:t xml:space="preserve">Plant resistance sustainability 2012. International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, La Colle-Sur-Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749700v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of adaptation to a resistance gene with a pleiotropic effect, the Vat gene in melon</w:t>
               </w:r>
@@ -2695,51 +2695,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the genetic architecture of plant-pathogen interactions using co-GWAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Boubacar-Abdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rittener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mistral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3389,103 +3389,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a genetic factor determining the durability of a plant major resistance gene and quantitative resistance to virus accumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Quenouille-Lederer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Paulhiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mistral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Nemouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Sage-Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Congress on Molecular Plant-Microbe Interactions (IS-MPMI 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Kyoto, Japan. , 2012, IS-MPMI 2012 XV International congress. Program and abstracts</w:t>
@@ -3804,51 +3804,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038538v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Monnot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ravineau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coindre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mistral" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leyre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhaf016" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229073v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Vanlerberghe-Masutti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Elbelt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boissot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.106967" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633315v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12382" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638897v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chareyron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/q3gf-7g30" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638166v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schoeny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wipf-Scheibel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rtc4-gs06" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643696v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/59je-e042" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662676v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Barral" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662993v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ayme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Nemouchi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672570v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Monnot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787574v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lecoq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744024v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739307v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rittener" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800381v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744632v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Quenouille-Lederer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Paulhiac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sage-Palloix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749700v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807786v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744706v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gognalons" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752596v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753751v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dogimont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752752v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Janzac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127001v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Boubacar-Abdou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lagnel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657121v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sadon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Corre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chevallier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605708v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Nozeran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739588v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749408v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749673v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745421v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756577v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://w3.avignon.inra.fr/dspace/handle/2174/251" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038538v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Monnot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ravineau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coindre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mistral" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leyre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhaf016" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229073v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Vanlerberghe-Masutti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Elbelt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boissot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.106967" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633315v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12382" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638897v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chareyron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/q3gf-7g30" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638166v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schoeny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wipf-Scheibel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rtc4-gs06" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643696v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/59je-e042" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662676v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Barral" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662993v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ayme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Nemouchi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672570v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Monnot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787574v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lecoq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739307v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rittener" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744024v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800381v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749700v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744632v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Quenouille-Lederer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Paulhiac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sage-Palloix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807786v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744706v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gognalons" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752596v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753751v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dogimont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752752v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Janzac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127001v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Boubacar-Abdou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lagnel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657121v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sadon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Corre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chevallier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605708v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Nozeran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739588v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749408v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749673v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745421v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756577v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://w3.avignon.inra.fr/dspace/handle/2174/251" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>