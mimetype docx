--- v1 (2026-04-05)
+++ v2 (2026-05-17)
@@ -1152,448 +1152,448 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cucurbit attractivity to Aphis gossypii is under polygenic control</w:t>
+                <w:t xml:space="preserve">Décrypter l’architecture génétique des interactions quantitatives entre le melon et le watermelon mosaic virus, par des approches GWAS et co-GWAS, pour une gestion durable des maladies des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Monnot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eva Coindre</w:t>
+                <w:t xml:space="preserve">Lucie Tamisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Boubacar-Abdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rittener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mistral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leyre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e réunion annuelle du réseau BAPOA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">Réunion plénière du réseau E-PoPP 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03672570v1</w:t>
+                <w:t xml:space="preserve">hal-05616379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contournement de la résistance Vat : un peu, beaucoup, pas du tout</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Boissot</w:t>
+                <w:t xml:space="preserve">Cucurbit attractivity to Aphis gossypii is under polygenic control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Monnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Coindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mistral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lecoq</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Leyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Colmar, France</w:t>
+              <w:t xml:space="preserve">12e réunion annuelle du réseau BAPOA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787574v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lnsights into the genetic control of resistance to&amp;lt;em&amp;gt; Aphis gossypii&amp;lt;/em&amp;gt; in melon: what we learned from the diversity of aphids</w:t>
+                <w:t xml:space="preserve">Contournement de la résistance Vat : un peu, beaucoup, pas du tout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mistral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schoeny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.congrès International Hemipteran-Plant Interactions Symposium. HPIS 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Riverside, United States</w:t>
+              <w:t xml:space="preserve">10. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739307v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'associations en maraîchage de plein champ : exemple de production de melons associés à des bandes fleuries pour lutter contre les pucerons et les virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schoeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1652,950 +1652,1071 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIAG 2014 : Carrefours de l'Innovation Agronomique "Associations Végétales"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des bandes fleuries pour lutter contre les pucerons et les virus en culture de melons : retour d’expérience(s)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">lnsights into the genetic control of resistance to&amp;lt;em&amp;gt; Aphis gossypii&amp;lt;/em&amp;gt; in melon: what we learned from the diversity of aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Wipf-Scheibel</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mistral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chareyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rittener</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du réseau Biologie et Adaptation des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Avignon, France</w:t>
+              <w:t xml:space="preserve">2.congrès International Hemipteran-Plant Interactions Symposium. HPIS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Riverside, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800381v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of resistance combinations in melon on Aphis gossypii field populations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Virginie Chareyron</w:t>
+                <w:t xml:space="preserve">Des bandes fleuries pour lutter contre les pucerons et les virus en culture de melons : retour d’expérience(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schoeny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lambion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Wipf-Scheibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mistral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congres international plant resistance sustainability 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, La Colle-Sur-Loup, France</w:t>
+              <w:t xml:space="preserve">Journées du réseau Biologie et Adaptation des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749700v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The durability of a major resistance gene is affected by quantitative trait loci which also confer quantitative resistance to virus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Paulhiac</w:t>
+                <w:t xml:space="preserve">Effects of resistance combinations in melon on Aphis gossypii field populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Vanlerberghe-Masutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mistral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boissot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant resistance sustainability 2012. International conference</w:t>
+              <w:t xml:space="preserve">Congres international plant resistance sustainability 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, La Colle-Sur-Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744632v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of adaptation to a resistance gene with a pleiotropic effect, the Vat gene in melon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Boissot</w:t>
+                <w:t xml:space="preserve">The durability of a major resistance gene is affected by quantitative trait loci which also confer quantitative resistance to virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Quenouille-Lederer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Chareyron</w:t>
+                <w:t xml:space="preserve">Estelle Paulhiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mistral</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Nemouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Sage-Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international plant Resistance sustainability 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, La Colle-Sur-Loup, France. 2 p</w:t>
+              <w:t xml:space="preserve">Plant resistance sustainability 2012. International conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, La Colle-Sur-Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807786v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of field margin manipulation and genetic resistance to limit&amp;lt;em&amp;gt; Aphis gossypii&amp;lt;/em&amp;gt; outbreaks and virus epidemics in melon crops</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of adaptation to a resistance gene with a pleiotropic effect, the Vat gene in melon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chareyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mistral</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Towards a multi-scale approach for improving pest management. System management for sustainable insect pest control: from local to regional approaches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Congrès international plant Resistance sustainability 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, La Colle-Sur-Loup, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744706v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of the melon aphid &amp;lt;em&amp;gt;Aphis gossypii&amp;lt;/em&amp;gt; Glover in different melon growing areas of France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Thomas</w:t>
+                <w:t xml:space="preserve">Combination of field margin manipulation and genetic resistance to limit&amp;lt;em&amp;gt; Aphis gossypii&amp;lt;/em&amp;gt; outbreaks and virus epidemics in melon crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schoeny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gognalons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mistral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chareyron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Boissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Symposium on Aphids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Catania, Italy</w:t>
+              <w:t xml:space="preserve">Towards a multi-scale approach for improving pest management. System management for sustainable insect pest control: from local to regional approaches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752596v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new view on aphid resistance in melon: the role of Aphis gossypii variability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic diversity of the melon aphid &amp;lt;em&amp;gt;Aphis gossypii&amp;lt;/em&amp;gt; Glover in different melon growing areas of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mistral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chareyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. congrès international Eucarpia Meeting on Genetics and Breeding of Cucurbitaceae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., May 2008, Avignon, France</w:t>
+              <w:t xml:space="preserve">8. International Symposium on Aphids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753751v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A new view on aphid resistance in melon: the role of Aphis gossypii variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mistral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chareyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dogimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. congrès international Eucarpia Meeting on Genetics and Breeding of Cucurbitaceae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., May 2008, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Breeding for durability of disease resistance: analysis of the pepper-PVY interaction delivered new screening criteria for the breeder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ayme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérenger Janzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Nemouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2614,51 +2735,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2668,301 +2789,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the genetic architecture of plant-pathogen interactions using co-GWAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Boubacar-Abdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rittener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mistral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lagnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jeunes Chercheurs du département BAP 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which phloem in Cucumis melo is exploited by Aphis gossypii ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mistral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion scientifique plénière BAPOA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03657121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are sown flower strips an efficient tool to limit aphid colonization and viral epidemics in melon crops?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schoeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2971,123 +3092,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Wipf-Scheibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Nozeran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mistral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Conférence de la Société française de phytopathologie, 12. European foundation for plant pathology conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Malo-les-Bains, France. , 2017, Deepen knowledge in plant pathology for innovative agro-ecology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The resistance to virus triggered by aphid inoculation in Vat melon is not systemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mistral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3103,100 +3224,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Plant Virus Epidemiology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Avignon, France. 177 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage entre résistance génétique et aménagement parcellaire : vers une gestion efficace et durable du puceron &amp;lt;em&amp;gt;Aphis gossypii&amp;lt;/em&amp;gt; et des épidémies virales en cultures de melon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schoeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gognalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3228,100 +3349,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Rencontres de Virologie Végétale (RVV 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Aussois, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of genetic resistance and management of field borders: towards an effective and sustainable control of &amp;lt;em&amp;gt;Aphis gossypii&amp;lt;/em&amp;gt; outbreaks and virus epidemics in cantaloupe melon crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schoeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gognalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3353,198 +3474,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Symposium on Aphids (9ISA 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Pékin, China. 2013, 9ISA Program &amp; Abstracts book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a genetic factor determining the durability of a plant major resistance gene and quantitative resistance to virus accumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Quenouille-Lederer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Paulhiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mistral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Nemouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Sage-Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Congress on Molecular Plant-Microbe Interactions (IS-MPMI 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Kyoto, Japan. , 2012, IS-MPMI 2012 XV International congress. Program and abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marker assisted selection of genes and QTLs for resistance combinations to &amp;lt;em&amp;gt;Aphis gossypii&amp;lt;/em&amp;gt; in melon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3576,88 +3697,88 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. congrès international Eucarpia Meeting on Genetics and Breeding of Cucurbitaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Avignon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pitrat Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Cucurbitaceae 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId81"/>
+      <w:footerReference w:type="default" r:id="rId83"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3804,51 +3925,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038538v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Monnot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ravineau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coindre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mistral" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leyre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhaf016" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229073v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Vanlerberghe-Masutti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Elbelt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boissot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.106967" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633315v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12382" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638897v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chareyron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/q3gf-7g30" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638166v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schoeny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wipf-Scheibel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rtc4-gs06" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643696v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/59je-e042" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662676v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Barral" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662993v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ayme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Nemouchi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672570v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Monnot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787574v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lecoq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739307v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rittener" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744024v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800381v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749700v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744632v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Quenouille-Lederer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Paulhiac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sage-Palloix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807786v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744706v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gognalons" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752596v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753751v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dogimont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752752v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Janzac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127001v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Boubacar-Abdou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lagnel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657121v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sadon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Corre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chevallier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605708v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Nozeran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739588v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749408v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749673v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745421v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756577v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://w3.avignon.inra.fr/dspace/handle/2174/251" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038538v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Monnot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ravineau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coindre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mistral" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leyre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhaf016" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229073v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Vanlerberghe-Masutti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Elbelt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boissot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.106967" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633315v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12382" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638897v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chareyron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/q3gf-7g30" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638166v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schoeny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wipf-Scheibel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rtc4-gs06" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643696v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/59je-e042" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662676v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Barral" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662993v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ayme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Nemouchi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05616379v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Boubacar-Abdou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rittener" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672570v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Monnot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787574v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lecoq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744024v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739307v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800381v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749700v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744632v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Quenouille-Lederer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Paulhiac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sage-Palloix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807786v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744706v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gognalons" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752596v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753751v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dogimont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752752v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Janzac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127001v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lagnel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657121v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sadon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Corre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chevallier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605708v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Nozeran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739588v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749408v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749673v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745421v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756577v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://w3.avignon.inra.fr/dspace/handle/2174/251" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>