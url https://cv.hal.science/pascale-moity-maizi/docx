--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -693,346 +693,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bois de ruches : plus qu’un contenant, un habitat. Savoirs et stratégies des acteurs apicoles</w:t>
+                <w:t xml:space="preserve">Fournir aux abeilles des ruches saines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Delphine Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anna Dupleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Moity Maïzi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Dussy, Dorothée; Faugère, Elsa. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martine Regert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apicultures au XXIe siècle : écologie versus business</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chapitre 7, La Discussion, pp.115-129, 2019, Science, nature et environnement, 979-10-92006-07-0</w:t>
+              <w:t xml:space="preserve">Abeilles – Une histoire intime avec l’humanité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions CNRS; Le Cherche Midi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.126-129, 2019, 9782749162249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402345v1</w:t>
+                <w:t xml:space="preserve">hal-02420174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fournir aux abeilles des ruches saines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Le bois de ruches : plus qu’un contenant, un habitat. Savoirs et stratégies des acteurs apicoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Dupleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Moity Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millet-Tréboux Pauline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Martine Regert. </w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schatz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dussy, Dorothée; Faugère, Elsa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abeilles – Une histoire intime avec l’humanité</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.126-129, 2019, 9782749162249</w:t>
+              <w:t xml:space="preserve">Apicultures au XXIe siècle : écologie versus business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapitre 7, La Discussion, pp.115-129, 2019, Science, nature et environnement, 979-10-92006-07-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420174v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bois des ruches: plus qu'un contenant, un habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Dupleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Moity Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Millet-Tréboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Dupleix</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schatz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dorothée Dussy; Elsa Faugère. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apicultures au XXIe siècle : Écologie versus business ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, les Éd. la Discussion, 2019, 979-1-092006-07-0</w:t>
@@ -2168,90 +2168,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabriquer ses ruches, est-ce prendre soin des abeilles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Dupleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Moity-Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Amiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie, société et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2285,90 +2285,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practices, knowledge and expectations of beekeepers and beehive suppliers regarding the wood material used for building beehives in the South of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Dupleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Dupleix</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Moity Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schatz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rural Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 77, pp.11-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2794,429 +2794,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les récits de vie : outils pour la compréhension et catalyseurs pour l’action</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le terroir, un concept pour l’action dans le développement des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gautier-Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.14807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189838v1</w:t>
+                <w:t xml:space="preserve">hal-01195363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le terroir, un concept pour l’action dans le développement des territoires</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les récits de vie : outils pour la compréhension et catalyseurs pour l’action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Fiorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chaxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Moity Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17, pp.1-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/vertigo.14807⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01195363v1</w:t>
+                <w:t xml:space="preserve">hal-01189838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu d'ouvrage : Daouda Gary-Tounkara et Didier Nativel (eds.) L'Afrique des savoirs au sud du Sahara (XVIe-XXIe siècle). Acteurs, supports, pratiques. Paris, Karthala, coll. Hommes et sociétés, 439 p. ISBN 978-2-8111-0616-4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La valorisation des ressources et des savoirs oléicoles dans l’Hérault : petite histoire d’un patrimoine culturel en reconstruction (remobilisation des savoirs oléicoles et biodiversité)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Debois-Drakides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Moity Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 104, pp.99-104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02641941v1</w:t>
+                <w:t xml:space="preserve">hal-02646120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valorisation des ressources et des savoirs oléicoles dans l’Hérault : petite histoire d’un patrimoine culturel en reconstruction (remobilisation des savoirs oléicoles et biodiversité)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compte-rendu d'ouvrage : Daouda Gary-Tounkara et Didier Nativel (eds.) L'Afrique des savoirs au sud du Sahara (XVIe-XXIe siècle). Acteurs, supports, pratiques. Paris, Karthala, coll. Hommes et sociétés, 439 p. ISBN 978-2-8111-0616-4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Moity Maïzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helene Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (2), pp.551-554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rac.019.0551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646120v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancrage territorial et hybridation des savoir-faire au sein d'un système agroalimentaire localisé. Le cas des fromages corses</w:t>
               </w:r>
@@ -4155,51 +4155,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La menuiserie apicole, raisons et portraits d'apiculteurs « auto-constructeurs » de ruches…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dupleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Moity Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4237,77 +4237,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour le matériau bois dans la relation abeille/ruche/homme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Moity Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dupleix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés d’abeilles, sociétés humaines. Une interdépendance de la préhistoire au futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4332,77 +4332,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour le matériau bois dans la relation abeille/ruche/homme ? Aspects physiques, écologiques et anthropologiques de la relation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Moity Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dupleix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés d’abeilles, sociétés humaines, une interdépendance de la préhistoire au futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4546,652 +4546,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bois des ruches, quel confort pour l'habitat des abeilles? Ruche d'observation électronique, outil et recherches en cours.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le bois des ruches, quel confort pour l'habitat des abeilles? Ruche d'observation électronique, outil et recherches en cours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Dupleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu Wah Mui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Dupleix</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Moity-Maïzi</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Moity Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Milliet-Treboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Scientifique Ecolo'Tech, 10ème Salon de l'Ecologie</w:t>
+              <w:t xml:space="preserve">Congrès Scientifique Ecolo'Tech, 10e Salon de l'Ecologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908909v1</w:t>
+                <w:t xml:space="preserve">hal-02010167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bois des ruches, quel confort pour l'habitat des abeilles? Ruche d'observation électronique, outil et recherches en cours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le bois des ruches, quel confort pour l'habitat des abeilles? Ruche d'observation électronique, outil et recherches en cours.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Dupleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu Wah Mui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Dupleix</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Moity Maïzi</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Moity-Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Milliet-Treboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Scientifique Ecolo'Tech, 10e Salon de l'Ecologie</w:t>
+              <w:t xml:space="preserve">Congrès Scientifique Ecolo'Tech, 10ème Salon de l'Ecologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010167v1</w:t>
+                <w:t xml:space="preserve">hal-03908909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pluriactivité au risque de la précarité: singularités des rapports au travail et à l'emploi dans les activités rurales. Une étude menée en Languedoc-Roussillon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dispositifs de Recherche-Formation-Action pour et sur le développement agricole et territorial. Nouvelles pratiques de chercheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Albaladejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile C. Fiorelli</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guillaume G. Massein</w:t>
+                <w:t xml:space="preserve">Patrick Cayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium PSDR "Les chemins du développement territorial"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Mutations des Activités, des Espaces et des Formes d'Organisation dans les Territoires Ruraux (1273)., Jun 2012, Clermont-Ferrand, France. 26 p</w:t>
+              <w:t xml:space="preserve">PSDR - Les chemins du développement territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville service., Jun 2012, Clermont-Ferrand, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001246v1</w:t>
+                <w:t xml:space="preserve">hal-01000276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs de Recherche-Formation-Action pour et sur le développement agricole et territorial. Nouvelles pratiques de chercheurs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Cayre</w:t>
+                <w:t xml:space="preserve">La trajectoire tournée vers l'action : co-construction d'un outil d'accompagnement à la création d'activité en agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Fiorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chaxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Moity Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSDR - Les chemins du développement territorial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ville service., Jun 2012, Clermont-Ferrand, France. 17 p</w:t>
+              <w:t xml:space="preserve">PSDR. Les chemins du développement territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000276v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La trajectoire tournée vers l'action : co-construction d'un outil d'accompagnement à la création d'activité en agriculture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gautier Félix</w:t>
+                <w:t xml:space="preserve">La pluriactivité au risque de la précarité: singularités des rapports au travail et à l'emploi dans les activités rurales. Une étude menée en Languedoc-Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile C. Fiorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene H. Tallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie A. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Moity Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume G. Massein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSDR. Les chemins du développement territorial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. 17 p</w:t>
+              <w:t xml:space="preserve">Symposium PSDR "Les chemins du développement territorial"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Mutations des Activités, des Espaces et des Formes d'Organisation dans les Territoires Ruraux (1273)., Jun 2012, Clermont-Ferrand, France. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019471v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions et signes de reconnaissance internationale des savoirs en Afrique</w:t>
               </w:r>
@@ -5656,57 +5656,57 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RECONNAITRE LES SAVOIR-FAIRE DANS UN ARTISANAT EN AFRIQUE DE L'OUEST : Le Cas du beurre de karité au Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magalie Saussey</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Saussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Moity-Maizi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISDA 2010</w:t>
             </w:r>
@@ -5724,176 +5724,176 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'insertion territoriale des systèmes d'activités des ménages agricoles en Languedoc Roussillon, France. Intersama : un projet de recherche-action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucette Laurens</w:t>
+                <w:t xml:space="preserve">Elodie Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bachevillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. Colloque ASRDLF. Territoires et action publique territoriale: nouvelles ressources pour le développement régional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Rimouski, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Researchers and collective know-how: looking at knowledge production through a lens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Moity Maïzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5909,73 +5909,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. European IFSA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technique, ecology and culture : the territorial anchorage of Corsican cheese-producers' knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy R. Bouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5991,237 +5991,237 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. European IFSA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche pluridisciplinaire des processus de qualification des produits et des manières de produire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hubert Devautour</w:t>
+                <w:t xml:space="preserve">Produits d’origine en Afrique de l’Ouest et du Centre : potentiels et controverses des démarches de certification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Moity Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Sautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Produit de terroir, filière qualité et développement durable. Maison des Sciences de l'Homme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Montpellier, France. 5 p</w:t>
+              <w:t xml:space="preserve">3. Congreso Internacional de la Red SIAL Sistemas Agroalimentares Locales : Alimentación y territorios "ALTER 2006"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement d'Intérêt Scientifique SYAL (SYAL). Montpellier, FRA., Oct 2006, Baeza, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817035v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produits d’origine en Afrique de l’Ouest et du Centre : potentiels et controverses des démarches de certification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Sautier</w:t>
+                <w:t xml:space="preserve">Approche pluridisciplinaire des processus de qualification des produits et des manières de produire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Moity Maïzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Devautour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Congreso Internacional de la Red SIAL Sistemas Agroalimentares Locales : Alimentación y territorios "ALTER 2006"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement d'Intérêt Scientifique SYAL (SYAL). Montpellier, FRA., Oct 2006, Baeza, Espagne</w:t>
+              <w:t xml:space="preserve">Produit de terroir, filière qualité et développement durable. Maison des Sciences de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Montpellier, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751367v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation et construction de savoir-faire : questions pour une anthropologie des systèmes alimentaires localisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Moity-Maizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6237,51 +6237,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Système agroalimentaires localisés (SYAL): produits, entreprises et dynamiques locales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6291,341 +6291,341 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-design and on-farm experimentation of practices combining conservation agriculture and agroforestry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Sieffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Sieffert</w:t>
+                <w:t xml:space="preserve">Antoine Morinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Morinay</w:t>
+                <w:t xml:space="preserve">Tarik Zniber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarik Zniber</w:t>
+                <w:t xml:space="preserve">Alain Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Lavoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. World Congress on Agroforestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-design and on-farm experimentation of practices combining conservation agriculture and agroforestry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sieffert André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Morinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Morinay</w:t>
+                <w:t xml:space="preserve">Tarik Zniber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarik Zniber</w:t>
+                <w:t xml:space="preserve">Alain Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Lavoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th World Congress on Agroforestry Strengthening links between science, society and policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travaux exploratoires multidisciplinaires sur l'influence du bois des ruches sur les abeilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Dupleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu Wah Mui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Moity-Maizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6644,113 +6644,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Journées du GDR Sciences du Bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Cluny, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travaux exploratoires multidisciplinaires sur l'influence du bois des ruches sur les abeilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Dupleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu Wah Mui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Moity-Maizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6769,51 +6769,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes journées scientifiques du Labex Numev</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01949630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6823,159 +6823,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de la journée des innovations pour une alimentation durable - JIPAD 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bricas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Razes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Moity-Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journée des innovations pour une alimentation durable (JIPAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Montpellier, France. Chaire UNESCO, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de la Journée des innovations pour une alimentation durable - JIPAD 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6984,123 +6984,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Conaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des innovations pour une alimentation durable (JIPAD 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Montpellier, France. Montpellier SupAgro, 171 p., 2021, 978-2-900792-68-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de la Journée des innovations pour une alimentation durable - JIPAD 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7109,123 +7109,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Conaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des innovations pour une alimentation durable (JIPAD 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Montpellier, France. Montpellier SupAgro, 119 p., 2020, 978-2-900792-61-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de la Journée des innovations pour une alimentation durable - JIPAD 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7234,123 +7234,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Conaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des innovations pour une alimentation durable (JIPAD 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Montpellier, France. Montpellier SupAgro, 132 p., 2019, 978-2-900792-50-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05105401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de la Journée des innovations pour une alimentation durable, Jipad 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7409,73 +7409,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des innovations pour une alimentation durable 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Montpellier, France. Montpellier SupAgro, 165 p., 2017, 978-2-900792-38-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de la Journée des innovations pour une alimentation durable, Jipad 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7524,96 +7524,96 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des innovations pour une alimentation durable 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Montpellier, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montpellier SupAgro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 213 p., 2017, 978-2-900792-43-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de la Journée des innovations pour une alimentation durable, Jipad 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7622,101 +7622,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Conaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Debru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des innovations pour une alimentation durable 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Montpellier, France. Montpellier SupAgro, 117 p., 2016, 978-2-900792-26-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7726,147 +7726,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme des premières Assises nationales Sciences-Sociétés, MSH SUD, Montpellier, 3-5 juillet 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+                <w:t xml:space="preserve">Sylvie Blangy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Blangy</w:t>
+                <w:t xml:space="preserve">Aurélie Botta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Botta</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03944532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7876,147 +7876,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pluriactivité au risque de la précarité? Ce que nous apprend le PSDR Intersama mené en Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fiorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fiorelli</w:t>
+                <w:t xml:space="preserve">A. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Moity-Maizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dufour</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00838363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8026,100 +8026,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques féminines moose dans le Yatenga, Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Moity-Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthropologie sociale et ethnologie. EHESS - Paris, 1993. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1993EHES0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04000709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8129,105 +8129,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la connaissance des objets à la qualification des productions humaines. Contribution à une anthropologie des apprentissages et de la reconnaissance des savoirs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Moity Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université Paul Valéry - Montpellier III, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01067813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId216"/>
+      <w:footerReference w:type="default" r:id="rId215"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8295,51 +8295,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="82DDAE32"/>
+    <w:nsid w:val="F3B31C34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8526,51 +8526,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-moity-maizi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9929-0874" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056568525" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995398v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Albert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conar&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Fages" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fournier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506383v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moity Ma&#239;zi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes-anthropologie/2942-savoirs-et-reconnaissance-dans-les-societes-africaines-9782811113872.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825343v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moity-Ma&#239;zi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte-Marie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geslin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Muchnik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sautier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594015v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacir Darolt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florette Rengard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Iceri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/free_download?document_id=1114400&amp;amp;product_form=ebook&amp;amp;publication_type=pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402345v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dupleix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millet-Tr&#233;boux Pauline" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420174v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/occitanie-ouest/actualites/article/ouvrage-abeilles-une-histoire-intime-avec-l-humanite" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904550v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Millet-Tr&#233;boux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801403v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cayre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4794-partenariats-pour-le-developpement-territorial.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195344v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fiorelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chaxel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier F&#233;lix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487114v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Elverdin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Moity Ma&#239;zi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1052-le-temps-des-syal.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813877v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Capitaine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Servadio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-des-hautes-alpes.fr/?menu=catalogue&amp;amp;sousmenu=edha" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582586v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828418v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Devautour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599271v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dupleix-Marchal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r9l" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662942v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fourat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cu&#233; Rio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J Darias" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Diedhiou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000117" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635692v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Anginot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bela&#235;n" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chauveau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fiorini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mary" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0870" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334068v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Amiet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1034" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402306v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2020.04.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04485885v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barbier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.8966" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321222v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Serpanti&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dor&#233;e" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Fusillier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moity-Maizi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lidon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2019020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04000553v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Gonzalez Cosiorovski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04000530v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Amilien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-12-2019-843" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189838v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195363v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier-Pelissier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14807" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641941v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.019.0551" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646120v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Debois-Drakides" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Joly" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506034v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Bouche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643316v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.014.0473" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657441v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959486v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bi&#233;nabe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leclercq" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.050.0117" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660819v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Bouche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moity Ma&#239;zy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655077v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bienabe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219579v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Saussey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2008.0252" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664557v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680782v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moity-Maizi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231637v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moity-Ma&#239;zi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Devautour" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906630v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030446v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010156v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857076v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rooij Arnoul" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fournely" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Moutou Pitti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908909v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Wah Mui" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Milliet-Treboux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010167v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001246v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Fiorelli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Tallon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Dufour" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Massein" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000276v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cayre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019471v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506185v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757906v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Ndoye" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821509v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195277v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tallon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rainsard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Schultz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753357v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523066v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Saussey" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195303v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Laurens" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Valette" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bachevillier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754609v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757208v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817035v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751367v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830924v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736088v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sieffert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morinay" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Zniber" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Lavoyer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329480v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sieffert Andr&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950017v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949630v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04000676v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Fournier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Razes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179352v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Coudray" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179351v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105401v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791705v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791735v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.montpellier-supagro.fr/journee-des-innovations-pour-une-alimentation-durable-jipad" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801867v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Debru" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944532v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blangy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Botta" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camps" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838363v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fiorelli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufour" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Massein" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/tel-04000709v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993EHES0101" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01067813v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-moity-maizi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9929-0874" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056568525" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995398v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Albert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conar&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Fages" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fournier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506383v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moity Ma&#239;zi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes-anthropologie/2942-savoirs-et-reconnaissance-dans-les-societes-africaines-9782811113872.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825343v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moity-Ma&#239;zi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte-Marie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geslin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Muchnik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sautier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594015v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacir Darolt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florette Rengard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Iceri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/free_download?document_id=1114400&amp;amp;product_form=ebook&amp;amp;publication_type=pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420174v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dupleix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/occitanie-ouest/actualites/article/ouvrage-abeilles-une-histoire-intime-avec-l-humanite" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402345v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millet-Tr&#233;boux Pauline" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904550v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Millet-Tr&#233;boux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801403v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cayre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4794-partenariats-pour-le-developpement-territorial.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195344v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fiorelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chaxel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier F&#233;lix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487114v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Elverdin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Moity Ma&#239;zi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1052-le-temps-des-syal.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813877v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Capitaine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Servadio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-des-hautes-alpes.fr/?menu=catalogue&amp;amp;sousmenu=edha" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582586v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828418v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Devautour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599271v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dupleix-Marchal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r9l" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662942v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fourat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cu&#233; Rio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J Darias" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Diedhiou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000117" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635692v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Anginot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bela&#235;n" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chauveau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fiorini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mary" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0870" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334068v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Amiet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1034" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402306v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2020.04.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04485885v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barbier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.8966" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321222v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Serpanti&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dor&#233;e" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Fusillier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moity-Maizi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lidon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2019020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04000553v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Gonzalez Cosiorovski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04000530v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Amilien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-12-2019-843" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195363v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier-Pelissier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14807" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189838v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646120v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Debois-Drakides" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Joly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641941v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.019.0551" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506034v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Bouche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643316v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.014.0473" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657441v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959486v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bi&#233;nabe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leclercq" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.050.0117" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660819v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Bouche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moity Ma&#239;zy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655077v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bienabe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219579v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Saussey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2008.0252" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664557v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680782v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moity-Maizi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231637v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moity-Ma&#239;zi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Devautour" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906630v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030446v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010156v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857076v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rooij Arnoul" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fournely" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Moutou Pitti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010167v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Wah Mui" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Milliet-Treboux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908909v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000276v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cayre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019471v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001246v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Fiorelli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Tallon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Dufour" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Massein" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506185v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757906v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Ndoye" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821509v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195277v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tallon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rainsard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Schultz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753357v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523066v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195303v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Laurens" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Valette" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bachevillier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754609v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757208v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751367v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817035v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830924v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736088v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sieffert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morinay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Zniber" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Lavoyer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329480v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sieffert Andr&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950017v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949630v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04000676v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Fournier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Razes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179352v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Coudray" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179351v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105401v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791705v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791735v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.montpellier-supagro.fr/journee-des-innovations-pour-une-alimentation-durable-jipad" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801867v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Debru" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944532v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blangy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Botta" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camps" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838363v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fiorelli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufour" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Massein" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/tel-04000709v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993EHES0101" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01067813v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>