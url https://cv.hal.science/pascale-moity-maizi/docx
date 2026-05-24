--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -693,346 +693,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fournir aux abeilles des ruches saines</w:t>
+                <w:t xml:space="preserve">Le bois de ruches : plus qu’un contenant, un habitat. Savoirs et stratégies des acteurs apicoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anna Dupleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Moity Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millet-Tréboux Pauline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Martine Regert. </w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schatz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dussy, Dorothée; Faugère, Elsa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abeilles – Une histoire intime avec l’humanité</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.126-129, 2019, 9782749162249</w:t>
+              <w:t xml:space="preserve">Apicultures au XXIe siècle : écologie versus business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapitre 7, La Discussion, pp.115-129, 2019, Science, nature et environnement, 979-10-92006-07-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420174v1</w:t>
+                <w:t xml:space="preserve">hal-02402345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bois de ruches : plus qu’un contenant, un habitat. Savoirs et stratégies des acteurs apicoles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Fournir aux abeilles des ruches saines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dupleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Moity Maïzi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Dussy, Dorothée; Faugère, Elsa. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martine Regert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apicultures au XXIe siècle : écologie versus business</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chapitre 7, La Discussion, pp.115-129, 2019, Science, nature et environnement, 979-10-92006-07-0</w:t>
+              <w:t xml:space="preserve">Abeilles – Une histoire intime avec l’humanité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions CNRS; Le Cherche Midi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.126-129, 2019, 9782749162249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402345v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bois des ruches: plus qu'un contenant, un habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dupleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Moity Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Millet-Tréboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schatz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dorothée Dussy; Elsa Faugère. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apicultures au XXIe siècle : Écologie versus business ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, les Éd. la Discussion, 2019, 979-1-092006-07-0</w:t>
@@ -2168,90 +2168,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabriquer ses ruches, est-ce prendre soin des abeilles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dupleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Moity-Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Amiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie, société et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2285,90 +2285,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practices, knowledge and expectations of beekeepers and beehive suppliers regarding the wood material used for building beehives in the South of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dupleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Moity Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schatz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rural Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 77, pp.11-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2396,654 +2396,654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir paysan-boulanger</w:t>
+                <w:t xml:space="preserve">La fabrique patrimoniale du Chaku dans la réserve de biosphère de Laguna Blanca (Catamarca, Argentine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Barbier</w:t>
+                <w:t xml:space="preserve">Joaquin Gonzalez Cosiorovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Moity-Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal des anthropologues</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tétralogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04485885v1</w:t>
+                <w:t xml:space="preserve">hal-04000553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux risques dans les bas-fonds des terroirs soudaniens : une étude de cas au Burkina-Faso</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controversy and sustainability for geographical indications and localized agro-food systems: thinking about a dynamic link</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Amilien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Moity-Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cagri/2019020⟩</w:t>
+              <w:t xml:space="preserve">British Food Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 121 (12), pp.2981-2994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/BFJ-12-2019-843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321222v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique patrimoniale du Chaku dans la réserve de biosphère de Laguna Blanca (Catamarca, Argentine)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joaquin Gonzalez Cosiorovski</w:t>
+                <w:t xml:space="preserve">Devenir paysan-boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Moity-Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tétralogiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal des anthropologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 158-159, pp.225-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/jda.8966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000553v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controversy and sustainability for geographical indications and localized agro-food systems: thinking about a dynamic link</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouveaux risques dans les bas-fonds des terroirs soudaniens : une étude de cas au Burkina-Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Serpantié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dorée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Fusillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moity-Maizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Amilien</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Lidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Food Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 121 (12), pp.2981-2994. </w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (19), 10 p. [en ligne]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/BFJ-12-2019-843⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2019020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000530v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le terroir, un concept pour l’action dans le développement des territoires</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les récits de vie : outils pour la compréhension et catalyseurs pour l’action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Fiorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chaxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Moity Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17, pp.1-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195363v1</w:t>
+                <w:t xml:space="preserve">hal-01189838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les récits de vie : outils pour la compréhension et catalyseurs pour l’action</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le terroir, un concept pour l’action dans le développement des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gautier-Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.14807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189838v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valorisation des ressources et des savoirs oléicoles dans l’Hérault : petite histoire d’un patrimoine culturel en reconstruction (remobilisation des savoirs oléicoles et biodiversité)</w:t>
               </w:r>
@@ -4155,51 +4155,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La menuiserie apicole, raisons et portraits d'apiculteurs « auto-constructeurs » de ruches…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dupleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Moity Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4237,77 +4237,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour le matériau bois dans la relation abeille/ruche/homme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Moity Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dupleix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés d’abeilles, sociétés humaines. Une interdépendance de la préhistoire au futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4332,77 +4332,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour le matériau bois dans la relation abeille/ruche/homme ? Aspects physiques, écologiques et anthropologiques de la relation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Moity Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dupleix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés d’abeilles, sociétés humaines, une interdépendance de la préhistoire au futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4546,277 +4546,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bois des ruches, quel confort pour l'habitat des abeilles? Ruche d'observation électronique, outil et recherches en cours</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Le bois des ruches, quel confort pour l'habitat des abeilles? Ruche d'observation électronique, outil et recherches en cours.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dupleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shu Wah Mui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Moity Maïzi</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Moity-Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Milliet-Treboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Scientifique Ecolo'Tech, 10e Salon de l'Ecologie</w:t>
+              <w:t xml:space="preserve">Congrès Scientifique Ecolo'Tech, 10ème Salon de l'Ecologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010167v1</w:t>
+                <w:t xml:space="preserve">hal-03908909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bois des ruches, quel confort pour l'habitat des abeilles? Ruche d'observation électronique, outil et recherches en cours.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Le bois des ruches, quel confort pour l'habitat des abeilles? Ruche d'observation électronique, outil et recherches en cours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dupleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shu Wah Mui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Moity-Maïzi</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Moity Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Milliet-Treboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Scientifique Ecolo'Tech, 10ème Salon de l'Ecologie</w:t>
+              <w:t xml:space="preserve">Congrès Scientifique Ecolo'Tech, 10e Salon de l'Ecologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908909v1</w:t>
+                <w:t xml:space="preserve">hal-02010167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs de Recherche-Formation-Action pour et sur le développement agricole et territorial. Nouvelles pratiques de chercheurs</w:t>
               </w:r>
@@ -5240,437 +5240,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Femmes et Coquillages » pour une gestion durable des ressources conchylicoles dans le Delta du Saloum au Sénégal</w:t>
+                <w:t xml:space="preserve">Emergences et paradoxes dans la nébuleuse du conseil et de l'accompagnement de la pluriactivité en Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatou Ndoye</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Tallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Moity Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Rainsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Schultz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">116. EAAE Seminar. International EAAE-SYAL Seminar. Spatial dynamics in agri-food systems: Implications for sustainability and consumer welfare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Parma, Italie</w:t>
+              <w:t xml:space="preserve">Colloque SFER Conseil en agriculture : acteurs, marchés et mutations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Dijon, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757906v1</w:t>
+                <w:t xml:space="preserve">hal-01195277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symposium international ISDA 2010 &amp;quot;Innovation et développement durable dans l'agriculture et l'agro-alimentaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guy Faure</w:t>
+                <w:t xml:space="preserve">Reconnaître les savoir-faire dans un artisanat en Afrique de l'Ouest : le cas du beurre de karité au Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Saussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Moity Maïzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISDA 2010 Innovation et développement durable dans l'agriculture et l'agro-alimentaire</w:t>
+              <w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821509v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergences et paradoxes dans la nébuleuse du conseil et de l'accompagnement de la pluriactivité en Languedoc-Roussillon</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Symposium international ISDA 2010 &amp;quot;Innovation et développement durable dans l'agriculture et l'agro-alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Coudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Devautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Moity Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER Conseil en agriculture : acteurs, marchés et mutations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Dijon, France. 11 p</w:t>
+              <w:t xml:space="preserve">ISDA 2010 Innovation et développement durable dans l'agriculture et l'agro-alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195277v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaître les savoir-faire dans un artisanat en Afrique de l'Ouest : le cas du beurre de karité au Burkina Faso</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Saussey</w:t>
+                <w:t xml:space="preserve">« Femmes et Coquillages » pour une gestion durable des ressources conchylicoles dans le Delta du Saloum au Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou Ndoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Moity Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">116. EAAE Seminar. International EAAE-SYAL Seminar. Spatial dynamics in agri-food systems: Implications for sustainability and consumer welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Parma, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753357v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RECONNAITRE LES SAVOIR-FAIRE DANS UN ARTISANAT EN AFRIQUE DE L'OUEST : Le Cas du beurre de karité au Burkina Faso</w:t>
               </w:r>
@@ -5777,51 +5777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bachevillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5857,355 +5857,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Researchers and collective know-how: looking at knowledge production through a lens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Technique, ecology and culture : the territorial anchorage of Corsican cheese-producers' knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy R. Bouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moity-Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. European IFSA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754609v1</w:t>
+                <w:t xml:space="preserve">hal-02757208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technique, ecology and culture : the territorial anchorage of Corsican cheese-producers' knowledge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Researchers and collective know-how: looking at knowledge production through a lens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Moity Maïzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy R. Bouche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Moity-Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. European IFSA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757208v1</w:t>
+                <w:t xml:space="preserve">hal-02754609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produits d’origine en Afrique de l’Ouest et du Centre : potentiels et controverses des démarches de certification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Sautier</w:t>
+                <w:t xml:space="preserve">Approche pluridisciplinaire des processus de qualification des produits et des manières de produire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Moity Maïzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Devautour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Congreso Internacional de la Red SIAL Sistemas Agroalimentares Locales : Alimentación y territorios "ALTER 2006"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement d'Intérêt Scientifique SYAL (SYAL). Montpellier, FRA., Oct 2006, Baeza, Espagne</w:t>
+              <w:t xml:space="preserve">Produit de terroir, filière qualité et développement durable. Maison des Sciences de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Montpellier, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751367v1</w:t>
+                <w:t xml:space="preserve">hal-02817035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche pluridisciplinaire des processus de qualification des produits et des manières de produire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hubert Devautour</w:t>
+                <w:t xml:space="preserve">Produits d’origine en Afrique de l’Ouest et du Centre : potentiels et controverses des démarches de certification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Moity Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Sautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Produit de terroir, filière qualité et développement durable. Maison des Sciences de l'Homme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Montpellier, France. 5 p</w:t>
+              <w:t xml:space="preserve">3. Congreso Internacional de la Red SIAL Sistemas Agroalimentares Locales : Alimentación y territorios "ALTER 2006"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement d'Intérêt Scientifique SYAL (SYAL). Montpellier, FRA., Oct 2006, Baeza, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817035v1</w:t>
+                <w:t xml:space="preserve">hal-02751367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation et construction de savoir-faire : questions pour une anthropologie des systèmes alimentaires localisés</w:t>
               </w:r>
@@ -6555,77 +6555,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travaux exploratoires multidisciplinaires sur l'influence du bois des ruches sur les abeilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dupleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shu Wah Mui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Moity-Maizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6680,77 +6680,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travaux exploratoires multidisciplinaires sur l'influence du bois des ruches sur les abeilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dupleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shu Wah Mui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Moity-Maizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7890,51 +7890,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pluriactivité au risque de la précarité? Ce que nous apprend le PSDR Intersama mené en Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fiorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8295,51 +8295,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F3B31C34"/>
+    <w:nsid w:val="BCC2A47C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8526,51 +8526,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-moity-maizi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9929-0874" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056568525" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995398v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Albert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conar&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Fages" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fournier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506383v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moity Ma&#239;zi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes-anthropologie/2942-savoirs-et-reconnaissance-dans-les-societes-africaines-9782811113872.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825343v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moity-Ma&#239;zi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte-Marie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geslin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Muchnik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sautier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594015v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacir Darolt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florette Rengard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Iceri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/free_download?document_id=1114400&amp;amp;product_form=ebook&amp;amp;publication_type=pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420174v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dupleix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/occitanie-ouest/actualites/article/ouvrage-abeilles-une-histoire-intime-avec-l-humanite" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402345v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millet-Tr&#233;boux Pauline" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904550v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Millet-Tr&#233;boux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801403v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cayre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4794-partenariats-pour-le-developpement-territorial.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195344v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fiorelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chaxel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier F&#233;lix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487114v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Elverdin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Moity Ma&#239;zi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1052-le-temps-des-syal.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813877v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Capitaine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Servadio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-des-hautes-alpes.fr/?menu=catalogue&amp;amp;sousmenu=edha" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582586v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828418v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Devautour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599271v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dupleix-Marchal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r9l" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662942v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fourat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cu&#233; Rio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J Darias" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Diedhiou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000117" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635692v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Anginot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bela&#235;n" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chauveau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fiorini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mary" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0870" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334068v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Amiet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1034" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402306v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2020.04.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04485885v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barbier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.8966" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321222v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Serpanti&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dor&#233;e" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Fusillier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moity-Maizi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lidon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2019020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04000553v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Gonzalez Cosiorovski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04000530v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Amilien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-12-2019-843" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195363v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier-Pelissier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14807" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189838v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646120v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Debois-Drakides" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Joly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641941v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.019.0551" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506034v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Bouche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643316v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.014.0473" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657441v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959486v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bi&#233;nabe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leclercq" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.050.0117" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660819v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Bouche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moity Ma&#239;zy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655077v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bienabe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219579v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Saussey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2008.0252" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664557v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680782v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moity-Maizi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231637v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moity-Ma&#239;zi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Devautour" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906630v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030446v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010156v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857076v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rooij Arnoul" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fournely" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Moutou Pitti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010167v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Wah Mui" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Milliet-Treboux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908909v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000276v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cayre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019471v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001246v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Fiorelli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Tallon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Dufour" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Massein" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506185v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757906v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Ndoye" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821509v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195277v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tallon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rainsard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Schultz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753357v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523066v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195303v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Laurens" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Valette" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bachevillier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754609v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757208v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751367v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817035v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830924v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736088v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sieffert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morinay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Zniber" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Lavoyer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329480v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sieffert Andr&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950017v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949630v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04000676v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Fournier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Razes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179352v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Coudray" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179351v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105401v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791705v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791735v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.montpellier-supagro.fr/journee-des-innovations-pour-une-alimentation-durable-jipad" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801867v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Debru" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944532v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blangy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Botta" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camps" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838363v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fiorelli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufour" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Massein" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/tel-04000709v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993EHES0101" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01067813v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-moity-maizi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9929-0874" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056568525" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995398v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Albert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conar&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Fages" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fournier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506383v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moity Ma&#239;zi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes-anthropologie/2942-savoirs-et-reconnaissance-dans-les-societes-africaines-9782811113872.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825343v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moity-Ma&#239;zi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte-Marie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geslin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Muchnik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sautier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594015v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacir Darolt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florette Rengard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Iceri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/free_download?document_id=1114400&amp;amp;product_form=ebook&amp;amp;publication_type=pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402345v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dupleix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millet-Tr&#233;boux Pauline" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420174v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/occitanie-ouest/actualites/article/ouvrage-abeilles-une-histoire-intime-avec-l-humanite" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904550v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Millet-Tr&#233;boux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801403v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cayre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4794-partenariats-pour-le-developpement-territorial.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195344v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fiorelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chaxel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier F&#233;lix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487114v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Elverdin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Moity Ma&#239;zi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1052-le-temps-des-syal.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813877v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Capitaine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Servadio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-des-hautes-alpes.fr/?menu=catalogue&amp;amp;sousmenu=edha" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582586v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828418v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Devautour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599271v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dupleix-Marchal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r9l" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662942v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fourat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cu&#233; Rio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J Darias" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Diedhiou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000117" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635692v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Anginot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bela&#235;n" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chauveau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fiorini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mary" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0870" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334068v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Amiet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1034" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402306v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2020.04.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04000553v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Gonzalez Cosiorovski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04000530v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Amilien" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-12-2019-843" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04485885v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barbier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.8966" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321222v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Serpanti&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dor&#233;e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Fusillier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moity-Maizi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lidon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2019020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189838v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195363v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier-Pelissier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14807" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646120v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Debois-Drakides" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Joly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641941v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.019.0551" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506034v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Bouche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643316v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.014.0473" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657441v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959486v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bi&#233;nabe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leclercq" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.050.0117" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660819v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Bouche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moity Ma&#239;zy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655077v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bienabe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219579v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Saussey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2008.0252" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664557v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680782v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moity-Maizi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231637v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moity-Ma&#239;zi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Devautour" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906630v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030446v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010156v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857076v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rooij Arnoul" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fournely" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Moutou Pitti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908909v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Wah Mui" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Milliet-Treboux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010167v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000276v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cayre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019471v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001246v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Fiorelli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Tallon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Dufour" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Massein" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506185v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195277v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tallon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rainsard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Schultz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753357v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821509v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757906v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Ndoye" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523066v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195303v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Laurens" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Valette" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bachevillier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757208v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754609v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817035v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751367v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830924v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736088v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sieffert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morinay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Zniber" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Lavoyer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329480v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sieffert Andr&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950017v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949630v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04000676v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Fournier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Razes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179352v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Coudray" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179351v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105401v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791705v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791735v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.montpellier-supagro.fr/journee-des-innovations-pour-une-alimentation-durable-jipad" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801867v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Debru" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944532v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blangy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Botta" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camps" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838363v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fiorelli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufour" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Massein" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/tel-04000709v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993EHES0101" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01067813v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>