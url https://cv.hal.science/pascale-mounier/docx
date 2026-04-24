--- v0 (2026-03-10)
+++ v1 (2026-04-24)
@@ -207,51 +207,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (16)</w:t>
+        <w:t xml:space="preserve">Ouvrages (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -325,4957 +325,4882 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Roman à la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UGA Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Angoisses douloureuses qui procèdent d’amour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Payen de La Garanderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Bercea-Bocksai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Clefs-concours-lettres XVIe siècle</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Bercea-Bocksai</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Clefs-concours-lettres XVIe siècle</w:t>
+                <w:t xml:space="preserve">hal-04838369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Narration oratoire et les genres littéraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dir. P. Mounier. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La corrélation en diachronie longue (1450-1800). Phrase, texte et discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Goux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion, 356 p., 2023, (Linguistique historique), 9782745359452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...59 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04129379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies d’élargissement du lectorat dans la fiction narrative (XVe et XVIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rabaey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 476, 472 p., 2021, (Rencontres), 978-2-406-10634-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10634-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Goux</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En style poétique : l'écriture romanesque en vers autour de 1500</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22, 432 p., 2020, (Texte, Codex &amp; Contexte), 978-2-503-58777-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyon, entre Empire et Royaume (843-1601)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Charansonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Gaulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Rau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Béroujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 14, 786 p., 2015, (Bibliothèque d'histoire médiévale), 978-2-8124-5984-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-5986-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Stratégies d’élargissement du lectorat dans la fiction narrative (XVe et XVIe siècles)</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01294188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean des Gouttes, &amp;lt;i&amp;gt;Philandre&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, pp.354, 2015, "Textes de la Renaissance", série "Romans de chevalerie de la Renaissance", 978-2-8124-3587-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Copier et contrefaire à la Renaissance.Faux et usage de faux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Nativel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Mounier et C. Nativel. Champion, pp.496, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, 22, 432 p., 2020, (Texte, Codex &amp; Contexte), 978-2-503-58777-6</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imagination et Histoire. Enjeux contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Panter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Martinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Devigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Panter; Pascale Mounier; Monica Martinat; Matthieu Devigne. Presses Universitaires de Rennes, pp.328, 2014, " Histoire ", 9782753534698</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Alexis Charansonnet</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01078358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anonyme, &amp;lt;i&amp;gt;Urbain&amp;lt;/i&amp;gt;, traduit par Claudine Scève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Gaulin</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Incardona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Droz, pp.336, 2013, " Textes Littéraires Français "</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Roman humaniste : un genre novateur français. 1532-1564</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champion, pp.512, 2007, " Bibliothèque littéraire de la Renaissance ", 2745313401</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Roman français au XVIe siècle, ou le renouveau d'un genre dans le contexte européen, dirigé par M. Clément et P. Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Strasbourg, " Europes littéraires ", pp.310, 2005, 2-86820-271-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le roman français au XVIe siècle ou Le renouveau d'un genre dans le contexte européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mounier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Strasbourg, 2005</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...409 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Clément</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00428829v1</w:t>
-              </w:r>
-[...135 lines deleted...]
-                <w:t xml:space="preserve">hal-00788109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ironie et communauté pantagruélique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edoardo Cagnan; Sandra Poujat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Styles, genres, auteurs. 22, Chrétien de Troyes, Rabelais, Deshoulières, Lesage, Duras, Roubaud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université Presses, pp.33-49, 2025, Travaux de stylistique et de linguistique françaises. Bibliothèque des styles, 979-10-231-4023-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux origines d’un genre : approches des romans en vers par Claude Fauchet et Étienne Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dir. S. Geonget, S. Menegaldo et T. Uetani. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antiquités, recherches et bibliothèques. La naissance de l’histoire littéraire en France dans la seconde moitié du XVIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, pp.317-338, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ironie et communauté pantagruélique</w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université Presses, pp.33-49, 2025, Travaux de stylistique et de linguistique françaises. Bibliothèque des styles, 979-10-231-4023-1</w:t>
+                <w:t xml:space="preserve">Eurial et lucresse dans l’atelier de Denis de Harsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Ferrand et C. Louette. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’École du livre. Langues, enseignement, édition aux temps de l’humanisme. Hommage à la professeur Martine Furno</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.319-337, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05452461v1</w:t>
+                <w:t xml:space="preserve">hal-05452455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux origines d’un genre : approches des romans en vers par Claude Fauchet et Étienne Pasquier</w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">, Champion, pp.317-338, 2025</w:t>
+                <w:t xml:space="preserve">Exploitation rhétorique du récit de vie dans L’amant resuscité de la mort d’amour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dir. P. Mounier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Narration oratoire et les genres littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 149-169, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05452468v1</w:t>
-[...54 lines deleted...]
-              <w:t xml:space="preserve">, Droz, pp.319-337, 2025</w:t>
+                <w:t xml:space="preserve">hal-04704441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La première impression de l’Espitre de Cleriende de Macé de Villebresme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dir. H. Blom, M. Clément et F. Montorsi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du Calendrier des bergers au Pantagruel. L’atelier Nourry à Lyon au début du XVIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 361-382, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">La Narration oratoire et les genres littéraires</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tension corrélative et dynamique argumentative dans les harangues d’Amadis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dir. P. Mounier et M. Goux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Corrélation en diachronie longue (1450-1800). Phrase, texte et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, pp.221-241, 2023, 9782745359452</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Goux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathieu Goux; Pascale Mounier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La corrélation en diachronie longue (1450-1800). Phrase, texte et discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-34, 2023, (Linguistique historique), 9782745359452</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04153401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les requêtes répétées dans les Cent rondeaulx / Et cinq avec. Enjeux de la reformulation en série discursive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dir. E. Delvallée et C. Lignereux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rhétorique de la requête (XVIe-XVIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 149-169, 2024</w:t>
+              <w:t xml:space="preserve">, p. 177-196, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Du Calendrier des bergers au Pantagruel. L’atelier Nourry à Lyon au début du XVIe siècle</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Grèce de Thésée d’après la Teseida de Boccace et ses adaptations françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dir. C. Gaullier-Bougassas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représenter et nommer la Grèce et l’espace grec (XIVe-XVIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, p. 361-382, 2024</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 237-254, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Goux</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Je chante les Dames, les Chevaliers, les Armes, les Amours’. L’épique et le roman à la Renaissance : une refonte mutuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dir. C. La Charité, I. Garnier, R. Menini, A.-P. Pouey-Mounou, A. Réach-Ngô, T. Tran et N. Viet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Narrations fabuleuses. Mélanges offerts à Mireille Huchon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.881-900, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’énonciation auctoriale dans les deux premières versions françaises du De duobus amantibus de Piccolomini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Rachel Hermetet; Claire Lechevalier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Place des traducteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, Classiques Garnier, pp.47-64, 2022, (Translatio), 978-2-406-12850-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12850-2.p.0047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositifs de lisibilité minimale dans Alector de Barthélemy Aneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascale Mounier; Hélène Rabaey. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stratégies d’élargissement du lectorat dans la fiction narrative (XVe et XVIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 476, Classiques Garnier, pp.381-402, 2021, (Rencontres), 978-2-406-10634-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10634-0.p.0381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite de Navarre, L’Heptaméron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dir. B. Moricheau-Airaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agrégation de Lettres 2021. Grammaire et stylistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellipses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.43-111, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhétorique de l’épître dédicatoire. Le cas des éditions de fictions traduites à la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julie Anselmini; Brigitte Diaz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Correspondances et critique littéraire. XVe-XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 440, Classiques Garnier, pp.31-54, 2020, (Rencontres), 978-2-406-09868-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09868-3.p.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Moyen de parvenir et la &amp;quot;revisitation&amp;quot; des romans rabelaisiens. Audaces génériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Désir demeuré désir. Mélanges autour de Franck Bauer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Caen, pp.189-206, 2019, (Miscellanea), 978-2-84133-919-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humour et récit noir. Interventions comiques du conteur chez Poissenot (Nouvelles Histoires tragiques, IV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Histoires tragiques du XVIe siècle. Pierre Boaistuau et ses émules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.317-337, 2018, (Rencontres, n° 324 ; Série : Colloques, congrès et conférences sur la Renaissance européenne, n° 96), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06834-1.p.0317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le statut des biographies romancées d’après les traducteurs et les moralistes du XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aux marges du roman antique : études sur la réception des "Fringe novels", fictions biographiques et autres "mythistoires" de la Renaissance à l'époque moderne : actes du colloque de Caen, 6-7 octobre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, Beauchesne, pp.51-70, 2018, Collection Christophe Plantin, 978-2-7010-2266-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recette des macaronis et art du roman. L’influence du Baldus de Folengo sur la polyphonie rabelaisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Diane Desrosiers; Claude La Charité; Christian Veilleux; Tristan Vigliano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rabelais et l’hybridité des récits rabelaisiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 570, Droz, pp.421-435, 2017, (Travaux d'humanisme et Renaissance), 978-2-600-04731-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La circulation générique d’une histoire : L’Oiseau Bleu entre conte, lai et nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Usage du conte. Contes classiques et réemploi : méthodes d’analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.125-175, 2017, (Interférences), 978-2-7535-5527-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecteurs de romans, lecteurs de récits brefs. Quelques représentations chez les auteurs du XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">La corrélation en diachronie longue (1450-1800). Phrase, texte et discours</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Thomine-Bichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paroles dégelées. Propos de l’Atelier XVIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 109, Classiques Garnier, pp.515-545, 2016, (Études et essais sur la Renaissance), 978-2-8124-3419-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3419-8.p.0515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Points de vue sur le roman de la Renaissance. État des lieux de la critique récente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duché-Gavet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paroles dégelées. Propos de l’Atelier XVIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 109, Classiques Garnier, pp.123-148, 2016, (Études et essais sur la Renaissance), 978-2-8124-3419-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3419-8.p.0123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une preuve pseudo-historique à l’épreuve de la fiction. La Donation de Constantin analysée par Lorenzo Valla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Histoire à la Renaissance. À la croisée des genres et des pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.73-91, 2016, (Études et essais sur la Renaissance, n° 114 ; Série : Éthique et poétique des genres, n° 3), 978-2-8124-6041-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-6041-8.p.0073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traduction vue par les traducteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Garcia-Barrera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire des traductions en langue française, XVe et XVIe siècles, 1470-1610</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Verdier, pp.127-182, 2015, 978-2-86432-826-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prose narrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duché-Gavet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire des traductions en langue française, XVe et XVIe siècles, 1470-1610</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Verdier, pp.907-994, 2015, 978-2-86432-826-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assujettissement et allégeance à l’autorité royale (1563-1601)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Charansonnet, J.-L. Gaulin, P. Mounier et S. Rau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lyon, entre Empire et Royaume (843-1601). Textes et documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.565-642, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-5986-3.p.0567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La position du religieux dans la théorie narrative de Boccace et de Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boccace, entre Moyen Âge et Renaissance. Les tensions d’un écrivain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.17-37, 2015, (Le Savoir de Mantice), 978-2-7453-3087-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. &amp;quot;Part de l'Empire&amp;quot; - &amp;quot;Part du Royaume&amp;quot;. Appartenances, ruptures et confin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Charansonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Gaulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Rau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lyon, entre Empire et Royaume (843-1601). Textes et documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, Classiques Garnier, pp.7-24, 2015, (Bibliothèque d'histoire médiévale), 978-2-8124-5984-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-5986-3.p.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01303259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du manuscrit à l’imprimé : la chapitration d’Artus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artus de Bretagne, du manuscrit à l'imprimé (XIVe-XIXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.187-205, 2015, (Interférences), 978-2-7535-4125-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.54352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Champion, pp.221-241, 2023, 9782745359452</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vocabulaire de la copie et du faux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Mounier et C. Nativel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Copier et contrefaire à la Renaissance. Faux et usage de faux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, pp.57-75, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Rhétorique de la requête (XVIe-XVIIe siècles)</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie de Postel revue par Alain Le Ninèze : Agla. Le Premier Évangile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Panter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imagination et Histoire : Enjeux contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.97-110, 2014, (Histoire), 978-2-7535-3469-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.49598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une construction syntaxique en emploi sociolectal entre 1535 et 1545 : la négation renforcée dans les propositions comparatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le style, découpeur de réel : faits de langue, effets de style</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.209-225, 2014, (Interférences), 978-2-7535-3253-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.53160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une conciliation possible de la &amp;quot;nayfveté&amp;quot; des langues ? Les positions antagonistes de Des Gouttes et de Du Bellay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lisibilité de la traduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 110, Presses universitaires de Rennes, pp.127-144, 2014, La Licorne, 978-2-7535-3466-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Locutions stéréotypées et défigement dans &amp;lt;i&amp;gt;L’Innommable&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Piat et P. Wahl. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Prose de Samuel Beckett. Configuration et progression discursives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Lyon, pp.161-177, 2013, « Textes et langue »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structures énumératives et description utopique. La ‘Corographie’ de la ville d’Orbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Lecolle, R. Michel et S. Milcent-Lawson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liste et effet liste en littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le roman et l’humanisme : anticonformisme d’un genre à la Renaissance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">O. Leplâtre et I. Garnier-Mathez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Impertinence générique et genres de l’impertinence (XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">–XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.117-140, 2012, " Cahiers du Gadges "</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Pierre de Provence&amp;lt;/i&amp;gt; revisité : un roman de chevalerie à succès à la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Guéret-Laferté et C. Poulouin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accès aux textes médiévaux de la fin du Moyen Âge au XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, pp.173-195, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;L'Esté&amp;lt;/i&amp;gt;, un livre &amp;quot;mal fagotté&amp;quot; ? Expérimentations génériques chez Bénigne Poissenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contes et discours bigarrés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 28, Sorbonne Université Presses; Presses de l'Université Paris-Sorbonne, pp.31-47, 2011, Cahiers Saulnier, 978-2-84050-748-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/ICMM5843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Périphrase et référence mythologique dans le récit amoureux de la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Bougault et J. Wulf. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stylistiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.229-247, 2010, Interférences, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.40079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les clichés du discours anti-matrimonial vers 1540. Reprise et détournement de syntagmes figés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Chervet et L. Dion. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Mariage des corps, mariage des esprits » dans la littérature française de la Renaissance à l’Âge classique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, p. 177-196, 2023</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">site GRAC</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, p. 237-254, 2023</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'investigation herméneutique. Le cas de romans de la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Del Lungo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Début et la fin du récit. Une relation critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.147-170, 2010, "Théorie de la littérature", 2812401788</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La chronologie des événements et son organisation syntaxique dans quelques romans de la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Fontvieille-Cordani et S. Thonnerieux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Ordre des mots à l’épreuve des textes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Lyon, pp.139-155, 2009, Textes et langue</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.881-900, 2022</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Densité narrative et dissonance énonciative : le début de l'histoire de maître Arnaud. Étude stylistique d'un extrait de la nouvelle 24</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Bertrand et B. Boudou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire les Nouvelles Récréations et joyeux devis de feu Bonaventure Des Périers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.215-240, 2009, 978-2-84516- 399-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les 'Propos rompu[s]' d'&amp;lt;i&amp;gt;Alector&amp;lt;/i&amp;gt; de B. Aneau : poétique et esthétique de la fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Martin, P. Servet et A. Tournon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Énigmatique à la Renaissance : formes, significations, esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, pp.311-330, 2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.43-111, 2020</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le roman humaniste : un genre indéfini ou composite ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. Baby. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiction narrative et hybridation générique dans la littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.53-71, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le symbolisme du feu dans le sonnet amoureux baroque et maniériste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Y. Chevalier et P. Wahl. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Syllepse. Figure stylistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Lyon, pp.221-232, 2006, "Textes et langue"</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Caen, pp.189-206, 2019, (Miscellanea), 978-2-84133-919-8</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques substituts de &amp;lt;i&amp;gt;roman&amp;lt;/i&amp;gt; au XVI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle : innovation romanesque et prudence lexicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michèle Clément et Pascale Mounier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Roman français au XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> siècle, ou le renouveau d’un genre dans le contexte européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.33-49, 2005, 2-86820-271-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...2290 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...210 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5285,50 +5210,188 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’édition de 1526 du Roman de la Rose : quel travail sur le texte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corpus Eve. Émergence du Vernaculaire en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Érudits et philologues (XVe-XVIIe siècles) : éditer, étudier, transmettre les textes médiévaux</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théories de l’incipit romanesque en France et en Italie à la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, pp.817-833</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vers d’Arnalte, ou l’actualisation romanesque de la figure de l’amant plaintif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
@@ -5362,3237 +5425,3099 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théories de l’incipit romanesque en France et en Italie à la Renaissance</w:t>
+                <w:t xml:space="preserve">Premières réalisations de la période dans le roman de chevalerie : Amadis en français et en allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pasques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 86, pp.59-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12rdd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corpus PhraséoRoChe : les défis de l’établissement des textes et de l’hétérogénéité des états de la langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Denoyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kraif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Renwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, La Constitution de corpus en diachronie longue : méthodologies, objectifs et exploitations linguistiques et stylistiques, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corpus.8501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Thezeo à Palamon, et Arcita : ce que le vers fait au roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Moyen Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Histoires en vers (XVe-XVIe siècles) (93), p. 45-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La forme vers dans les parties dialoguées d’Eurial et lucresse d’Antitus Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elseneur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, La Forme versifiée du dialogue dans les genres narratifs (XVe-XVIIe siècles) (37), pp.61-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La comparaison dans Philandre (1544). Procédures figuratives en contexte narratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Linguistica Romanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7, pp.51-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La phrase dans le roman de chevalerie entre 1530 et 1550</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Le Moyen français : quelle périodisation ? Phrase et ponctuation (24), pp.97-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le répertoire romanesque publié en Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La Bibliothèque bleue de Normandie, 71 (2), pp.165-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/annor.712.0165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les images dans L’Heptaméron : évidence sémantique du rapport analogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Verger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phrase liée et phrase imbriquée au XVIe siècle. Entre langue et style</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'information grammaticale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 171, pp.50-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’agencement thème-rhème à l’échelle de l’énoncé dans le roman en 1530</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Phrase et période entre les XVIe et XVIIIe siècles, XLI (2), pp.185-207</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argument d’autorité et norme éthique dans L’amant desconforté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exercices de rhétorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Sur le Roman, 12, [16 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « conformité » des « histoires anciennes » et des « modernes » : Henri Estienne lecteur d’Hérodote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tangence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Expériences de lecteurs. La réception d’auteurs antiques à la croisée de l’histoire et de la littérature, 116, pp.57-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1051079ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de l’emploi communautaire de motifs séquenciels en analyse du discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Réseaux communautaires et variation dans le langage en moyen français et français préclassique, HS-26, [14 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corela.6665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elseneur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, L'oralité dans le roman (XVIe et XVIIe siècles), 32, pp.9-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cent rondeaulx / et cinq avec (c. 1510), le premier roman épistolaire français ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, LXXI (4), pp.473-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/fs/knx159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Furieux et Philandre sur le métier de Jean des Gouttes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lyon et les nouveaux Romans (XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> siècle), 1 (82-83), pp.163-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhren.082.0163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La stylistique historique appliquée au XVIe siècle : objets et méthodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'information grammaticale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 148, pp.29-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/IG.148.0.3144273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’essentiel et l’accessoire dans l’histoire d’Urbano du XVe au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Kings Like Semi-Gods, 31, pp.259-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crm.14026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dédicace du Cymbalum mundi de Bonaventure Des Périers (?) (1537). Une défense facétieuse du français.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corpus Eve. Émergence du Vernaculaire en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eve.1181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01756578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les antécédents lyonnais de la Bibliothèque bleue au XVI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle : la constitution d’un romanesque pour le grand public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Stratégies éditoriales et littérature de grande diffusion (XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-XVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> siècles), 72, pp.189-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/litteratures.394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Chevallier au lyon et Tristan : des romans à &amp;quot;pren[dre] en gré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Pierre Sala, 2 (81), pp.85-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhren.081.0085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyon et l’histoire régionale. Les chroniques de Guillaume Paradin et de Jean Chaumeau (1566)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Enssib</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, De peu assez, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgant le geant : mise en livre et réception programmée de Pulci en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carte romanze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (2), pp.341-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13130/2282-7447/4558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des récits d’amours libres et sensuelles au XVIe siècle : variations lexicales à Lyon vers 1540</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neophilologus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 98 (3), pp.385-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11061-014-9380-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néologisme ou archaïsme ? La redécouverte de vieux mots français dans la traduction d’Orlando furioso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Réforme, Humanisme, Renaissance, 75, pp.41-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rhren.2012.3179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La proposition relative en séquence narrative dans le &amp;lt;i&amp;gt;Quart Livre&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'information grammaticale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 131, pp.1-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pronom relatif &amp;lt;i&amp;gt;qui&amp;lt;/i&amp;gt; et ses emplois dans le &amp;lt;i&amp;gt;Quart Livre&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Verger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.env. 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La base &amp;quot;Editions lyonnaises de romans&amp;quot; (ELR). Présentation du projet collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 71, pp.11-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'édition vénitienne d'&amp;lt;i&amp;gt;Urbano&amp;lt;/i&amp;gt; et sa traduction vers 1533 : la construction d'un Boccace lyonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Incardona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi francesi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 164, pp.237-254</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le montage textuel de &amp;lt;i&amp;gt;Philandre&amp;lt;/i&amp;gt; (1544) et ses rapports avec les &amp;lt;i&amp;gt;Comptes amoureux&amp;lt;/i&amp;gt; (c. 1542)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, numéro thématique Les Romans publiés à Lyon au XVIe siècle (71), pp.107-124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspects de la phrase narrative en prose au XVI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle. Organisation syntaxique et progression informationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'information grammaticale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 116, pp.10-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'héroïsme guerrier dans les cinq &amp;lt;i&amp;gt;Livres&amp;lt;/i&amp;gt; : la fiction rabelaisienne au défi des genres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 4, pp.817-833</w:t>
+              <w:t xml:space="preserve">, 2008, 4, pp.771-788</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Érudits et philologues (XVe-XVIIe siècles) : éditer, étudier, transmettre les textes médiévaux</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciser de l’italien vers 1530. Étude comparée de la cohésion syntaxique dans deux romans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, CXII (2), pp.491-519</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...77 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12rdd⟩</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La situation théorique du roman en France et en Italie à la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seizième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4, pp.173-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/xvi.2008.1004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...122 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on penser le roman du XVI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, LXIX (2), pp.381-398</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Histoires en vers (XVe-XVIe siècles) (93), p. 45-63</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le récit et ses formes : les tâtonnements de la terminologie narrative du XVI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Préclassqiue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Les Dénominations du savoir en français préclassique, X, pp.249-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, La Forme versifiée du dialogue dans les genres narratifs (XVe-XVIIe siècles) (37), pp.61-78</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ambition d'un dialogue total chez les romanciers de la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Panurge (site)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7, pp.51-73</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Les Angoysses douloureuses&amp;lt;/i&amp;gt; d'Hélisenne de Crenne : un anti-roman sérieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes françaises (numéro thématique De l'Usage des vieux romans)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42 (1), pp.91-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La phrase dans le roman de chevalerie entre 1530 et 1550</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sens littéraires de &amp;lt;i&amp;gt;roman&amp;lt;/i&amp;gt; en français préclassique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Le Moyen français : quelle périodisation ? Phrase et ponctuation (24), pp.97-123</w:t>
+              <w:t xml:space="preserve">, 2004, VIII, pp.157-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/annor.712.0165⟩</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les &amp;quot;raisons de la moquerie&amp;quot; de Démocrite selon Jacques Tahureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 56, pp.27-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rhren.2003.2548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...2289 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...192 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId188"/>
+      <w:footerReference w:type="default" r:id="rId186"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8660,51 +8585,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C9587930"/>
+    <w:nsid w:val="95C943B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8891,51 +8816,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452453v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mounier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/51896" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ebw" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838369v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Payen de La Garanderie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bercea-Bocksai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1116-helisenne-de-crenne-les-angoisses-douloureuses-qui-procedent-d-amour-9782350309736.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703216v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-narration-oratoire-et-les-genres-litteraires-xve-xviiie-siecles.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703214v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/collections/reperes-et-methodes-en-shs/le-roman-a-la-renaissance-1410951.kjsp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129379v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737167v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rabaey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10634-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702241v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503587776-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294188v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Charansonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gaulin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Rau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;roujon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5986-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117729v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192501v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Nativel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078358v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Panter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Martinat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Devigne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188901v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Incardona" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788106v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428829v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cl&#233;ment" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192499v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Clement" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788109v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452461v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452468v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452455v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704441v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-narration-oratoire-et-les-genres-litteraires-xve-xviiie-siecles-exploitation-rhetorique-du-recit-de-vie-dans-l-amant-resuscite-de-la-mort-d-amour-en.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704443v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://La premi&#232;re impression de l&#8217;Espitre de Cleriende de Mac&#233; de Villebresme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04153401v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/index.php?controller=attachment&amp;amp;id_attachment=2515" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201568v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704445v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/rhetorique-de-la-requete-xvie-xviie-siecles-les-requetes-repetees-dans-les-cent-rondeaulx-et-cinq-avec.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704448v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/10.1484/M.RRA-EB.5.1340017?mobileUi=0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737176v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12850-2.p.0047" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737171v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737185v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10634-0.p.0381" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737172v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/10688-grammaire-et-stylistique-agregation-de-lettres-2021-9782340041240.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737189v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09868-3.p.0031" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174051v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151590v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06834-1.p.0317" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165458v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178482v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151588v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175619v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Thomine-Bichard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3419-8.p.0515" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175621v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duch&#233;-Gavet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3419-8.p.0123" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151583v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-6041-8.p.0073" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303259v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5986-3.p.0007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145422v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/54334" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.54352" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175617v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zeller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5986-3.p.0567" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174071v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175615v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Garcia-Barrera" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145420v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145414v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174069v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145179v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.49598" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140036v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.53160" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126791v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126792v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126131v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788356v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788358v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/ICMM5843" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788361v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.40079" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788363v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://grac.univ-lyon2.fr/mariage-des-corps-mariage-des-esprits-lyon-septembre-2009--532715.kjsp?RH=grac67" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788374v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788365v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788134v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788372v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788378v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788377v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788100v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452464v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452466v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452457v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452449v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pasques" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rdd" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703219v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Denoyelle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Renwick" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sorba" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.8501" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704450v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201572v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737173v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201570v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737178v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.712.0165" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737183v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737181v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737191v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167601v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02171135v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Lallemand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165463v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051079ar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167600v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.6665" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151589v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knx159" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151585v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.082.0163" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151586v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.148.0.3144273" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151584v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.14026" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756578v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berthon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eve.1181" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145419v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.394" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145418v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.081.0085" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140041v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11061-014-9380-x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145178v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140048v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2282-7447/4558" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126132v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhren.2012.3179" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788354v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788115v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788112v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491779v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Thorel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788117v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788118v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvi.2008.1004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788368v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788346v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120365v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788348v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788375v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788122v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788120v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788351v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788352v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhren.2003.2548" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452453v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mounier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/51896" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ebw" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703214v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/collections/reperes-et-methodes-en-shs/le-roman-a-la-renaissance-1410951.kjsp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838369v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Payen de La Garanderie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bercea-Bocksai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1116-helisenne-de-crenne-les-angoisses-douloureuses-qui-procedent-d-amour-9782350309736.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703216v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-narration-oratoire-et-les-genres-litteraires-xve-xviiie-siecles.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129379v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737167v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rabaey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10634-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702241v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503587776-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294188v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Charansonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gaulin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Rau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;roujon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5986-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117729v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192501v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Nativel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078358v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Panter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Martinat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Devigne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188901v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Incardona" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788106v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788109v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428829v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cl&#233;ment" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452461v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452468v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452455v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704441v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-narration-oratoire-et-les-genres-litteraires-xve-xviiie-siecles-exploitation-rhetorique-du-recit-de-vie-dans-l-amant-resuscite-de-la-mort-d-amour-en.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704443v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://La premi&#232;re impression de l&#8217;Espitre de Cleriende de Mac&#233; de Villebresme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201568v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04153401v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/index.php?controller=attachment&amp;amp;id_attachment=2515" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704445v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/rhetorique-de-la-requete-xvie-xviie-siecles-les-requetes-repetees-dans-les-cent-rondeaulx-et-cinq-avec.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704448v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/10.1484/M.RRA-EB.5.1340017?mobileUi=0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737171v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737176v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12850-2.p.0047" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737185v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10634-0.p.0381" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737172v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/10688-grammaire-et-stylistique-agregation-de-lettres-2021-9782340041240.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737189v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09868-3.p.0031" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174051v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151590v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06834-1.p.0317" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165458v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151588v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178482v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175619v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Thomine-Bichard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3419-8.p.0515" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175621v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duch&#233;-Gavet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3419-8.p.0123" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151583v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-6041-8.p.0073" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175615v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Garcia-Barrera" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174071v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175617v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zeller" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5986-3.p.0567" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145420v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303259v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5986-3.p.0007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145422v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/54334" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.54352" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174069v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145179v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.49598" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140036v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.53160" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145414v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126791v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126792v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126131v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788356v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788358v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/ICMM5843" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788361v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.40079" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788363v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://grac.univ-lyon2.fr/mariage-des-corps-mariage-des-esprits-lyon-septembre-2009--532715.kjsp?RH=grac67" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788374v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788365v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788134v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788372v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788377v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788378v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788100v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452457v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452466v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452464v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452449v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pasques" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rdd" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703219v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Denoyelle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Renwick" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sorba" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.8501" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704450v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201572v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737173v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201570v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737178v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.712.0165" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737183v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737181v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737191v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167601v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165463v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051079ar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167600v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.6665" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02171135v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Lallemand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151589v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knx159" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151585v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.082.0163" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151586v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.148.0.3144273" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151584v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.14026" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756578v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berthon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eve.1181" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145419v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.394" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145418v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.081.0085" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145178v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140048v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2282-7447/4558" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140041v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11061-014-9380-x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126132v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhren.2012.3179" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788115v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788112v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491779v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Thorel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788354v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788117v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788346v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788368v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120365v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788118v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvi.2008.1004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788348v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788375v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788122v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788120v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788351v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788352v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhren.2003.2548" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>