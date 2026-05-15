--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -1864,2094 +1864,2094 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Goux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathieu Goux; Pascale Mounier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La corrélation en diachronie longue (1450-1800). Phrase, texte et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-34, 2023, (Linguistique historique), 9782745359452</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04153401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tension corrélative et dynamique argumentative dans les harangues d’Amadis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dir. P. Mounier et M. Goux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Corrélation en diachronie longue (1450-1800). Phrase, texte et discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champion, pp.221-241, 2023, 9782745359452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Goux</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les requêtes répétées dans les Cent rondeaulx / Et cinq avec. Enjeux de la reformulation en série discursive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dir. E. Delvallée et C. Lignereux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rhétorique de la requête (XVIe-XVIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 177-196, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Grèce de Thésée d’après la Teseida de Boccace et ses adaptations françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dir. C. Gaullier-Bougassas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représenter et nommer la Grèce et l’espace grec (XIVe-XVIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 237-254, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Je chante les Dames, les Chevaliers, les Armes, les Amours’. L’épique et le roman à la Renaissance : une refonte mutuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dir. C. La Charité, I. Garnier, R. Menini, A.-P. Pouey-Mounou, A. Réach-Ngô, T. Tran et N. Viet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Narrations fabuleuses. Mélanges offerts à Mireille Huchon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.881-900, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’énonciation auctoriale dans les deux premières versions françaises du De duobus amantibus de Piccolomini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Rachel Hermetet; Claire Lechevalier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Place des traducteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, Classiques Garnier, pp.47-64, 2022, (Translatio), 978-2-406-12850-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12850-2.p.0047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositifs de lisibilité minimale dans Alector de Barthélemy Aneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascale Mounier; Hélène Rabaey. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stratégies d’élargissement du lectorat dans la fiction narrative (XVe et XVIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 476, Classiques Garnier, pp.381-402, 2021, (Rencontres), 978-2-406-10634-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10634-0.p.0381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite de Navarre, L’Heptaméron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dir. B. Moricheau-Airaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agrégation de Lettres 2021. Grammaire et stylistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellipses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.43-111, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhétorique de l’épître dédicatoire. Le cas des éditions de fictions traduites à la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julie Anselmini; Brigitte Diaz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Correspondances et critique littéraire. XVe-XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 440, Classiques Garnier, pp.31-54, 2020, (Rencontres), 978-2-406-09868-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09868-3.p.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Moyen de parvenir et la &amp;quot;revisitation&amp;quot; des romans rabelaisiens. Audaces génériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Désir demeuré désir. Mélanges autour de Franck Bauer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Caen, pp.189-206, 2019, (Miscellanea), 978-2-84133-919-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le statut des biographies romancées d’après les traducteurs et les moralistes du XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aux marges du roman antique : études sur la réception des "Fringe novels", fictions biographiques et autres "mythistoires" de la Renaissance à l'époque moderne : actes du colloque de Caen, 6-7 octobre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, Beauchesne, pp.51-70, 2018, Collection Christophe Plantin, 978-2-7010-2266-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humour et récit noir. Interventions comiques du conteur chez Poissenot (Nouvelles Histoires tragiques, IV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Histoires tragiques du XVIe siècle. Pierre Boaistuau et ses émules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.317-337, 2018, (Rencontres, n° 324 ; Série : Colloques, congrès et conférences sur la Renaissance européenne, n° 96), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06834-1.p.0317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La circulation générique d’une histoire : L’Oiseau Bleu entre conte, lai et nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Usage du conte. Contes classiques et réemploi : méthodes d’analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.125-175, 2017, (Interférences), 978-2-7535-5527-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recette des macaronis et art du roman. L’influence du Baldus de Folengo sur la polyphonie rabelaisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Diane Desrosiers; Claude La Charité; Christian Veilleux; Tristan Vigliano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rabelais et l’hybridité des récits rabelaisiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 570, Droz, pp.421-435, 2017, (Travaux d'humanisme et Renaissance), 978-2-600-04731-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecteurs de romans, lecteurs de récits brefs. Quelques représentations chez les auteurs du XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">La corrélation en diachronie longue (1450-1800). Phrase, texte et discours</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Thomine-Bichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paroles dégelées. Propos de l’Atelier XVIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 109, Classiques Garnier, pp.515-545, 2016, (Études et essais sur la Renaissance), 978-2-8124-3419-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3419-8.p.0515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Points de vue sur le roman de la Renaissance. État des lieux de la critique récente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duché-Gavet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paroles dégelées. Propos de l’Atelier XVIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 109, Classiques Garnier, pp.123-148, 2016, (Études et essais sur la Renaissance), 978-2-8124-3419-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3419-8.p.0123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une preuve pseudo-historique à l’épreuve de la fiction. La Donation de Constantin analysée par Lorenzo Valla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Histoire à la Renaissance. À la croisée des genres et des pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.73-91, 2016, (Études et essais sur la Renaissance, n° 114 ; Série : Éthique et poétique des genres, n° 3), 978-2-8124-6041-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-6041-8.p.0073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La position du religieux dans la théorie narrative de Boccace et de Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boccace, entre Moyen Âge et Renaissance. Les tensions d’un écrivain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.17-37, 2015, (Le Savoir de Mantice), 978-2-7453-3087-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assujettissement et allégeance à l’autorité royale (1563-1601)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Charansonnet, J.-L. Gaulin, P. Mounier et S. Rau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lyon, entre Empire et Royaume (843-1601). Textes et documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.565-642, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-5986-3.p.0567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traduction vue par les traducteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Garcia-Barrera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire des traductions en langue française, XVe et XVIe siècles, 1470-1610</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Verdier, pp.127-182, 2015, 978-2-86432-826-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prose narrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duché-Gavet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire des traductions en langue française, XVe et XVIe siècles, 1470-1610</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Verdier, pp.907-994, 2015, 978-2-86432-826-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. &amp;quot;Part de l'Empire&amp;quot; - &amp;quot;Part du Royaume&amp;quot;. Appartenances, ruptures et confin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Charansonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Gaulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Rau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lyon, entre Empire et Royaume (843-1601). Textes et documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, Classiques Garnier, pp.7-24, 2015, (Bibliothèque d'histoire médiévale), 978-2-8124-5984-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-5986-3.p.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01303259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du manuscrit à l’imprimé : la chapitration d’Artus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artus de Bretagne, du manuscrit à l'imprimé (XIVe-XIXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.187-205, 2015, (Interférences), 978-2-7535-4125-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.54352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...74 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie de Postel revue par Alain Le Ninèze : Agla. Le Premier Évangile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Panter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imagination et Histoire : Enjeux contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.97-110, 2014, (Histoire), 978-2-7535-3469-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.49598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, p. 237-254, 2023</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vocabulaire de la copie et du faux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Mounier et C. Nativel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Copier et contrefaire à la Renaissance. Faux et usage de faux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, pp.57-75, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...1631 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174069v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-02145179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une construction syntaxique en emploi sociolectal entre 1535 et 1545 : la négation renforcée dans les propositions comparatives</w:t>
               </w:r>
@@ -5218,1571 +5218,1571 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les vers d’Arnalte, ou l’actualisation romanesque de la figure de l’amant plaintif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50, pp.467-487</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théories de l’incipit romanesque en France et en Italie à la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, pp.817-833</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’édition de 1526 du Roman de la Rose : quel travail sur le texte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus Eve. Émergence du Vernaculaire en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Érudits et philologues (XVe-XVIIe siècles) : éditer, étudier, transmettre les textes médiévaux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...35 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Premières réalisations de la période dans le roman de chevalerie : Amadis en français et en allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pasques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 86, pp.59-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12rdd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corpus PhraséoRoChe : les défis de l’établissement des textes et de l’hétérogénéité des états de la langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Denoyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kraif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Renwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, La Constitution de corpus en diachronie longue : méthodologies, objectifs et exploitations linguistiques et stylistiques, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corpus.8501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pascale Mounier</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Thezeo à Palamon, et Arcita : ce que le vers fait au roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Moyen Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Histoires en vers (XVe-XVIe siècles) (93), p. 45-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La forme vers dans les parties dialoguées d’Eurial et lucresse d’Antitus Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elseneur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, La Forme versifiée du dialogue dans les genres narratifs (XVe-XVIIe siècles) (37), pp.61-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La comparaison dans Philandre (1544). Procédures figuratives en contexte narratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Linguistica Romanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7, pp.51-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La phrase dans le roman de chevalerie entre 1530 et 1550</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Le Moyen français : quelle périodisation ? Phrase et ponctuation (24), pp.97-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le répertoire romanesque publié en Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La Bibliothèque bleue de Normandie, 71 (2), pp.165-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/annor.712.0165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les images dans L’Heptaméron : évidence sémantique du rapport analogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Verger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phrase liée et phrase imbriquée au XVIe siècle. Entre langue et style</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'information grammaticale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 171, pp.50-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’agencement thème-rhème à l’échelle de l’énoncé dans le roman en 1530</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Phrase et période entre les XVIe et XVIIIe siècles, XLI (2), pp.185-207</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argument d’autorité et norme éthique dans L’amant desconforté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exercices de rhétorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Sur le Roman, 12, [16 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de l’emploi communautaire de motifs séquenciels en analyse du discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Réseaux communautaires et variation dans le langage en moyen français et français préclassique, HS-26, [14 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corela.6665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « conformité » des « histoires anciennes » et des « modernes » : Henri Estienne lecteur d’Hérodote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tangence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Expériences de lecteurs. La réception d’auteurs antiques à la croisée de l’histoire et de la littérature, 116, pp.57-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1051079ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elseneur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, L'oralité dans le roman (XVIe et XVIIe siècles), 32, pp.9-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...120 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/corpus.8501⟩</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cent rondeaulx / et cinq avec (c. 1510), le premier roman épistolaire français ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, LXXI (4), pp.473-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/fs/knx159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La stylistique historique appliquée au XVIe siècle : objets et méthodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'information grammaticale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 148, pp.29-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/IG.148.0.3144273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Furieux et Philandre sur le métier de Jean des Gouttes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lyon et les nouveaux Romans (XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> siècle), 1 (82-83), pp.163-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhren.082.0163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...895 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151585v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02151586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’essentiel et l’accessoire dans l’histoire d’Urbano du XVe au XVIIIe siècle</w:t>
               </w:r>
@@ -8585,51 +8585,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="95C943B6"/>
+    <w:nsid w:val="AB1D5A37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8816,51 +8816,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452453v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mounier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/51896" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ebw" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703214v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/collections/reperes-et-methodes-en-shs/le-roman-a-la-renaissance-1410951.kjsp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838369v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Payen de La Garanderie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bercea-Bocksai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1116-helisenne-de-crenne-les-angoisses-douloureuses-qui-procedent-d-amour-9782350309736.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703216v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-narration-oratoire-et-les-genres-litteraires-xve-xviiie-siecles.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129379v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737167v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rabaey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10634-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702241v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503587776-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294188v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Charansonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gaulin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Rau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;roujon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5986-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117729v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192501v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Nativel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078358v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Panter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Martinat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Devigne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188901v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Incardona" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788106v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788109v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428829v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cl&#233;ment" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452461v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452468v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452455v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704441v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-narration-oratoire-et-les-genres-litteraires-xve-xviiie-siecles-exploitation-rhetorique-du-recit-de-vie-dans-l-amant-resuscite-de-la-mort-d-amour-en.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704443v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://La premi&#232;re impression de l&#8217;Espitre de Cleriende de Mac&#233; de Villebresme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201568v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04153401v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/index.php?controller=attachment&amp;amp;id_attachment=2515" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704445v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/rhetorique-de-la-requete-xvie-xviie-siecles-les-requetes-repetees-dans-les-cent-rondeaulx-et-cinq-avec.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704448v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/10.1484/M.RRA-EB.5.1340017?mobileUi=0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737171v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737176v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12850-2.p.0047" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737185v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10634-0.p.0381" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737172v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/10688-grammaire-et-stylistique-agregation-de-lettres-2021-9782340041240.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737189v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09868-3.p.0031" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174051v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151590v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06834-1.p.0317" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165458v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151588v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178482v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175619v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Thomine-Bichard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3419-8.p.0515" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175621v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duch&#233;-Gavet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3419-8.p.0123" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151583v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-6041-8.p.0073" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175615v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Garcia-Barrera" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174071v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175617v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zeller" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5986-3.p.0567" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145420v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303259v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5986-3.p.0007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145422v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/54334" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.54352" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174069v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145179v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.49598" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140036v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.53160" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145414v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126791v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126792v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126131v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788356v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788358v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/ICMM5843" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788361v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.40079" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788363v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://grac.univ-lyon2.fr/mariage-des-corps-mariage-des-esprits-lyon-septembre-2009--532715.kjsp?RH=grac67" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788374v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788365v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788134v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788372v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788377v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788378v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788100v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452457v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452466v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452464v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452449v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pasques" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rdd" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703219v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Denoyelle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Renwick" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sorba" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.8501" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704450v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201572v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737173v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201570v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737178v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.712.0165" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737183v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737181v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737191v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167601v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165463v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051079ar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167600v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.6665" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02171135v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Lallemand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151589v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knx159" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151585v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.082.0163" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151586v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.148.0.3144273" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151584v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.14026" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756578v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berthon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eve.1181" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145419v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.394" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145418v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.081.0085" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145178v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140048v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2282-7447/4558" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140041v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11061-014-9380-x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126132v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhren.2012.3179" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788115v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788112v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491779v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Thorel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788354v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788117v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788346v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788368v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120365v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788118v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvi.2008.1004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788348v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788375v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788122v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788120v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788351v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788352v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhren.2003.2548" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452453v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mounier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/51896" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ebw" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703214v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/collections/reperes-et-methodes-en-shs/le-roman-a-la-renaissance-1410951.kjsp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838369v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Payen de La Garanderie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bercea-Bocksai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1116-helisenne-de-crenne-les-angoisses-douloureuses-qui-procedent-d-amour-9782350309736.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703216v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-narration-oratoire-et-les-genres-litteraires-xve-xviiie-siecles.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129379v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737167v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rabaey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10634-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702241v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503587776-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294188v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Charansonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gaulin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Rau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;roujon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5986-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117729v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192501v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Nativel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078358v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Panter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Martinat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Devigne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188901v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Incardona" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788106v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788109v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428829v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cl&#233;ment" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452461v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452468v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452455v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704441v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-narration-oratoire-et-les-genres-litteraires-xve-xviiie-siecles-exploitation-rhetorique-du-recit-de-vie-dans-l-amant-resuscite-de-la-mort-d-amour-en.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704443v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://La premi&#232;re impression de l&#8217;Espitre de Cleriende de Mac&#233; de Villebresme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04153401v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/index.php?controller=attachment&amp;amp;id_attachment=2515" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201568v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704445v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/rhetorique-de-la-requete-xvie-xviie-siecles-les-requetes-repetees-dans-les-cent-rondeaulx-et-cinq-avec.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704448v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/10.1484/M.RRA-EB.5.1340017?mobileUi=0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737171v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737176v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12850-2.p.0047" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737185v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10634-0.p.0381" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737172v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/10688-grammaire-et-stylistique-agregation-de-lettres-2021-9782340041240.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737189v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09868-3.p.0031" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174051v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165458v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151590v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06834-1.p.0317" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178482v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151588v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175619v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Thomine-Bichard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3419-8.p.0515" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175621v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duch&#233;-Gavet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3419-8.p.0123" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151583v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-6041-8.p.0073" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145420v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175617v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zeller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5986-3.p.0567" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175615v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Garcia-Barrera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174071v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303259v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5986-3.p.0007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145422v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/54334" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.54352" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145179v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.49598" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174069v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140036v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.53160" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145414v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126791v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126792v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126131v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788356v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788358v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/ICMM5843" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788361v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.40079" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788363v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://grac.univ-lyon2.fr/mariage-des-corps-mariage-des-esprits-lyon-septembre-2009--532715.kjsp?RH=grac67" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788374v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788365v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788134v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788372v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788377v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788378v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788100v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452464v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452466v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452457v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452449v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pasques" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rdd" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703219v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Denoyelle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Renwick" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sorba" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.8501" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704450v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201572v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737173v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201570v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737178v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.712.0165" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737183v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737181v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737191v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167601v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167600v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.6665" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165463v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051079ar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02171135v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Lallemand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151589v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knx159" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151586v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.148.0.3144273" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151585v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.082.0163" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151584v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.14026" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756578v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berthon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eve.1181" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145419v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.394" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145418v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.081.0085" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145178v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140048v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2282-7447/4558" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140041v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11061-014-9380-x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126132v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhren.2012.3179" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788115v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788112v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491779v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Thorel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788354v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788117v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788346v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788368v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120365v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788118v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvi.2008.1004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788348v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788375v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788122v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788120v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788351v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788352v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhren.2003.2548" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>