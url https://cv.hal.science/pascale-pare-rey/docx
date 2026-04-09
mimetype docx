--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -2651,280 +2651,280 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">IThAC Plan de gestion de données à 6 mois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Bastin-Hammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Morlock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Garcia-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04624988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Projet ANR IThAC Rapport intermédiaire à 18 mois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Bastin-Hammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04625007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IThAC - Plan de gestion des données à 24 mois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Bastin-Hammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Garcia-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...156 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morlock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
@@ -2938,51 +2938,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04624998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (8)</w:t>
+        <w:t xml:space="preserve">Ouvrages (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3417,193 +3417,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00835056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les maximes théâtrales en Grèce et à Rome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Mauduit</w:t>
+                <w:t xml:space="preserve">Une journée à Cyrène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Delignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">De Boccard, pp.465, 2011</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 210 p., 2011, Cahiers du GITA, 978-2-84269-918-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...95 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00834586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3613,1672 +3538,1672 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Guillaume FLAMERIE DE LACHAPELLE, Lemaire, Panckoucke, Nisard: trois collections d’auteurs latins sous la Restauration et la monarchie de Juillet. Scripta receptoria, 21. Bordeaux; Pessac: Éditions Ausonius, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bryn Mawr Classical Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04810095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Le Callet Sénèque, Tragédies complète. Œdipe, Les Phéniciennes, Hercule furieux, Hercule sur l'Oeta, Médée, Phèdre, Thyeste, Les Troyennes, Agamemnon - Traduction inédite et édition de B. Le Callet, Paris, Gallimard, « Folio classiques », 2022, 992 pages – ISBN : 978.2.07.284003.6.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 125, pp.206-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04810094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail de la mémoire sénéquienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eruditio antiqua</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15, pp.57-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance et mimesis des formes hymniques dans les tragédies de Sénèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kernos : Revue internationale et pluridisciplinaire de religion grecque antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.51-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04036452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’œuvre tragique de Sénèque au XVIIIème siècle : lectures, relectures et controverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 33, pp.55-75. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anabases.11693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04035995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cahiers du théâtre antique n °4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Théâtre Antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seneca saepe noster. Articles de Mireille Armisen-Marchetti sur l’œuvre de Sénèque (1981-2013) réunis en son honneur,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vita Latina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04810091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Qui va à la chasse perd sa place ». Le personnage de Thésée dans Hercule Furieux et Phèdre de Sénèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Théâtre Antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Autour des mythes de Thésée et de Perséphone : tradition, transferts, transmissions (Antiquité-xviie siècle), 4, pp.199-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04036455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux origines du théâtre à Rome: l’excursus livien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emerita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 87 (2), pp.203-225. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3989/emerita.2019.10.1903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04036462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ITHAC - L’Invention du Théâtre Antique dans le Corpus des paratextes savants du xvie siècle. Analyse, traduction, exploration numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Bastin-Hammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anabases.8623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02001224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandersmissen (M.), Discours des personnages féminins chez Sénèque. Approches logométriques et contrastives d’un corpus théâtral. – Bruxelles : Latomus, 2019. – 399 p. : bibliogr., index, ill. – (Latomus, ISSN : 1378.8760 ; 359) ISBN : 978.90.429.3796.3.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Latomus, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04810090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...107 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’œuvre tragique de Sénèque au XVIIIème siècle : lectures, relectures et controverses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 29, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/anabases.8623⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02001224v1</w:t>
+                <w:t xml:space="preserve">halshs-01539983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’œuvre tragique de Sénèque au XVIIIème siècle : lectures, relectures et controverses</w:t>
+                <w:t xml:space="preserve">Le rôle de la lecture des auteurs dans l'apprentissage de l'elocutio par le futur orateur : Quintilien, Institution oratoire, 10, 1, 46-131</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...44 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Goldlust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'association Guillaume Budé </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01539924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos de quatre éditions françaises contemporaines de la Médée de Sénèque : choix de formes et effets de sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pan : Rivista di Filologia Latina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5, pp.135-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les innovations de Sénèque dans sa Médée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pan : Rivista di Filologia Latina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4, pp.35-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tragédies de Sénèque sont-elles spectaculaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 94, pp.33 - 57. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pallas.1659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’un exil l’autre : espace et temporalité tragiques dans la Médée d’Euripide et la Médée de Sénèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'association Guillaume Budé </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2, pp.19-81. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bude.2013.7005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01563552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le personnage d'Œdipe (Œdipe, Sénèque) à la lumière de son modèle grec (Œdipe Roi, Sophocle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vita Latina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 187-188, pp.178-199. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/vita.2013.1761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00835059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diuerbia et cantica dans la Phèdre de Sénèque : un tissage complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vita Latina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01539901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Signa amoris et pignus sceleris. Comment (se) dire dans une tragédie sénéquienne ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paré-Rey Pascale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paideia, rivista di filologia, ermeneutica e critica letteraria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, LXI, p. 545-564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Du demonstrare au uincere. L'enthymème tragique entre logique et rhétorique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paré-Rey Pascale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 69, p. 413-426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les énigmes du savoir et du pouvoir : la sententia dans l'Œdipe de Sénèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paré-Rey Pascale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'association Guillaume Budé </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 3, p. 284-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00363462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5288,91 +5213,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et si vous lisiez Sénèque!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5382,105 +5307,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire culturelle des éditions latines des tragédies de Sénèque, 1478-1878</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etudes classiques. Université Toulouse Jean Jaurès, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02289496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId108"/>
+      <w:footerReference w:type="default" r:id="rId107"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5548,51 +5473,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E019CEB0"/>
+    <w:nsid w:val="E32A7A3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5779,51 +5704,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-pare-rey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4170-8254" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094635455" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510972v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Par&#233;-Rey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856982v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bastin-Hammou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/savoirshumanistes4.9791030010848" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343989v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036457v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/scripta-antiqua/4165-depenser-devorer-dans-le-monde-greco-romain.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036468v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539949v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/Home.aspx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.RRR-EB.5.115805" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539850v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionskime.fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444747v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246090v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246087v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445508v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246083v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834584v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539870v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319707v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chapelon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04626733v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hermand-Schebat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810115v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810100v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810104v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04626741v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gaucher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480756v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767721v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Noel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Forichon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berlan-Gallant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347131v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808018v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810123v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qjci" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810116v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810128v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810130v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835057v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545410v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Par&#233;-Rey Pascale" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363477v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04625007v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04624988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04624998v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04626715v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04035991v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001113v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fonio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444731v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289498v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835056v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mauduit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780687v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834586v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Delignon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Luciani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/une-journee-a-cyrene.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810095v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810094v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714517v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036452v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04035995v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.11693" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388182v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810091v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036455v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810090v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036462v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/emerita.2019.10.1903" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001224v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.8623" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539983v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539924v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Goldlust" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445520v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445524v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445525v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.1659" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563552v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bude.2013.7005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835059v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vita.2013.1761" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539901v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363487v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363469v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363462v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715344v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02289496v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-pare-rey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4170-8254" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094635455" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510972v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Par&#233;-Rey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856982v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bastin-Hammou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/savoirshumanistes4.9791030010848" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343989v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036457v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/scripta-antiqua/4165-depenser-devorer-dans-le-monde-greco-romain.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036468v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539949v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/Home.aspx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.RRR-EB.5.115805" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539850v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionskime.fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444747v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246090v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246087v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445508v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246083v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834584v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539870v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319707v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chapelon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04626733v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hermand-Schebat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810115v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810100v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810104v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04626741v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gaucher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480756v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767721v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Noel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Forichon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berlan-Gallant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347131v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808018v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810123v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qjci" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810116v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810128v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810130v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835057v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545410v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Par&#233;-Rey Pascale" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363477v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04624988v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04625007v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04624998v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04626715v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04035991v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001113v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fonio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444731v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289498v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835056v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mauduit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834586v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Delignon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Luciani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/une-journee-a-cyrene.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810095v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810094v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714517v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036452v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04035995v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.11693" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388182v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810091v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036455v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036462v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/emerita.2019.10.1903" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001224v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.8623" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810090v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539983v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539924v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Goldlust" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445520v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445524v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445525v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.1659" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563552v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bude.2013.7005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835059v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vita.2013.1761" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539901v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363487v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363469v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363462v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715344v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02289496v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>