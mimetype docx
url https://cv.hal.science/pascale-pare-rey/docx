--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -1497,165 +1497,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04626733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les transgressions théâtrales: quelles représentations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parlez-nous de.. transgressions théâtrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque Diderot de Lyon, Oct 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04810100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dégradation et altération des corps chez Sénèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire commun CRATA-ERASME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Jan 2024, Toulouse (Université Toulouse - Jean Jaurès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04810115v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04810100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de mon &amp;quot;Histoire culturelle des éditions latines des tragédies de Sénèque, 1478-1878&amp;quot;, Paris, Classiques Garnier, « Histoire culturelle » 20, 2023 dans le cadre du séminaire du centre de recherche « Translatio », Actualités de la recherche, UGA.</w:t>
               </w:r>
@@ -2651,280 +2651,280 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Projet ANR IThAC Rapport intermédiaire à 18 mois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Bastin-Hammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04625007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">IThAC Plan de gestion de données à 6 mois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Bastin-Hammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Morlock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Garcia-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Morlock</w:t>
+                <w:t xml:space="preserve">halshs-04624988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IThAC - Plan de gestion des données à 24 mois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Bastin-Hammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Garcia-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...182 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morlock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
@@ -3619,169 +3619,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04810095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le travail de la mémoire sénéquienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eruditio antiqua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.57-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">B. Le Callet Sénèque, Tragédies complète. Œdipe, Les Phéniciennes, Hercule furieux, Hercule sur l'Oeta, Médée, Phèdre, Thyeste, Les Troyennes, Agamemnon - Traduction inédite et édition de B. Le Callet, Paris, Gallimard, « Folio classiques », 2022, 992 pages – ISBN : 978.2.07.284003.6.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 125, pp.206-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04810094v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04714517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance et mimesis des formes hymniques dans les tragédies de Sénèque</w:t>
               </w:r>
@@ -3985,173 +3985,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Qui va à la chasse perd sa place ». Le personnage de Thésée dans Hercule Furieux et Phèdre de Sénèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Théâtre Antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Autour des mythes de Thésée et de Perséphone : tradition, transferts, transmissions (Antiquité-xviie siècle), 4, pp.199-220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04036455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Seneca saepe noster. Articles de Mireille Armisen-Marchetti sur l’œuvre de Sénèque (1981-2013) réunis en son honneur,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vita Latina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04810091v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-04036455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux origines du théâtre à Rome: l’excursus livien</w:t>
               </w:r>
@@ -4213,191 +4213,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04036462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vandersmissen (M.), Discours des personnages féminins chez Sénèque. Approches logométriques et contrastives d’un corpus théâtral. – Bruxelles : Latomus, 2019. – 399 p. : bibliogr., index, ill. – (Latomus, ISSN : 1378.8760 ; 359) ISBN : 978.90.429.3796.3.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Latomus, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04810090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">ITHAC - L’Invention du Théâtre Antique dans le Corpus des paratextes savants du xvie siècle. Analyse, traduction, exploration numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Bastin-Hammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anabases.8623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/anabases.8623⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02001224v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-04810090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’œuvre tragique de Sénèque au XVIIIème siècle : lectures, relectures et controverses</w:t>
               </w:r>
@@ -5473,51 +5473,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E32A7A3A"/>
+    <w:nsid w:val="4FA6A8EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5704,51 +5704,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-pare-rey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4170-8254" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094635455" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510972v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Par&#233;-Rey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856982v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bastin-Hammou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/savoirshumanistes4.9791030010848" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343989v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036457v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/scripta-antiqua/4165-depenser-devorer-dans-le-monde-greco-romain.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036468v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539949v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/Home.aspx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.RRR-EB.5.115805" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539850v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionskime.fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444747v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246090v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246087v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445508v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246083v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834584v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539870v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319707v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chapelon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04626733v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hermand-Schebat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810115v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810100v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810104v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04626741v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gaucher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480756v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767721v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Noel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Forichon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berlan-Gallant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347131v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808018v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810123v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qjci" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810116v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810128v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810130v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835057v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545410v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Par&#233;-Rey Pascale" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363477v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04624988v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04625007v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04624998v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04626715v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04035991v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001113v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fonio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444731v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289498v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835056v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mauduit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834586v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Delignon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Luciani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/une-journee-a-cyrene.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810095v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810094v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714517v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036452v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04035995v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.11693" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388182v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810091v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036455v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036462v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/emerita.2019.10.1903" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001224v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.8623" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810090v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539983v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539924v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Goldlust" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445520v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445524v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445525v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.1659" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563552v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bude.2013.7005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835059v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vita.2013.1761" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539901v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363487v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363469v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363462v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715344v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02289496v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-pare-rey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4170-8254" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094635455" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510972v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Par&#233;-Rey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856982v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bastin-Hammou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/savoirshumanistes4.9791030010848" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343989v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036457v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/scripta-antiqua/4165-depenser-devorer-dans-le-monde-greco-romain.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036468v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539949v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/Home.aspx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.RRR-EB.5.115805" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539850v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionskime.fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444747v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246090v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246087v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445508v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246083v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834584v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539870v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319707v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chapelon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04626733v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hermand-Schebat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810100v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810115v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810104v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04626741v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gaucher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480756v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767721v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Noel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Forichon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berlan-Gallant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347131v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808018v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810123v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qjci" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810116v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810128v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810130v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835057v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545410v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Par&#233;-Rey Pascale" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363477v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04625007v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04624988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04624998v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04626715v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04035991v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001113v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fonio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444731v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289498v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835056v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mauduit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834586v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Delignon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Luciani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/une-journee-a-cyrene.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810095v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714517v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810094v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036452v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04035995v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.11693" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388182v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036455v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810091v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036462v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/emerita.2019.10.1903" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810090v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001224v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.8623" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539983v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539924v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Goldlust" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445520v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445524v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445525v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.1659" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563552v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bude.2013.7005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835059v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vita.2013.1761" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539901v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363487v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363469v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363462v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715344v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02289496v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>