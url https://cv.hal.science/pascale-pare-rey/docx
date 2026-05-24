--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -608,338 +608,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04036468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Destin d’une sentence… sur le destin »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stratégies et pouvoirs de la forme brève </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01539850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’Homère de Quintilien : summus et primus auctor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Homère Rhétorique. Études de réception antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brepols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Collection Recherches sur les Rhétoriques Religieuses, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.RRR-EB.5.115805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1484/M.RRR-EB.5.115805⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01539949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Destin d’une sentence… sur le destin »</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les passions, les hommes et les dieux sur la scène tragique sénéquienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stratégies et pouvoirs de la forme brève </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">L'homme et ses passions. Acte du XVIIe Congrès Association G. Budé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramaturgie de l'aparté dans les tragédies de Sénèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'aparté dans le théâtre antique: un procédé dramatique à redécouvrir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-2-84292-419-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444747v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01246090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRÉSENCE DE LA DÉCLAMATION DANS LES TRAGÉDIES DE SÉNÈQUE</w:t>
               </w:r>
@@ -1253,151 +1253,278 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les maximes théâtrales en Grèce et à Rome : transferts, réécritures, remplois, </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boccard, 2011, 978-2-904974-41-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01539870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieds, chaussures, marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des images du poétique dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1346-1365</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05617967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tutoriel de prise en main du site IThAC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Chapelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1407,1233 +1534,1233 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’argument, outil didactique néo-latin, au service de la pédagogie aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hermand-Schebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Latin du Moyen Âge, latin de l’époque moderne et enseignement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SEMEN-L, Mar 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04626733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transgressions théâtrales: quelles représentations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parlez-nous de.. transgressions théâtrales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bibliothèque Diderot de Lyon, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04810100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dégradation et altération des corps chez Sénèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire commun CRATA-ERASME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Jan 2024, Toulouse (Université Toulouse - Jean Jaurès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04810115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de mon &amp;quot;Histoire culturelle des éditions latines des tragédies de Sénèque, 1478-1878&amp;quot;, Paris, Classiques Garnier, « Histoire culturelle » 20, 2023 dans le cadre du séminaire du centre de recherche « Translatio », Actualités de la recherche, UGA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du centre de recherche « Translatio »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Grenoble-Alpes, Mar 2024, Grenoble (Université Stendhal), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04810104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du projet ANR ITHAC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeoLatinLyon 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labex Comod, Jul 2023, Lyon (ENS Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04626741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du projet ANR IThAC (étude de la réception du théâtre antique dans l’Europe du XVIe s. à travers l’analyse du corpus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Néolatin Lyon 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labex COMOD; CNRS, 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les femmes et les enfants d’abord ! Stéréotypes émotionnels et corporels, dans les réponses des spectatrices et des jeunes spectateurs en Grèce et à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Forichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Berlan-Gallant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Émotions fortes de spectateurs dans l’Antiquité gréco-romaine: stéréotypes, formes, lieux: Lyon, 30 mai 2023"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée Lugdunum, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of humanist editors to the history of Seneca's tragedies: texts and peritexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">What more can we say about Seneca?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Lisbon, School of Arts and Humanities, Oct 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des paratextes humanistes au théâtre antique : lieux et méthodes du commentaire savant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hermand-Schebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Savoirs, normes et doctrines. Cultures anciennes et temporalités"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Catherine Broc-Schmezer, Pascale Paré-Rey, Florence Garambois, Caroline Pichon, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sénèque (édition Maserius 1511) : relecture, commentaires, éclaircissement des traductions, repérage des notions et termes à baliser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études ITHAC 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Grenoble (E-Conference), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/qjci⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04810123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liberté et fatalité dans les tragédies de Sénèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Alter et Ipse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jérôme Lagouanère, Feb 2021, Bordeaux &amp; Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04810116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dupont et le théâtre antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire HiBiSA (Historiographie et Bibliographie des Sources Antiques)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, doctorants du Laboratoire HiSoMA (UMR 5189), Feb 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04810128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des paratextes aux tragédies latines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ÉCOLE de NÉO-LATIN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NEOLATINLYON 2019, Jul 2019, Lyon (ENS Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04810130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narration et description dans le Rudens de Plaute et dans les Troyennes de Sénèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La trame et le tableau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Poitiers, France. pp.281-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00835057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un telum tragique, la sententia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paré-Rey Pascale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"La Rhétorique du combat ou l'exercice de la polémique. Violence et persuasion dans le discours"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Paris, France. p. 89-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Poétique de la sentence chez Sénèque »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paré-Rey Pascale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Poétique de la sentence chez Sénèque »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2003, Orléans, France. p. 620-631</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00363477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2643,51 +2770,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ANR IThAC Rapport intermédiaire à 18 mois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Bastin-Hammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2700,261 +2827,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04625007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IThAC Plan de gestion de données à 6 mois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Bastin-Hammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morlock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Garcia-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04624988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IThAC - Plan de gestion des données à 24 mois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Bastin-Hammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Garcia-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morlock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04624998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2964,571 +3091,571 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’invention du théâtre antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Bastin-Hammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Latomus, A paraître, Textes médio- et néo-latins, Emmanuel Dupraz</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04626715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire culturelle des éditions latines des tragédies de Sénèque: 1478-1878</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier, 2023, 978-2-406-14250-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04035991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabula agitur. Pratiques théâtrales, oralisation et didactique des langues et cultures de l'Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Bastin-Hammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Fonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les Presses pluridisciplinaires de l'Université Grenoble Alpes, 2018, Collection "Didaskein"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02001113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’aparté dans le théâtre antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, 978-2-84292-419-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flores et acumina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'Etudes et de Recherches sur l'Occident Romain - CEROR, pp.432, 2012, 978-2-904974-43-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les maximes théâtrales en Grèce et à Rome : transferts, réécritures, remplois, , collection du CEROR, diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mauduit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boccard, pp.465, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00835056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une journée à Cyrène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Delignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Luciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 210 p., 2011, Cahiers du GITA, 978-2-84269-918-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00834586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3538,1672 +3665,1672 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Guillaume FLAMERIE DE LACHAPELLE, Lemaire, Panckoucke, Nisard: trois collections d’auteurs latins sous la Restauration et la monarchie de Juillet. Scripta receptoria, 21. Bordeaux; Pessac: Éditions Ausonius, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bryn Mawr Classical Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04810095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail de la mémoire sénéquienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eruditio antiqua</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15, pp.57-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Le Callet Sénèque, Tragédies complète. Œdipe, Les Phéniciennes, Hercule furieux, Hercule sur l'Oeta, Médée, Phèdre, Thyeste, Les Troyennes, Agamemnon - Traduction inédite et édition de B. Le Callet, Paris, Gallimard, « Folio classiques », 2022, 992 pages – ISBN : 978.2.07.284003.6.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 125, pp.206-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04810094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance et mimesis des formes hymniques dans les tragédies de Sénèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kernos : Revue internationale et pluridisciplinaire de religion grecque antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.51-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04036452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’œuvre tragique de Sénèque au XVIIIème siècle : lectures, relectures et controverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 33, pp.55-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/anabases.11693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04035995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cahiers du théâtre antique n °4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Théâtre Antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seneca saepe noster. Articles de Mireille Armisen-Marchetti sur l’œuvre de Sénèque (1981-2013) réunis en son honneur,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vita Latina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04810091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Qui va à la chasse perd sa place ». Le personnage de Thésée dans Hercule Furieux et Phèdre de Sénèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Théâtre Antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Autour des mythes de Thésée et de Perséphone : tradition, transferts, transmissions (Antiquité-xviie siècle), 4, pp.199-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04036455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Seneca saepe noster. Articles de Mireille Armisen-Marchetti sur l’œuvre de Sénèque (1981-2013) réunis en son honneur,</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandersmissen (M.), Discours des personnages féminins chez Sénèque. Approches logométriques et contrastives d’un corpus théâtral. – Bruxelles : Latomus, 2019. – 399 p. : bibliogr., index, ill. – (Latomus, ISSN : 1378.8760 ; 359) ISBN : 978.90.429.3796.3.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Latomus, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04810090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ITHAC - L’Invention du Théâtre Antique dans le Corpus des paratextes savants du xvie siècle. Analyse, traduction, exploration numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Bastin-Hammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anabases.8623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02001224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux origines du théâtre à Rome: l’excursus livien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emerita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 87 (2), pp.203-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3989/emerita.2019.10.1903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04036462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle de la lecture des auteurs dans l'apprentissage de l'elocutio par le futur orateur : Quintilien, Institution oratoire, 10, 1, 46-131</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Goldlust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'association Guillaume Budé </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01539924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’œuvre tragique de Sénèque au XVIIIème siècle : lectures, relectures et controverses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01539983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de quatre éditions françaises contemporaines de la Médée de Sénèque : choix de formes et effets de sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pan : Rivista di Filologia Latina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5, pp.135-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les innovations de Sénèque dans sa Médée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pan : Rivista di Filologia Latina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.35-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tragédies de Sénèque sont-elles spectaculaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 94, pp.33 - 57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pallas.1659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’un exil l’autre : espace et temporalité tragiques dans la Médée d’Euripide et la Médée de Sénèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mauduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'association Guillaume Budé </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2, pp.19-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bude.2013.7005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01563552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le personnage d'Œdipe (Œdipe, Sénèque) à la lumière de son modèle grec (Œdipe Roi, Sophocle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vita Latina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 187-188, pp.178-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/vita.2013.1761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Aux origines du théâtre à Rome: l’excursus livien</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00835059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diuerbia et cantica dans la Phèdre de Sénèque : un tissage complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerita</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vita Latina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 180</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01539901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Signa amoris et pignus sceleris. Comment (se) dire dans une tragédie sénéquienne ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paré-Rey Pascale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des études anciennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Latomus, 2019</w:t>
+              <w:t xml:space="preserve">Paideia, rivista di filologia, ermeneutica e critica letteraria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, LXI, p. 545-564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...61 lines deleted...]
-                <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Du demonstrare au uincere. L'enthymème tragique entre logique et rhétorique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paré-Rey Pascale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 69, p. 413-426</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...123 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Goldlust</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les énigmes du savoir et du pouvoir : la sententia dans l'Œdipe de Sénèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paré-Rey Pascale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'association Guillaume Budé </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2002, 3, p. 284-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...660 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00363462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5213,91 +5340,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et si vous lisiez Sénèque!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5307,105 +5434,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire culturelle des éditions latines des tragédies de Sénèque, 1478-1878</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etudes classiques. Université Toulouse Jean Jaurès, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02289496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId107"/>
+      <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5473,51 +5600,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4FA6A8EB"/>
+    <w:nsid w:val="F9D1D61E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5704,51 +5831,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-pare-rey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4170-8254" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094635455" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510972v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Par&#233;-Rey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856982v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bastin-Hammou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/savoirshumanistes4.9791030010848" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343989v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036457v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/scripta-antiqua/4165-depenser-devorer-dans-le-monde-greco-romain.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036468v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539949v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/Home.aspx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.RRR-EB.5.115805" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539850v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionskime.fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444747v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246090v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246087v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445508v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246083v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834584v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539870v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319707v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chapelon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04626733v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hermand-Schebat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810100v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810115v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810104v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04626741v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gaucher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480756v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767721v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Noel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Forichon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berlan-Gallant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347131v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808018v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810123v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qjci" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810116v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810128v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810130v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835057v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545410v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Par&#233;-Rey Pascale" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363477v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04625007v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04624988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04624998v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04626715v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04035991v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001113v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fonio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444731v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289498v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835056v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mauduit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834586v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Delignon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Luciani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/une-journee-a-cyrene.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810095v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714517v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810094v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036452v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04035995v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.11693" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388182v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036455v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810091v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036462v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/emerita.2019.10.1903" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810090v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001224v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.8623" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539983v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539924v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Goldlust" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445520v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445524v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445525v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.1659" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563552v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bude.2013.7005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835059v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vita.2013.1761" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539901v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363487v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363469v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363462v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715344v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02289496v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-pare-rey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4170-8254" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094635455" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510972v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Par&#233;-Rey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856982v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bastin-Hammou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/savoirshumanistes4.9791030010848" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343989v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036457v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/scripta-antiqua/4165-depenser-devorer-dans-le-monde-greco-romain.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036468v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539850v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionskime.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539949v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/Home.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.RRR-EB.5.115805" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246090v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444747v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246087v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445508v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246083v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834584v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539870v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05617967v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Klein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319707v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chapelon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04626733v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hermand-Schebat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810100v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810115v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810104v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04626741v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gaucher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480756v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767721v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Noel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Forichon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berlan-Gallant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347131v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808018v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810123v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qjci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810116v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810128v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810130v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835057v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545410v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Par&#233;-Rey Pascale" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363477v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04625007v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04624988v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04624998v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04626715v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04035991v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001113v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fonio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444731v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289498v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835056v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mauduit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834586v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Delignon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Luciani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/une-journee-a-cyrene.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810095v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714517v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810094v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036452v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04035995v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.11693" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388182v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810091v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036455v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810090v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001224v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.8623" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036462v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/emerita.2019.10.1903" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539924v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Goldlust" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539983v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445520v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445524v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445525v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.1659" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563552v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bude.2013.7005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835059v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vita.2013.1761" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539901v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363487v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363469v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363462v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715344v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02289496v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>