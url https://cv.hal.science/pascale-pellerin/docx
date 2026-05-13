--- v0 (2026-03-19)
+++ v1 (2026-05-13)
@@ -66,199 +66,199 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanon ou le rêve de l'unité africaine</w:t>
+                <w:t xml:space="preserve">Frantz Fanon et l'expérience coloniale : d'une altérité à l'autre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voix d'avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10</w:t>
+              <w:t xml:space="preserve">Revue plurilingue : Études des Langues, Littératures et Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (2), pp.71-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05442605v1</w:t>
+                <w:t xml:space="preserve">halshs-05442582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frantz Fanon et l'expérience coloniale : d'une altérité à l'autre.</w:t>
+                <w:t xml:space="preserve">Fanon ou le rêve de l'unité africaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue plurilingue : Études des Langues, Littératures et Cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (2), pp.71-80</w:t>
+              <w:t xml:space="preserve">Voix d'avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05442582v1</w:t>
+                <w:t xml:space="preserve">halshs-05442605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La langue et la civilisation arabo-musulmane au prisme des traductions du Coran chez les écrivains du XVIIIe siècle : enjeux et débats</w:t>
               </w:r>
@@ -458,522 +458,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lettre du philosophe Diderot au citoyen Louvet, auteur de La Sentinelle</w:t>
+                <w:t xml:space="preserve">Lettre du philosophe Diderot au citoyen Louvet, auteur de la Sentinelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Voltaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 21, pp.237-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03883600v1</w:t>
+                <w:t xml:space="preserve">halshs-05442566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lettre du philosophe Diderot au citoyen Louvet, auteur de la Sentinelle.</w:t>
+                <w:t xml:space="preserve">Diderot dans les débats idéologiques du Directoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Voltaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches sur Diderot et sur l'Encyclopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56 (1), pp.135-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rde.7025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05442566v1</w:t>
+                <w:t xml:space="preserve">halshs-03491683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diderot dans les débats idéologiques du Directoire</w:t>
+                <w:t xml:space="preserve">Philippe Val et les Lumières : le bannissement de Rousseau, outil d’une supercherie intellectuelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches sur Diderot et sur l'Encyclopédie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (2), pp.77-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lumi.034.0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rde.7025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03491683v1</w:t>
+                <w:t xml:space="preserve">hal-02984731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Val et les Lumières : le bannissement de Rousseau, outil d’une supercherie intellectuelle ?</w:t>
+                <w:t xml:space="preserve">Ernest Seillière, un contempteur acharné de Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lumières</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de la Société Jean-Jacques Rousseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53, pp.333-349</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lumi.034.0077⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02984731v1</w:t>
+                <w:t xml:space="preserve">hal-02050079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ernest Seillière, un contempteur acharné de Rousseau</w:t>
+                <w:t xml:space="preserve">La place de l'idée républicaine des Lumières dans la France de la Libération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de la Société Jean-Jacques Rousseau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 53, pp.333-349</w:t>
+              <w:t xml:space="preserve">Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27/28, pp.265-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050079v1</w:t>
+                <w:t xml:space="preserve">hal-02050038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place de l'idée républicaine des Lumières dans la France de la Libération</w:t>
+                <w:t xml:space="preserve">L'image et la place des juifs chez les philosophes des Lumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 27/28, pp.265-276</w:t>
+              <w:t xml:space="preserve">, 2017, 26 (4), pp.41-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -983,232 +914,232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Lumières, l'esclavage et l'idéologie coloniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier, 432, pp.560, 2020, Rencontres, 978-2-406-09551-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09553-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rousseau, Les Lumières et le monde arabo-musulman : du XVIIIème siècle aux printemps arabes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascale Pellerin. Garnier, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les philosophes des Lumières dans la France des années noires : Voltaire, Montesquieu, Rousseau et Diderot, 1940-1944</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1218,1277 +1149,1277 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marmontel, Diderot et l'anticolonialisme face à la rupture révolutionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Cussac, Magali Fourgnaud, Pierino Gallo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean-François Marmontel (1723-1799), Approches critiques renouvelées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Garnier, 2026, Rencontres Dix-huitième siècle</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05536783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Namik Kemal, Ahmed Riza, Mustapha Kemal, Lecteurs des philosophes des Lumières</w:t>
+                <w:t xml:space="preserve">La Langue arabe et les traductions du Coran chez les écrivains des Lumières : entre critique et fascination.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chrissanthi Avlami, Franck Salaün, Jean-Pierre Schandeler. </w:t>
+              <w:t xml:space="preserve">Halima Ouanada. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l'Europe ottomane aux nations balkaniques : Les Lumières en question.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brepols, pp.65-75, 2023</w:t>
+              <w:t xml:space="preserve">Les sources étrangères des Lumières occidentales.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arabesques, pp.86-104, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709642v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Langue arabe et les traductions du Coran chez les écrivains des Lumières : entre critique et fascination.</w:t>
+                <w:t xml:space="preserve">Namik Kemal, Ahmed Riza, Mustapha Kemal, Lecteurs des philosophes des Lumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Halima Ouanada. </w:t>
+              <w:t xml:space="preserve">Chrissanthi Avlami, Franck Salaün, Jean-Pierre Schandeler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sources étrangères des Lumières occidentales.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Arabesques, pp.86-104, 2023</w:t>
+              <w:t xml:space="preserve">De l'Europe ottomane aux nations balkaniques : Les Lumières en question.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.65-75, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709630v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Histoire des deux Indes aux prises avec l’événement révolutionnaire, ou le dévoilement public de la polygraphie : Diderot révolutionnaire versus Raynal conservateur</w:t>
+                <w:t xml:space="preserve">Frantz Fanon, de la libération de l’homme de couleur à la lutte pour l’indépendance algérienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pierino Gallo. </w:t>
+              <w:t xml:space="preserve">Cécile Bertin-Elisabeth; Franck Collin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire des deux Indes : Raynal et ses doubles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 68, Brill Rodopi, 2022, CRIN. Cahiers de recherches des Instituts néerlandais de langue et littérature françaises, 978-90-04-47276-1</w:t>
+              <w:t xml:space="preserve">Méditerranée-Caraïbe, deux archipélités de pensées ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 549, Classiques Garnier, pp.83-95, 2022, Rencontres, 978-2-406-13172-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03491677v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03883592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frantz Fanon, de la libération de l’homme de couleur à la lutte pour l’indépendance algérienne</w:t>
+                <w:t xml:space="preserve">L’Histoire des deux Indes aux prises avec l’événement révolutionnaire, ou le dévoilement public de la polygraphie : Diderot révolutionnaire versus Raynal conservateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cécile Bertin-Elisabeth; Franck Collin. </w:t>
+              <w:t xml:space="preserve">Pierino Gallo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méditerranée-Caraïbe, deux archipélités de pensées ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 549, Classiques Garnier, pp.83-95, 2022, Rencontres, 978-2-406-13172-4</w:t>
+              <w:t xml:space="preserve">Histoire des deux Indes : Raynal et ses doubles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 68, Brill Rodopi, 2022, CRIN. Cahiers de recherches des Instituts néerlandais de langue et littérature françaises, 978-90-04-47276-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03883592v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03491677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The image of Slavery in theatre during the Egypt expedition</w:t>
+                <w:t xml:space="preserve">La publication des voyages de Peyssonnel et de Desfontaines ou l’évolution du regard sur les pays barbaresques au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jeffrey Leichman; Karine Bénac-Giroux. </w:t>
+              <w:t xml:space="preserve">Halima Ouanada; Mahbouba Saï Tlili. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colonialism and Slavery in Performance, Theatre and The Eighteenth-Century French Carribean.</w:t>
+              <w:t xml:space="preserve">Voyages et voyageurs aux temps des Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.247-255, 2021, Oxford University Studies in the Enlightenment, 978-1-800-34804-2</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Arabesques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9789938076288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03491553v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03883584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La publication des voyages de Peyssonnel et de Desfontaines ou l’évolution du regard sur les pays barbaresques au XVIIIe siècle</w:t>
+                <w:t xml:space="preserve">The image of Slavery in theatre during the Egypt expedition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Halima Ouanada; Mahbouba Saï Tlili. </w:t>
+              <w:t xml:space="preserve">Jeffrey Leichman; Karine Bénac-Giroux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voyages et voyageurs aux temps des Lumières</w:t>
+              <w:t xml:space="preserve">Colonialism and Slavery in Performance, Theatre and The Eighteenth-Century French Carribean.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9789938076288</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liverpool University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.247-255, 2021, Oxford University Studies in the Enlightenment, 978-1-800-34804-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03883584v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03491553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les identités d'Isabelle Eberhardt ou la quête de l'unité en terre coloniale</w:t>
+                <w:t xml:space="preserve">Introduction générale au volume Les Lumières, l’esclavage et l’idéologie coloniale XVIIIe-XXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Albrecht Burkardt. </w:t>
+              <w:t xml:space="preserve">Pascale Pellerin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Identités dissimulées : le voyage anonyme dans les sociétés anciennes et modernes</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Lumières, l'esclavage et l'idéologie coloniale XVIIIe-XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.7-41, 2020, Rencontres, 978-2-406-09551-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09553-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974464v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le voyage du botaniste l’abbé Poiret en Barbarie : entre dénonciation de la corruption coloniale et préjugés racistes</w:t>
+                <w:t xml:space="preserve">Les identités d'Isabelle Eberhardt ou la quête de l'unité en terre coloniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Abdelhak Zerrad. </w:t>
+              <w:t xml:space="preserve">Albrecht Burkardt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maghreb/Occident, Regards croisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Cadi Ayyad; École supérieure de technologie d’Essaouira, pp.27-44, 2020</w:t>
+              <w:t xml:space="preserve">Identités dissimulées : le voyage anonyme dans les sociétés anciennes et modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Limoges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.357-366, 2020, Histoire, 978-2-84287-804-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974489v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonialisme et esclavage dans les journaux du Directoire</w:t>
+                <w:t xml:space="preserve">Le voyage du botaniste l’abbé Poiret en Barbarie : entre dénonciation de la corruption coloniale et préjugés racistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pascale Pellerin. </w:t>
+              <w:t xml:space="preserve">Abdelhak Zerrad. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Lumières, l'esclavage et l'idéologie coloniale XVIIIe-XXe siècles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Maghreb/Occident, Regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Cadi Ayyad; École supérieure de technologie d’Essaouira, pp.27-44, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974484v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction générale au volume Les Lumières, l’esclavage et l’idéologie coloniale XVIIIe-XXe siècles</w:t>
+                <w:t xml:space="preserve">Colonialisme et esclavage dans les journaux du Directoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascale Pellerin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Lumières, l'esclavage et l'idéologie coloniale XVIIIe-XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Classiques Garnier, pp.7-41, 2020, Rencontres, 978-2-406-09551-4. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+              <w:t xml:space="preserve">, Classiques Garnier, pp.297-315, 2020, Rencontres, 978-2-406-09551-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09553-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974483v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Lumières : un enjeu idéologique pendant la guerre d'Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franck Salaün; Jean-Pierre Schandeler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enquête sur la construction des Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centre international d'étude du XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-2-84559-129-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le désert à l'aube : l'épopée d'un déserteur durant la guerre d'Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'épopée, problèmes de définition II, marges et limites. Épopée et guerre coloniales : histoires connectées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adversaires de Diderot de la révolution à la fin de l'Empire</w:t>
+                <w:t xml:space="preserve">Bourlet, Simon-Jérôme (Abbé de Vauxcelles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Masseau; Laurent Loty; Patrick Brasart; Jean-Noël Pascal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des anti-Lumières et des antiphilosophes : (France, 1715-1815)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 40, Honoré Champion éditeur, 2017, Dictionnaires &amp; références, 978-2-7453-3067-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050008v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rousseau, Montesquieu et la constitution algérienne</w:t>
+                <w:t xml:space="preserve">Adversaires de Diderot de la révolution à la fin de l'Empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pascale Pellerin. </w:t>
+              <w:t xml:space="preserve">Didier Masseau; Laurent Loty; Patrick Brasart; Jean-Noël Pascal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rousseau, les Lumières et le monde arabo-musulman : du XVIIIe siècle aux printemps arabes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 18, Classiques Garnier, 2017, 978-2-406-05757-4</w:t>
+              <w:t xml:space="preserve">Dictionnaire des anti-Lumières et des antiphilosophes : (France, 1715-1815)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 40, Honoré Champion éditeur, 2017, Dictionnaires &amp; références, 978-2-7453-3067-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050019v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourlet, Simon-Jérôme (Abbé de Vauxcelles)</w:t>
+                <w:t xml:space="preserve">Rousseau, Montesquieu et la constitution algérienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Didier Masseau; Laurent Loty; Patrick Brasart; Jean-Noël Pascal. </w:t>
+              <w:t xml:space="preserve">Pascale Pellerin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire des anti-Lumières et des antiphilosophes : (France, 1715-1815)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 40, Honoré Champion éditeur, 2017, Dictionnaires &amp; références, 978-2-7453-3067-3</w:t>
+              <w:t xml:space="preserve">Rousseau, les Lumières et le monde arabo-musulman : du XVIIIe siècle aux printemps arabes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, Classiques Garnier, 2017, 978-2-406-05757-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049996v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2635,51 +2566,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05442605v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pellerin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05442582v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05442580v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/flamme.1793" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709656v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709680v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883600v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05442566v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03491683v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.7025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984731v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lumi.034.0077" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050079v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050038v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050071v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04396095v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09553-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708476v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708481v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05536783v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709642v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709630v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03491677v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883592v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03491553v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://liverpooluniversitypress.co.uk/books/isbn/9781800348042/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883584v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youscribe.com/BookReader/Index/3271439/?documentId=4373749" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974464v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/index.php?option=com_booklibrary&amp;amp;task=view&amp;amp;id=946&amp;amp;Itemid=9&amp;amp;catid=0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974489v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974484v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974483v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050047v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://c18.net/18/p.php?nom=p_construction" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050049v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050008v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050019v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049996v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05442582v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pellerin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05442605v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05442580v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/flamme.1793" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709656v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709680v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05442566v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03491683v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.7025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984731v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lumi.034.0077" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050079v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050038v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050071v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04396095v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09553-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708476v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708481v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05536783v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709630v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709642v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883592v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03491677v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883584v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youscribe.com/BookReader/Index/3271439/?documentId=4373749" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03491553v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://liverpooluniversitypress.co.uk/books/isbn/9781800348042/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974483v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974464v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/index.php?option=com_booklibrary&amp;amp;task=view&amp;amp;id=946&amp;amp;Itemid=9&amp;amp;catid=0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974489v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974484v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050047v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://c18.net/18/p.php?nom=p_construction" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050049v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049996v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050008v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050019v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>