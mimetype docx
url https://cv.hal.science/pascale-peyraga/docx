--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2668,57 +2668,130 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les travaux collaboratifs du « contenedor de feminismos » : réinventer la mémoire des femmes dans l’espace social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Peyraga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Forero Mendoza, Sabine; Peyraga, Pascale. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artistes femmes: les formes de l’engagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, Presses Universitaires de Pau et des Pays de l'Adour (PUPPA), pp.107-122, 2020, 2-35311-107-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le récit du regard chez Juan Bonilla : post-réalisme, mise en scène de la subjectivité et écriture du Moi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eneko Chipi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Escudero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2759,130 +2832,57 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orbis Tertius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-2-36783-161-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04520868v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03152111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le transfert du pictural au cinématographique dans Goya à Bordeaux (Carlos Saura, 1999) ou le voyage à travers les arts</w:t>
               </w:r>
@@ -3898,51 +3898,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sea more blue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Béné Meillon; EASLCE (European Association for the Study of Literature, Culture, and Environment), Jun 2024, Perpignan (Université de Perpignan), France</w:t>
+              <w:t xml:space="preserve">, Béné Meillon; EASLCE (European Association for the Study of Literature, Culture, and Environment), Jun 2024, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -4105,51 +4105,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I Congreso Internacional de Humanidades ecológicas: pensamiento, arte y educación ante las crisis y para las transiciones ecosociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jorge Riechmann, May 2023, Madrid (UAM), España</w:t>
+              <w:t xml:space="preserve">, Jorge Riechmann, May 2023, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -5140,51 +5140,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="599F21E7"/>
+    <w:nsid w:val="AE772636"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5371,51 +5371,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-peyraga" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0998-2648" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059564547" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929687v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Peyraga" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Daguerre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.15387" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929647v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Buisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515093v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Nicolas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287531v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293205v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Forero Mendoza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hohlfeldt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112081v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Escudero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Noyaret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172723v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290963v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gautreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Pe&#241;a Ardid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kepa Sojo Gil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/tous-nos-livres/45-la-imagen-translucida-en-el-mundo-hispanico.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290953v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Colin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Touton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gim&#233;nez Navarro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ramouche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsorbistertius.fr/librairie/fr/3-collection-universitas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285823v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iacjuangilalbert.com/buscador/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285819v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285818v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285808v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iacjuangilalbert.com/detalle-ficha-libro/?id=2298" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02175895v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929704v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539091v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983068v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301810v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287563v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287637v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290994v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290995v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300294v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300293v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05009069v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30973/2025/visualidades_4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322394v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Fruchtnis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/universitas/260-lart-en-partage-citoyen.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531980v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Vanwambeke" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293401v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929615v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520868v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Chipi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152111v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986785v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515048v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.fr/librairie/fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300296v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03967292v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Honnorat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291004v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsorbistertius.fr/librairie/fr/collection-universitas/65-imagen-y-verdad-9782367830636.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05008995v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300310v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287445v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515779v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287415v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=24492&amp;amp;motExact=0&amp;amp;motcle=&amp;amp;mode=AND" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290997v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290999v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05009020v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04745520v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04116165v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04293840v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04116176v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515694v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287557v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287567v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287635v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287500v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287489v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287638v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287419v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288309v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290996v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287551v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288364v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290998v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-peyraga" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0998-2648" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059564547" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929687v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Peyraga" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Daguerre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.15387" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929647v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Buisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515093v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Nicolas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287531v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293205v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Forero Mendoza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hohlfeldt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112081v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Escudero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Noyaret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172723v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290963v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gautreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Pe&#241;a Ardid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kepa Sojo Gil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/tous-nos-livres/45-la-imagen-translucida-en-el-mundo-hispanico.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290953v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Colin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Touton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gim&#233;nez Navarro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ramouche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsorbistertius.fr/librairie/fr/3-collection-universitas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285823v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iacjuangilalbert.com/buscador/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285819v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285818v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285808v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iacjuangilalbert.com/detalle-ficha-libro/?id=2298" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02175895v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929704v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539091v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983068v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301810v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287563v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287637v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290994v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290995v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300294v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300293v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05009069v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30973/2025/visualidades_4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322394v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Fruchtnis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/universitas/260-lart-en-partage-citoyen.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531980v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Vanwambeke" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293401v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929615v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152111v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520868v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Chipi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986785v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515048v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.fr/librairie/fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300296v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03967292v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Honnorat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291004v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsorbistertius.fr/librairie/fr/collection-universitas/65-imagen-y-verdad-9782367830636.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05008995v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300310v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287445v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515779v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287415v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=24492&amp;amp;motExact=0&amp;amp;motcle=&amp;amp;mode=AND" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290997v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290999v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05009020v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04745520v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04116165v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04293840v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04116176v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515694v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287557v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287567v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287635v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287500v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287489v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287638v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287419v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288309v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290996v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287551v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288364v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290998v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>