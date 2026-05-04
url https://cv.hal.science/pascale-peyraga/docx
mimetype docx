--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -171,371 +171,453 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Langues de terre et paroles d’eau : voies de l’écopoétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Peyraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rives Cahiers de l'Arc Atlantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, pp.286, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Délimitation du réel et définition de l'être dans la péninsule Ibérique. Frontières tracées, traversées, transgressées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Daguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Boix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HispanismeS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hors-série 5, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/hispanismes.15387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Mondes possibles au seuil du XXIe siècle : de la théorie littéraire à de nouvelles réalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Buisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">9, pp.268, 2022, Collection Rives – Cahiers de l’Arc Atlantique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filiación, imaginarios y sociedades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">9, 2017, Líneas, revue interdisciplinaire d’études hispaniques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trompe-l’œil, simulacres et vérités dans le monde hispanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2, 2012, Líneas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -545,3246 +627,3613 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'art en partage citoyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Forero Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Hohlfeldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Peyraga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Orbis Tertius, pp.271, 2023, 978-2-36783-300-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Hohlfeldt</w:t>
+                <w:t xml:space="preserve">hal-04293205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artistes femmes: les formes de l’engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Forero Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Orbis Tertius, pp.271, 2023, 978-2-36783-300-2</w:t>
+              <w:t xml:space="preserve">Presses Universitaires de Pau et des Pays de l'Adour (PUPPA), 14, pp.196, 2020, Espaces, Frontières, Métissages, 2-35311-107-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisme(s) dans la fiction espagnole contemporaine (XIXe – XXe – XXIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Escudero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Noyaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Orbis Tertius, pp.416, 2020, Universitas, 9782367831619</w:t>
+              <w:t xml:space="preserve">Xavier Escudero; Natalie Noyaret; Pascale Peyraga. Éditions Orbis Tertius, 416 p., 2020, Universitas (Binges), 978-2-36783-161-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03112081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Sabine Forero Mendoza</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La imagen translúcida en los mundos hispánicos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Pau et des Pays de l'Adour (PUPPA), 14, pp.196, 2020, Espaces, Frontières, Métissages, 2-35311-107-6</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Peña Ardid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kepa Sojo Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Orbis Tertius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 623 p., 2016, 978-2-36783-063-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pascale Peyraga</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imagen y verdad en el mundo hispánico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Gautreau</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carmen Peña Ardid</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Touton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Giménez Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ramouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascale Peyraga. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Orbis Tertius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 623 p., 2016, 978-2-36783-063-6</w:t>
+              <w:t xml:space="preserve">, pp.436, 2015, 978-2-36783-063-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...60 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Touton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Ramouche</w:t>
+                <w:t xml:space="preserve">hal-01290953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azorín, los Clásicos redivivos y los universales renovados</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascale Peyraga. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.436, 2015, 978-2-36783-063-6</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instituto Alicantino de Cultura Juan Gil-Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, pp.285, 2013, Colección Colectiva, 978-84-7784-635-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Azorín, los Clásicos redivivos y los universales renovados</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los retratos de Azorín</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Peyraga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascale Peyraga. Instituto Alicantino de Cultura Juan Gil-Albert, 4, pp.295, 2010, Colección Colectiva, 978-84-7784-541-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Caprice et l’Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Peyraga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascale Peyraga. L'Harmattan, pp.252, 2007, Le Caprice et l’Espagne. Une forme artistique transgressive, 978-26296-04065-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azorín : 1939-1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascale Peyraga. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instituto Alicantino de Cultura Juan Gil-Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 13, pp.285, 2013, Colección Colectiva, 978-84-7784-635-2</w:t>
+              <w:t xml:space="preserve">, 1, 2005, Colección Colectiva, 84-7784-480-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...174 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canto jo i la muntanya balla d’Irene Solà : polyphonie du vivant et approche géocritique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Peyraga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hispanística XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuerpos inmersos y biotopía en las obras plásticas de Carmela García y Tania Candiani: del espacio utópico del paraíso perdido al cuerpo utópico del ecotono acuático</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Peyraga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecozon@. European Journal of Literature, Culture and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Sea More Blue, 17 (1), pp.83-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37536/ECOZONA.2026.17.1.5977⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écouter autrement : les thérolangages de Vinciane Despret pour penser l’animal et ouvrir les possibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Peyraga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rives Cahiers de l'Arc Atlantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.179-206</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à &amp;quot;Langues de terre et paroles d’eau : voies de l'écopoétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Peyraga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rives Cahiers de l'Arc Atlantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Langues de terre et paroles d’eau (10), pp.11-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contre l’intimité surexposée : Anonymous (Rafael Díaz) ou le repli de l’intime dans l’art contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Figures et frontières de l’intime à l’époque contemporaine (134), pp.215-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02175895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Délimitation du réel et définition de l’être dans la péninsule ibérique : frontières tracées, traversées, transgressées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Daguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HispanismeS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Hors-série 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les contes merveilleux dans la prose de Marta Sanz : un ADN poétiquement modifié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NARRAPLUS. Narrativa Española Contemporánea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Marta SANZ, 4, pp.116-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Espagne vidée de ses récits : pourquoi jeter Attila au fond du puits ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HispanismeS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, L'Espagne vide, 11, pp.149-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le trompe-l’œil en surface ou en profondeur : les Préludes (2012) photographiques de Yolanda Domínguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Peyraga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Líneas : Revue Interdisciplinaire d'Études Hispaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Trompe-l'oeil, simulacres et vérité(s) dans le monde hispanique 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sculptures/structures de l’aliénation (1984-2001) chez Juan Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rives Cahiers de l'Arc Atlantique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Le fou - cet autre, mon frère, 7, pp.257-283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Historia tiene la palabra (1944), de María Teresa León: Los tesoros artísticos en el joyero de la historia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Rilce. Revista de Filología Hispánica </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 24.1, pp.121-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El escritor (1942) : vida y muerte del novelista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anales azorinianos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 10, pp.209-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caramanchel, o la mixtificación erigida en principio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Peyraga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de festes de maig.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.26-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01300294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La isla sin aurora: ¿ficción de la utopía o utopía de la ficción ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anales azorinianos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 9, pp.219-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Caramanchel, o la mixtificación erigida en principio</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azorín y los nuevos Ejercicios espirituales de Capricho (1943)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de festes de maig.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, pp.26-30</w:t>
+              <w:t xml:space="preserve">, 2004, pp.57-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01300293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La paradójica unión de las mujeres con la tierra: fuente de opresión y senda de reconciliación</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yunuen Díaz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enraizadas: Mujeres, creación, medio ambiente y ecoterritorialidad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, Universidad Autónoma del Estado de Morelos, pp.39-70, 2025, Visualidades, 978-607-2646-04-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.30973/2025/visualidades_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’art en partage citoyen: introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Forero Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Hohlfeldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Peyraga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Forero-Mendoza, Sabine; Hohlfeldt, Marion; Peyraga, Pascale. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'art en partage citoyen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orbis Tertius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-24, 2023, 978-2-36783-300-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’art comme instrument de consolidation sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Forero Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Hohlfeldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Fruchtnis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Forero-Mendoza, Sabine; Hohlfeldt, Marion; Peyraga, Pascale. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’art en partage citoyen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LXXII, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orbis Tertius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Universitas, 978-2-36783-300-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04322394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FORMES ET FONCTIONS DE LA PARTICIPATION DANS LE DESIGN FICTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Vanwambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Forero Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Hohlfeldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Forero-Mendoza, Sabine; Hohlfeldt, Marion; Peyraga, Pascale. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L´ART EN PARTAGE CITOYEN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Orbis Tertius, pp.197-219, 2023, Universitas, 978-2-36783-300-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04531980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...111 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reescribir los cuentos de antaño para visibilizar las violencias contemporáneas: el proyecto de la editorial Alkibla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacqueline Bel; Jean Devaux; Xavier Escudero; Ramón Pérez Parejo; José Soto Vázquez; Carl Vetters. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cruautés et violences dans le conte et dans le récit bref</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Shaker Verlag, pp.635-652, 2022, 978-3-8440-7728-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le récit du regard chez Juan Bonilla : post-réalisme, mise en scène de la subjectivité et écriture du Moi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eneko Chipi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Escudero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Noyaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Peyraga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réalisme(s) dans la fiction espagnole contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03929615v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Orbis Tertius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-36783-161-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les travaux collaboratifs du « contenedor de feminismos » : réinventer la mémoire des femmes dans l’espace social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Forero Mendoza, Sabine; Peyraga, Pascale. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artistes femmes: les formes de l’engagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, Presses Universitaires de Pau et des Pays de l'Adour (PUPPA), pp.107-122, 2020, 2-35311-107-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Eneko Chipi</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artistes Femmes: Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascale Peyraga</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Forero-Mendoza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réalisme(s) dans la fiction espagnole contemporaine</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 978-2-36783-161-9</w:t>
+              <w:t xml:space="preserve">Artistes Femmes: Les formes de l’engagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUPPA, pp.13-19, 2020, 2-35311-107-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le transfert du pictural au cinématographique dans Goya à Bordeaux (Carlos Saura, 1999) ou le voyage à travers les arts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Buisson; Arnaud Schmitt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Labilité des genres. Le désir du hors genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Pau et des Pays de l'Adour, pp.141-156, 2018, 978-2-35311-100-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986785v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capricho (1943), d’Azorín, ou les passeurs de textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Natalie Noyaret; Anne Paoli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'écrivain à l'œuvre dans le récit de fiction espagnol contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orbis Tertius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.245-260, 2017, 978-2-36-783-088-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducción &amp;quot;La imagen translúcida y los desafíos de la representación</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La imagen translúcida en los mundos hispánicos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Orbis Tertius, pp.11-26, 2016, 978-2-36783-081-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01300296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DU MYSTÈRE PICASSO AU SPECTACULAIRE BARCELÓ : LE FILTRAGE SCÉNO-GRAPHIQUE DE LA PATINE DU TEMPS PICTURAL PAR SA TRANS-LUCIDITÉ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Honnorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Image Translucide dans les Mondes Hispaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Tertius Orbius, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La verdad fotográfica a la luz del trampantojo: Ricard Martínez re-fotografiando a Agustí Centelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christelle Colin, Pascale Peyraga, Isabelle Touton, Cristina Giménez Navarro, Marie-Pierre Ramouche </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imagen y verdad en el mundo hispánico</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Orbis Tertius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.377-403, 2015, 978-2-36783-063-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des signes verbaux aux artefacts visuels chez le sculpteur Juan Muñoz : la coprésence sémiotique comme expression de l’insuffisance artistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Paris VIII. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textes, arts et images dans les pays de langues romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bon sang ne saurait mentir: les Hémogrammes (1998-1999) de Joan Fontcuberta ou la généalogie d'un doute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empreinte, imprégnation, impression</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17, pp.89-97, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01300310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capricho (1943): entre negación y afirmación del concepto de género</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Miguel Ángel Lozano Marco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Azorín, renovador de géneros</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Biblioteca Nueva, pp.81-98, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Caprice. Une forme artistique transgressive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascale Peyraga. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Caprice et l’Espagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp. 7-17, 2007, 978-26296-04065-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les failles du Capriccio architettonico dans La herida de la Esfinge de Terenci Moix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascale Peyraga. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Caprice et l'Espagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.183-203, 2007, 978-26296-04065-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’amuïssement du conflit intersubjectif dans la Judit azorinienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Délits, violences et conflits dans la littérature espagnole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.197-231, 2004, 978-2747562287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realidad fragmentada y nivelada: reificación y humanización en Pueblo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Azorín et le surréalisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédérop, pp.191-208, 2001, 2-85792-129-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3794,1285 +4243,1285 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une écopoétique marine dans les arts hispaniques contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sea more blue, Séminaire de recherche interdisciplinaire sur la perception, les représentations et les imaginaires aquatiques des mers et des océans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Béné Meillon, William Pillot, Feb 2025, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps immergés et biotopies chez Carmela García (Lanzarote, 1964) et Tania Candiani (México, 1974) : de l’espace utopique du « paradis perdu » au corps utopique de l’écotone aquatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sea more blue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Béné Meillon; EASLCE (European Association for the Study of Literature, Culture, and Environment), Jun 2024, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’éthologie vers la fiction d’anticipation : les langues animales/ les thérolangages selon Vinciane Despret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues de terre et paroles d’eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pascale Peyraga; Christelle Colin, May 2023, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecofeminismos y cuidados</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enraizadas. Mujeres, creación, medioambiente y ecoterritorialidad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Yunuen Diaz, Facultad de Arts, UAEM (Universidad Autonoma del Estado de Morelos), Oct 2023, Cuernavaca, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mirada de las plantas de Edmundo Paz Soldán: la ciencia ficción al serviciode un nuevo orden del mundo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I Congreso Internacional de Humanidades ecológicas: pensamiento, arte y educación ante las crisis y para las transiciones ecosociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jorge Riechmann, May 2023, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crypsis et mimésis : l’alibi caché de Marta Sanz dans Black, black, black (2010) et Un buen detective no se casa jamás (2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’imaginaire social dans le roman noir espagnol du XXIè siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Emilie Guyard, Sep 2016, Pau, France. pp. 143-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rejouer les In-dépendances avec Miguel Ángel García: l'utopie de l'Europe, du public à l'intime, de l'institutionnel au citoyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">l'image translucide dans les mondes hispaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Pau, France. pp.335-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Mémoires de mon crâne, René Des-cartes (Philippe Comar, 1997): la Vérité à l’épreuve de la Vanité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genres littéraires et peinture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Clermont-Ferrand, France. pp.139-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In albis (2007) de Alfonso Gortázar: en esperas de una nueva figuración pictórica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AutoRepresentacioneS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Dijon, Francia. pp.215-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plagiando por anticipación: hacia una nueva definición de la Historia literaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Azorín, los Clásicos redivivos y los universales renovados</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pascale Peyraga, Dec 2011, Pau, Francia. pp.55-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cid selon Azorin : la survivance du mythe sous les détails latents du quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Cid, figure mythique contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bénédicte Mathios, Nov 2008, Clermont-Ferrand, France. pp.81-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le portrait d’Azorín par Zuloaga : le sujet égaré dans un miroir à deux faces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Los retratos de Azorín</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Pau, France. pp.99-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les corps capricieux de Goya à Dalí</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image et corps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Grimh, Nov 2006, Lyon, France. pp.315-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les récits azoriniens de la fracture : “Gestación” et “El reverso del tapiz” illustrés par Pedro Antequera Azpiri dans Blanco y Negro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Texte et image dans le monde ibérique et ibéro-américain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2002, Tours, France. pp.24-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los relatos intercalados de Capricho, meollos de una fantasía bien pensada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Azorín : 1939-1945</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Pau, Francia. pp.77-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“La bella del mal amor” de María Teresa León et la dynamique de l’écart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femme et écriture dans la péninsule ibérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Pau, France. pp.37-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">París (Azorín): palais de mémoire, palais de l’art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, fiction et mémoire </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2003, Angers, France. pp.307-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre surréaliste d’Azorín : à la croisée du baroque espagnol et du surréalisme français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Azorín et la France </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, Pau, France. pp.229-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId102"/>
+      <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5140,51 +5589,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AE772636"/>
+    <w:nsid w:val="B7C2D766"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5371,51 +5820,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-peyraga" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0998-2648" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059564547" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929687v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Peyraga" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Daguerre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.15387" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929647v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Buisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515093v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Nicolas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287531v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293205v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Forero Mendoza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hohlfeldt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112081v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Escudero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Noyaret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172723v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290963v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gautreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Pe&#241;a Ardid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kepa Sojo Gil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/tous-nos-livres/45-la-imagen-translucida-en-el-mundo-hispanico.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290953v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Colin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Touton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gim&#233;nez Navarro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ramouche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsorbistertius.fr/librairie/fr/3-collection-universitas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285823v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iacjuangilalbert.com/buscador/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285819v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285818v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285808v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iacjuangilalbert.com/detalle-ficha-libro/?id=2298" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02175895v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929704v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539091v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983068v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301810v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287563v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287637v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290994v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290995v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300294v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300293v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05009069v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30973/2025/visualidades_4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322394v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Fruchtnis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/universitas/260-lart-en-partage-citoyen.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531980v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Vanwambeke" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293401v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929615v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152111v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520868v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Chipi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986785v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515048v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.fr/librairie/fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300296v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03967292v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Honnorat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291004v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsorbistertius.fr/librairie/fr/collection-universitas/65-imagen-y-verdad-9782367830636.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05008995v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300310v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287445v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515779v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287415v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=24492&amp;amp;motExact=0&amp;amp;motcle=&amp;amp;mode=AND" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290997v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290999v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05009020v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04745520v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04116165v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04293840v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04116176v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515694v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287557v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287567v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287635v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287500v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287489v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287638v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287419v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288309v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290996v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287551v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288364v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290998v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-peyraga" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0998-2648" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059564547" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582025v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Peyraga" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Colin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929687v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Daguerre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.15387" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929647v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Buisson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515093v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Nicolas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287531v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293205v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Forero Mendoza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hohlfeldt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172723v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112081v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Escudero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Noyaret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290963v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gautreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Pe&#241;a Ardid" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kepa Sojo Gil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/tous-nos-livres/45-la-imagen-translucida-en-el-mundo-hispanico.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290953v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Touton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gim&#233;nez Navarro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ramouche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsorbistertius.fr/librairie/fr/3-collection-universitas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285823v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iacjuangilalbert.com/buscador/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285819v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285818v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285808v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iacjuangilalbert.com/detalle-ficha-libro/?id=2298" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582038v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582032v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37536/ECOZONA.2026.17.1.5977" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582027v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591735v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02175895v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929704v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539091v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983068v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287563v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301810v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287637v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290994v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300294v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290995v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300293v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05009069v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30973/2025/visualidades_4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293401v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322394v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Fruchtnis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/universitas/260-lart-en-partage-citoyen.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531980v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Vanwambeke" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929615v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520868v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Chipi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152111v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591704v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Forero-Mendoza" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986785v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515048v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.fr/librairie/fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300296v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03967292v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Honnorat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291004v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsorbistertius.fr/librairie/fr/collection-universitas/65-imagen-y-verdad-9782367830636.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05008995v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300310v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287445v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515779v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287415v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=24492&amp;amp;motExact=0&amp;amp;motcle=&amp;amp;mode=AND" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290997v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290999v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05009020v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04745520v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04116165v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04293840v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04116176v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515694v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287557v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287567v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287635v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287500v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287489v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287638v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287419v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288309v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290996v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287551v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288364v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290998v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>