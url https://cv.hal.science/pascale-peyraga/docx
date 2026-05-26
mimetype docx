--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -1429,174 +1429,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cuerpos inmersos y biotopía en las obras plásticas de Carmela García y Tania Candiani: del espacio utópico del paraíso perdido al cuerpo utópico del ecotono acuático</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Peyraga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecozon@. European Journal of Literature, Culture and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Sea More Blue, 17 (1), pp.83-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37536/ECOZONA.2026.17.1.5977⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Canto jo i la muntanya balla d’Irene Solà : polyphonie du vivant et approche géocritique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hispanística XX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05582038v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-05582032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écouter autrement : les thérolangages de Vinciane Despret pour penser l’animal et ouvrir les possibles</w:t>
               </w:r>
@@ -1621,51 +1621,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rives Cahiers de l'Arc Atlantique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10, pp.179-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05582027v1</w:t>
+                <w:t xml:space="preserve">hal-05582027v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à &amp;quot;Langues de terre et paroles d’eau : voies de l'écopoétique</w:t>
               </w:r>
@@ -3035,57 +3035,130 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les travaux collaboratifs du « contenedor de feminismos » : réinventer la mémoire des femmes dans l’espace social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Peyraga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Forero Mendoza, Sabine; Peyraga, Pascale. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artistes femmes: les formes de l’engagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, Presses Universitaires de Pau et des Pays de l'Adour (PUPPA), pp.107-122, 2020, 2-35311-107-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le récit du regard chez Juan Bonilla : post-réalisme, mise en scène de la subjectivité et écriture du Moi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eneko Chipi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Escudero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3126,130 +3199,57 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orbis Tertius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-2-36783-161-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04520868v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03152111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artistes Femmes: Présentation</w:t>
               </w:r>
@@ -5589,51 +5589,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B7C2D766"/>
+    <w:nsid w:val="09C98B6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5820,51 +5820,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-peyraga" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0998-2648" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059564547" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582025v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Peyraga" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Colin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929687v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Daguerre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.15387" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929647v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Buisson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515093v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Nicolas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287531v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293205v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Forero Mendoza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hohlfeldt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172723v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112081v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Escudero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Noyaret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290963v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gautreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Pe&#241;a Ardid" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kepa Sojo Gil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/tous-nos-livres/45-la-imagen-translucida-en-el-mundo-hispanico.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290953v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Touton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gim&#233;nez Navarro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ramouche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsorbistertius.fr/librairie/fr/3-collection-universitas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285823v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iacjuangilalbert.com/buscador/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285819v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285818v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285808v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iacjuangilalbert.com/detalle-ficha-libro/?id=2298" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582038v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582032v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37536/ECOZONA.2026.17.1.5977" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582027v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591735v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02175895v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929704v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539091v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983068v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287563v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301810v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287637v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290994v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300294v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290995v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300293v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05009069v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30973/2025/visualidades_4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293401v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322394v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Fruchtnis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/universitas/260-lart-en-partage-citoyen.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531980v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Vanwambeke" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929615v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520868v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Chipi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152111v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591704v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Forero-Mendoza" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986785v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515048v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.fr/librairie/fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300296v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03967292v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Honnorat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291004v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsorbistertius.fr/librairie/fr/collection-universitas/65-imagen-y-verdad-9782367830636.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05008995v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300310v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287445v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515779v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287415v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=24492&amp;amp;motExact=0&amp;amp;motcle=&amp;amp;mode=AND" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290997v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290999v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05009020v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04745520v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04116165v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04293840v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04116176v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515694v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287557v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287567v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287635v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287500v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287489v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287638v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287419v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288309v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290996v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287551v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288364v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290998v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-peyraga" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0998-2648" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059564547" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582025v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Peyraga" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Colin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929687v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Daguerre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.15387" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929647v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Buisson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515093v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Nicolas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287531v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293205v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Forero Mendoza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hohlfeldt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172723v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112081v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Escudero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Noyaret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290963v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gautreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Pe&#241;a Ardid" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kepa Sojo Gil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/tous-nos-livres/45-la-imagen-translucida-en-el-mundo-hispanico.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290953v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Touton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gim&#233;nez Navarro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ramouche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsorbistertius.fr/librairie/fr/3-collection-universitas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285823v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iacjuangilalbert.com/buscador/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285819v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285818v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285808v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iacjuangilalbert.com/detalle-ficha-libro/?id=2298" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582032v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37536/ECOZONA.2026.17.1.5977" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582038v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582027v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591735v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02175895v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929704v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539091v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983068v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287563v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301810v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287637v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290994v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300294v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290995v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300293v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05009069v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30973/2025/visualidades_4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293401v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322394v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Fruchtnis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/universitas/260-lart-en-partage-citoyen.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531980v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Vanwambeke" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929615v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152111v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520868v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Chipi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591704v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Forero-Mendoza" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986785v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515048v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.fr/librairie/fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300296v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03967292v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Honnorat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291004v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsorbistertius.fr/librairie/fr/collection-universitas/65-imagen-y-verdad-9782367830636.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05008995v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300310v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287445v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515779v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287415v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=24492&amp;amp;motExact=0&amp;amp;motcle=&amp;amp;mode=AND" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290997v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290999v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05009020v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04745520v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04116165v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04293840v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04116176v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515694v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287557v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287567v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287635v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287500v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287489v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287638v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287419v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288309v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290996v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287551v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288364v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290998v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>